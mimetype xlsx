--- v0 (2026-04-29)
+++ v1 (2026-09-22)
@@ -1,577 +1,656 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr codeName="AquestLlibreDeTreball" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\CODI\OFFICE\OFFICE-QR\EDEVQR-6 Full Pressupost PA TV i RàdioCalcul SS\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\Gr_ASI\Desenvol\Aplicacions Projectes\Office\APLICATIUS\LLIURAT\CCMA\MODEL PRESSUPOSTOS PRODUCCIONS AUDIOVISUALS\Tele i Ràdio\Versions noves (posteriors juny 2021)\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C80180FE-066B-4827-A1FA-381FC6EFE0DF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3558AB89-B0DF-40BF-B151-70C767239F69}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="899" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15990" tabRatio="899" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Pressupost Arrencada Ràdio" sheetId="21" r:id="rId1"/>
     <sheet name="Pressupost Producció Ràdio" sheetId="9" r:id="rId2"/>
     <sheet name="Resum" sheetId="20" r:id="rId3"/>
     <sheet name="Portada" sheetId="5" r:id="rId4"/>
     <sheet name="Realitats d'Arrencada Ràdio" sheetId="22" r:id="rId5"/>
     <sheet name="Realitats Producció Ràdio" sheetId="19" r:id="rId6"/>
     <sheet name="Indicacions" sheetId="6" r:id="rId7"/>
     <sheet name="Validació" sheetId="10" state="hidden" r:id="rId8"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Pressupost Arrencada Ràdio'!$Q$4:$Q$6</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Pressupost Producció Ràdio'!$Q$4:$Q$6</definedName>
     <definedName name="_GoBack" localSheetId="6">Indicacions!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">Portada!$A$1:$K$37</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Pressupost Arrencada Ràdio'!$A$1:$L$116</definedName>
-[...2 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="5">'Realitats Producció Ràdio'!$A$1:$F$118</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Pressupost Arrencada Ràdio'!$A$1:$L$125</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'Pressupost Producció Ràdio'!$A$1:$L$125</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">'Realitats d''Arrencada Ràdio'!$A$1:$F$126</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="5">'Realitats Producció Ràdio'!$A$1:$F$126</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">Resum!$A$1:$G$16</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Pressupost Arrencada Ràdio'!$1:$3</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Pressupost Producció Ràdio'!$1:$3</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'Realitats d''Arrencada Ràdio'!$1:$3</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="5">'Realitats Producció Ràdio'!$1:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="F100" i="19" l="1"/>
-[...7 lines deleted...]
-  <c r="L114" i="9"/>
+  <c r="C119" i="22" l="1"/>
+  <c r="C120" i="22"/>
+  <c r="C121" i="22"/>
+  <c r="C118" i="22"/>
+  <c r="C106" i="22"/>
+  <c r="C105" i="22"/>
+  <c r="C85" i="22"/>
+  <c r="C84" i="22"/>
+  <c r="C71" i="22"/>
+  <c r="C63" i="22"/>
+  <c r="C50" i="22"/>
+  <c r="C49" i="22"/>
+  <c r="C42" i="22"/>
+  <c r="C41" i="22"/>
+  <c r="C35" i="22"/>
+  <c r="C36" i="22"/>
+  <c r="C34" i="22"/>
+  <c r="C25" i="22"/>
+  <c r="C26" i="22"/>
+  <c r="C27" i="22"/>
+  <c r="C24" i="22"/>
+  <c r="D122" i="19" l="1"/>
+  <c r="E122" i="19"/>
+  <c r="F122" i="19"/>
+  <c r="F118" i="19"/>
+  <c r="F119" i="19"/>
+  <c r="F120" i="19"/>
+  <c r="F121" i="19"/>
+  <c r="D118" i="19"/>
+  <c r="D119" i="19"/>
+  <c r="D120" i="19"/>
+  <c r="D121" i="19"/>
+  <c r="C119" i="19"/>
+  <c r="C120" i="19"/>
+  <c r="C121" i="19"/>
+  <c r="C118" i="19"/>
+  <c r="C105" i="19"/>
+  <c r="C106" i="19"/>
+  <c r="F117" i="22"/>
+  <c r="F118" i="22"/>
+  <c r="F119" i="22"/>
+  <c r="F120" i="22"/>
+  <c r="F121" i="22"/>
+  <c r="D117" i="22"/>
+  <c r="D122" i="22" s="1"/>
+  <c r="D118" i="22"/>
+  <c r="D119" i="22"/>
+  <c r="D120" i="22"/>
+  <c r="D121" i="22"/>
+  <c r="E122" i="22"/>
+  <c r="F122" i="22"/>
+  <c r="J122" i="9"/>
+  <c r="K118" i="9"/>
+  <c r="L118" i="9" s="1"/>
+  <c r="K119" i="9"/>
+  <c r="L119" i="9" s="1"/>
+  <c r="K120" i="9"/>
+  <c r="L120" i="9" s="1"/>
+  <c r="K121" i="9"/>
+  <c r="L121" i="9" s="1"/>
+  <c r="L122" i="21"/>
+  <c r="J122" i="21"/>
+  <c r="K122" i="21"/>
+  <c r="L117" i="21"/>
+  <c r="L118" i="21"/>
+  <c r="L119" i="21"/>
+  <c r="L120" i="21"/>
+  <c r="L121" i="21"/>
+  <c r="K117" i="21"/>
+  <c r="K118" i="21"/>
+  <c r="K119" i="21"/>
+  <c r="K120" i="21"/>
+  <c r="K121" i="21"/>
+  <c r="E86" i="19"/>
+  <c r="C85" i="19"/>
+  <c r="C84" i="19"/>
+  <c r="E86" i="22"/>
+  <c r="C42" i="19"/>
+  <c r="C27" i="19"/>
+  <c r="J86" i="21"/>
+  <c r="K84" i="21"/>
+  <c r="D84" i="22" s="1"/>
+  <c r="F84" i="22" s="1"/>
+  <c r="K85" i="21"/>
+  <c r="D85" i="22" s="1"/>
+  <c r="F85" i="22" s="1"/>
+  <c r="J86" i="9"/>
+  <c r="K84" i="9"/>
+  <c r="L84" i="9" s="1"/>
+  <c r="K85" i="9"/>
+  <c r="L85" i="9" s="1"/>
+  <c r="C50" i="19"/>
+  <c r="C49" i="19"/>
+  <c r="E43" i="19"/>
+  <c r="E43" i="22"/>
+  <c r="J42" i="9"/>
+  <c r="K42" i="9" s="1"/>
+  <c r="J42" i="21"/>
+  <c r="K42" i="21" s="1"/>
+  <c r="E28" i="19"/>
+  <c r="E28" i="22"/>
+  <c r="J27" i="9"/>
+  <c r="J27" i="21"/>
+  <c r="K27" i="21" s="1"/>
+  <c r="L27" i="21" s="1"/>
+  <c r="D85" i="19" l="1"/>
+  <c r="F85" i="19" s="1"/>
+  <c r="D84" i="19"/>
+  <c r="F84" i="19" s="1"/>
+  <c r="L85" i="21"/>
+  <c r="L84" i="21"/>
+  <c r="D42" i="22"/>
+  <c r="F42" i="22" s="1"/>
+  <c r="L42" i="21"/>
+  <c r="L42" i="9"/>
+  <c r="D42" i="19"/>
+  <c r="K27" i="9"/>
+  <c r="D27" i="22"/>
+  <c r="F42" i="19" l="1"/>
+  <c r="D27" i="19"/>
+  <c r="F27" i="19" s="1"/>
+  <c r="L27" i="9"/>
+  <c r="F27" i="22"/>
+  <c r="E123" i="19" l="1"/>
+  <c r="J123" i="9"/>
+  <c r="FB117" i="9"/>
+  <c r="P117" i="9"/>
+  <c r="K117" i="9"/>
+  <c r="L117" i="9" s="1"/>
+  <c r="I18" i="5"/>
+  <c r="B14" i="20"/>
+  <c r="A10" i="20"/>
+  <c r="A11" i="20"/>
+  <c r="A13" i="10"/>
+  <c r="EC123" i="19"/>
+  <c r="C123" i="19"/>
+  <c r="EC122" i="19"/>
+  <c r="C122" i="19"/>
+  <c r="EC111" i="19"/>
+  <c r="EC110" i="19"/>
+  <c r="EC123" i="22"/>
+  <c r="C123" i="22"/>
+  <c r="EC122" i="22"/>
+  <c r="E123" i="22"/>
+  <c r="C122" i="22"/>
+  <c r="EC111" i="22"/>
+  <c r="EC110" i="22"/>
+  <c r="D123" i="9"/>
+  <c r="N122" i="9"/>
+  <c r="N123" i="9" s="1"/>
+  <c r="M122" i="9"/>
+  <c r="M123" i="9" s="1"/>
+  <c r="C122" i="9"/>
+  <c r="FB116" i="9"/>
+  <c r="P116" i="9"/>
+  <c r="K116" i="9"/>
+  <c r="L116" i="9" s="1"/>
+  <c r="FB115" i="9"/>
+  <c r="P115" i="9"/>
+  <c r="K115" i="9"/>
+  <c r="L115" i="9" s="1"/>
+  <c r="FB114" i="9"/>
+  <c r="P114" i="9"/>
   <c r="K114" i="9"/>
-  <c r="J114" i="9"/>
-  <c r="J115" i="9" s="1"/>
+  <c r="D114" i="19" s="1"/>
   <c r="FB113" i="9"/>
   <c r="P113" i="9"/>
   <c r="K113" i="9"/>
-  <c r="L113" i="9" s="1"/>
-  <c r="I18" i="5"/>
+  <c r="D123" i="21"/>
+  <c r="N122" i="21"/>
+  <c r="N123" i="21" s="1"/>
+  <c r="M122" i="21"/>
+  <c r="M123" i="21" s="1"/>
+  <c r="J123" i="21"/>
+  <c r="C122" i="21"/>
+  <c r="FB116" i="21"/>
+  <c r="P116" i="21"/>
+  <c r="K116" i="21"/>
+  <c r="L116" i="21" s="1"/>
+  <c r="FB115" i="21"/>
+  <c r="P115" i="21"/>
+  <c r="K115" i="21"/>
+  <c r="L115" i="21" s="1"/>
+  <c r="FB114" i="21"/>
+  <c r="P114" i="21"/>
   <c r="K114" i="21"/>
-  <c r="E13" i="10" s="1"/>
-[...25 lines deleted...]
-  <c r="D109" i="22"/>
+  <c r="L114" i="21" s="1"/>
+  <c r="FB113" i="21"/>
+  <c r="P113" i="21"/>
+  <c r="K113" i="21"/>
+  <c r="L113" i="21" s="1"/>
+  <c r="EC136" i="22"/>
+  <c r="EC135" i="22"/>
+  <c r="EC134" i="22"/>
+  <c r="EC133" i="22"/>
+  <c r="EC132" i="22"/>
+  <c r="EC131" i="22"/>
+  <c r="EC130" i="22"/>
+  <c r="EC137" i="22" s="1"/>
+  <c r="EC138" i="22" s="1"/>
+  <c r="EC109" i="22"/>
+  <c r="EC108" i="22"/>
+  <c r="EC112" i="22" s="1"/>
+  <c r="C108" i="22"/>
   <c r="EC107" i="22"/>
+  <c r="E107" i="22"/>
+  <c r="E108" i="22" s="1"/>
+  <c r="C107" i="22"/>
   <c r="EC106" i="22"/>
-  <c r="D115" i="9"/>
-[...57 lines deleted...]
-  <c r="EC129" i="22" s="1"/>
   <c r="EC105" i="22"/>
-  <c r="EC104" i="22"/>
-[...14 lines deleted...]
-  <c r="EC92" i="22"/>
+  <c r="EC124" i="22" s="1"/>
+  <c r="EC125" i="22" s="1"/>
+  <c r="EC98" i="22"/>
+  <c r="EC97" i="22"/>
+  <c r="EC96" i="22"/>
+  <c r="EC95" i="22"/>
+  <c r="EC99" i="22" s="1"/>
+  <c r="C95" i="22"/>
+  <c r="E94" i="22"/>
+  <c r="E95" i="22" s="1"/>
+  <c r="C94" i="22"/>
+  <c r="C93" i="22"/>
+  <c r="C92" i="22"/>
   <c r="EC91" i="22"/>
-  <c r="EC95" i="22" s="1"/>
-[...5 lines deleted...]
-  <c r="C88" i="22"/>
+  <c r="EC90" i="22"/>
+  <c r="EC89" i="22"/>
+  <c r="EC88" i="22"/>
   <c r="EC87" i="22"/>
-  <c r="EC86" i="22"/>
-[...3 lines deleted...]
-  <c r="EC88" i="22" s="1"/>
+  <c r="EC92" i="22" s="1"/>
+  <c r="C87" i="22"/>
+  <c r="E87" i="22"/>
+  <c r="C86" i="22"/>
   <c r="C83" i="22"/>
-  <c r="E82" i="22"/>
-[...2 lines deleted...]
-  <c r="C81" i="22"/>
+  <c r="EC80" i="22"/>
+  <c r="EC79" i="22"/>
   <c r="EC78" i="22"/>
   <c r="EC77" i="22"/>
-  <c r="EC76" i="22"/>
-[...1 lines deleted...]
-  <c r="EC79" i="22" s="1"/>
+  <c r="EC81" i="22" s="1"/>
+  <c r="EC73" i="22"/>
+  <c r="C73" i="22"/>
+  <c r="EC72" i="22"/>
+  <c r="E72" i="22"/>
+  <c r="C72" i="22"/>
   <c r="EC71" i="22"/>
-  <c r="C71" i="22"/>
   <c r="EC70" i="22"/>
-  <c r="E70" i="22"/>
-  <c r="C70" i="22"/>
   <c r="EC69" i="22"/>
-  <c r="C69" i="22"/>
   <c r="EC68" i="22"/>
   <c r="EC67" i="22"/>
-  <c r="EC66" i="22"/>
-[...4 lines deleted...]
-  <c r="C61" i="22"/>
+  <c r="EC74" i="22" s="1"/>
+  <c r="E64" i="22"/>
+  <c r="C64" i="22"/>
+  <c r="EC60" i="22"/>
+  <c r="EC59" i="22"/>
   <c r="EC58" i="22"/>
   <c r="EC57" i="22"/>
-  <c r="EC56" i="22"/>
-[...1 lines deleted...]
-  <c r="EC59" i="22" s="1"/>
+  <c r="EC61" i="22" s="1"/>
+  <c r="EC53" i="22"/>
+  <c r="EC52" i="22"/>
+  <c r="C52" i="22"/>
   <c r="EC51" i="22"/>
+  <c r="E51" i="22"/>
+  <c r="E52" i="22" s="1"/>
+  <c r="C51" i="22"/>
   <c r="EC50" i="22"/>
-  <c r="C50" i="22"/>
-[...7 lines deleted...]
-  <c r="C42" i="22"/>
+  <c r="EC54" i="22" s="1"/>
+  <c r="C44" i="22"/>
+  <c r="EC43" i="22"/>
+  <c r="C43" i="22"/>
   <c r="EC41" i="22"/>
-  <c r="E41" i="22"/>
-  <c r="C41" i="22"/>
   <c r="EC40" i="22"/>
-  <c r="C40" i="22"/>
   <c r="EC39" i="22"/>
   <c r="EC38" i="22"/>
   <c r="EC37" i="22"/>
+  <c r="E37" i="22"/>
+  <c r="C37" i="22"/>
   <c r="EC36" i="22"/>
-  <c r="E36" i="22"/>
-  <c r="C36" i="22"/>
   <c r="EC35" i="22"/>
-  <c r="C35" i="22"/>
   <c r="EC34" i="22"/>
-  <c r="C34" i="22"/>
   <c r="EC33" i="22"/>
-  <c r="C33" i="22"/>
-[...1 lines deleted...]
-  <c r="EC42" i="22" s="1"/>
+  <c r="EC44" i="22" s="1"/>
+  <c r="EC29" i="22"/>
   <c r="EC28" i="22"/>
-  <c r="EC27" i="22"/>
-[...1 lines deleted...]
-  <c r="C27" i="22"/>
+  <c r="C28" i="22"/>
   <c r="EC26" i="22"/>
-  <c r="C26" i="22"/>
   <c r="EC25" i="22"/>
-  <c r="C25" i="22"/>
   <c r="EC24" i="22"/>
-  <c r="C24" i="22"/>
   <c r="EC23" i="22"/>
   <c r="C23" i="22"/>
   <c r="EC22" i="22"/>
   <c r="EC21" i="22"/>
   <c r="EC20" i="22"/>
   <c r="EC19" i="22"/>
   <c r="EC18" i="22"/>
   <c r="EC17" i="22"/>
   <c r="EC16" i="22"/>
   <c r="EC15" i="22"/>
   <c r="EC14" i="22"/>
   <c r="EC13" i="22"/>
   <c r="EC12" i="22"/>
   <c r="EC11" i="22"/>
   <c r="EC10" i="22"/>
   <c r="EC9" i="22"/>
   <c r="EC8" i="22"/>
-  <c r="EC29" i="22" s="1"/>
+  <c r="EC30" i="22" s="1"/>
   <c r="B1" i="22"/>
-  <c r="D111" i="19" l="1"/>
-[...3 lines deleted...]
-  <c r="FB115" i="9" s="1"/>
+  <c r="L113" i="9" l="1"/>
+  <c r="K122" i="9"/>
+  <c r="D117" i="19"/>
+  <c r="F117" i="19" s="1"/>
+  <c r="L123" i="21"/>
+  <c r="P122" i="21"/>
+  <c r="P123" i="21" s="1"/>
+  <c r="D113" i="22"/>
+  <c r="F113" i="22" s="1"/>
+  <c r="D114" i="22"/>
+  <c r="F114" i="22" s="1"/>
+  <c r="D115" i="22"/>
+  <c r="F115" i="22" s="1"/>
+  <c r="D116" i="22"/>
+  <c r="F116" i="22" s="1"/>
+  <c r="D115" i="19"/>
+  <c r="F115" i="19" s="1"/>
+  <c r="D116" i="19"/>
+  <c r="FB122" i="9"/>
+  <c r="FB123" i="9" s="1"/>
   <c r="G13" i="10" s="1"/>
-  <c r="L110" i="9"/>
-[...29 lines deleted...]
-  <c r="C103" i="21"/>
+  <c r="L114" i="9"/>
+  <c r="D113" i="19"/>
+  <c r="P122" i="9"/>
+  <c r="P123" i="9" s="1"/>
+  <c r="F114" i="19"/>
+  <c r="EC113" i="22"/>
+  <c r="E44" i="22"/>
+  <c r="E73" i="22"/>
+  <c r="K123" i="9"/>
+  <c r="FB122" i="21"/>
+  <c r="FB123" i="21" s="1"/>
+  <c r="D13" i="10" s="1"/>
+  <c r="K123" i="21"/>
+  <c r="EC100" i="22"/>
+  <c r="EC62" i="22"/>
+  <c r="EC45" i="22"/>
+  <c r="D108" i="21"/>
+  <c r="N107" i="21"/>
+  <c r="N108" i="21" s="1"/>
+  <c r="M107" i="21"/>
+  <c r="M108" i="21" s="1"/>
+  <c r="J107" i="21"/>
+  <c r="J108" i="21" s="1"/>
+  <c r="C107" i="21"/>
+  <c r="FB106" i="21"/>
+  <c r="P106" i="21"/>
+  <c r="K106" i="21"/>
+  <c r="FB105" i="21"/>
+  <c r="P105" i="21"/>
+  <c r="K105" i="21"/>
+  <c r="D105" i="22" s="1"/>
+  <c r="F105" i="22" s="1"/>
+  <c r="FB104" i="21"/>
+  <c r="P104" i="21"/>
+  <c r="K104" i="21"/>
+  <c r="D104" i="22" s="1"/>
+  <c r="F104" i="22" s="1"/>
+  <c r="FB103" i="21"/>
+  <c r="P103" i="21"/>
+  <c r="K103" i="21"/>
   <c r="FB102" i="21"/>
   <c r="P102" i="21"/>
   <c r="K102" i="21"/>
+  <c r="D102" i="22" s="1"/>
+  <c r="F102" i="22" s="1"/>
   <c r="FB101" i="21"/>
   <c r="P101" i="21"/>
   <c r="K101" i="21"/>
   <c r="D101" i="22" s="1"/>
   <c r="F101" i="22" s="1"/>
   <c r="FB100" i="21"/>
   <c r="P100" i="21"/>
   <c r="K100" i="21"/>
-  <c r="D100" i="22" s="1"/>
-[...46 lines deleted...]
-  <c r="C82" i="21"/>
+  <c r="D95" i="21"/>
+  <c r="N94" i="21"/>
+  <c r="N95" i="21" s="1"/>
+  <c r="M94" i="21"/>
+  <c r="M95" i="21" s="1"/>
+  <c r="J94" i="21"/>
+  <c r="J95" i="21" s="1"/>
+  <c r="C94" i="21"/>
+  <c r="FB93" i="21"/>
+  <c r="P93" i="21"/>
+  <c r="K93" i="21"/>
+  <c r="D93" i="22" s="1"/>
+  <c r="F93" i="22" s="1"/>
+  <c r="FB92" i="21"/>
+  <c r="P92" i="21"/>
+  <c r="K92" i="21"/>
+  <c r="D87" i="21"/>
+  <c r="N86" i="21"/>
+  <c r="N87" i="21" s="1"/>
+  <c r="M86" i="21"/>
+  <c r="M87" i="21" s="1"/>
+  <c r="J87" i="21"/>
+  <c r="C86" i="21"/>
+  <c r="FB83" i="21"/>
+  <c r="P83" i="21"/>
+  <c r="K83" i="21"/>
+  <c r="D83" i="22" s="1"/>
+  <c r="F83" i="22" s="1"/>
+  <c r="FB82" i="21"/>
+  <c r="P82" i="21"/>
+  <c r="K82" i="21"/>
   <c r="FB81" i="21"/>
   <c r="P81" i="21"/>
   <c r="K81" i="21"/>
   <c r="D81" i="22" s="1"/>
   <c r="F81" i="22" s="1"/>
   <c r="FB80" i="21"/>
   <c r="P80" i="21"/>
   <c r="K80" i="21"/>
+  <c r="D80" i="22" s="1"/>
+  <c r="F80" i="22" s="1"/>
   <c r="FB79" i="21"/>
   <c r="P79" i="21"/>
   <c r="K79" i="21"/>
-  <c r="D79" i="22" s="1"/>
-  <c r="F79" i="22" s="1"/>
   <c r="FB78" i="21"/>
   <c r="P78" i="21"/>
   <c r="K78" i="21"/>
-  <c r="D78" i="22" s="1"/>
-[...11 lines deleted...]
-  <c r="C70" i="21"/>
+  <c r="D73" i="21"/>
+  <c r="N72" i="21"/>
+  <c r="M72" i="21"/>
+  <c r="J72" i="21"/>
+  <c r="C72" i="21"/>
+  <c r="FB71" i="21"/>
+  <c r="P71" i="21"/>
+  <c r="K71" i="21"/>
+  <c r="FB70" i="21"/>
+  <c r="P70" i="21"/>
+  <c r="K70" i="21"/>
+  <c r="D70" i="22" s="1"/>
+  <c r="F70" i="22" s="1"/>
   <c r="FB69" i="21"/>
   <c r="P69" i="21"/>
   <c r="K69" i="21"/>
+  <c r="D69" i="22" s="1"/>
+  <c r="F69" i="22" s="1"/>
   <c r="FB68" i="21"/>
   <c r="P68" i="21"/>
   <c r="K68" i="21"/>
-  <c r="D68" i="22" s="1"/>
-  <c r="F68" i="22" s="1"/>
   <c r="FB67" i="21"/>
   <c r="P67" i="21"/>
   <c r="K67" i="21"/>
-  <c r="D67" i="22" s="1"/>
-[...13 lines deleted...]
-  <c r="C62" i="21"/>
+  <c r="L67" i="21" s="1"/>
+  <c r="N64" i="21"/>
+  <c r="M64" i="21"/>
+  <c r="J64" i="21"/>
+  <c r="C64" i="21"/>
+  <c r="FB63" i="21"/>
+  <c r="P63" i="21"/>
+  <c r="K63" i="21"/>
+  <c r="D63" i="22" s="1"/>
+  <c r="F63" i="22" s="1"/>
+  <c r="FB62" i="21"/>
+  <c r="P62" i="21"/>
+  <c r="K62" i="21"/>
+  <c r="D62" i="22" s="1"/>
+  <c r="F62" i="22" s="1"/>
   <c r="FB61" i="21"/>
   <c r="P61" i="21"/>
   <c r="K61" i="21"/>
-  <c r="D61" i="22" s="1"/>
-  <c r="F61" i="22" s="1"/>
   <c r="FB60" i="21"/>
   <c r="P60" i="21"/>
   <c r="K60" i="21"/>
   <c r="D60" i="22" s="1"/>
   <c r="F60" i="22" s="1"/>
   <c r="FB59" i="21"/>
   <c r="P59" i="21"/>
   <c r="K59" i="21"/>
+  <c r="D59" i="22" s="1"/>
+  <c r="F59" i="22" s="1"/>
   <c r="FB58" i="21"/>
   <c r="P58" i="21"/>
-  <c r="L58" i="21"/>
   <c r="K58" i="21"/>
-  <c r="D58" i="22" s="1"/>
-  <c r="F58" i="22" s="1"/>
   <c r="FB57" i="21"/>
   <c r="P57" i="21"/>
   <c r="K57" i="21"/>
-  <c r="D57" i="22" s="1"/>
-[...27 lines deleted...]
-  <c r="C41" i="21"/>
+  <c r="L57" i="21" s="1"/>
+  <c r="D52" i="21"/>
+  <c r="N51" i="21"/>
+  <c r="N52" i="21" s="1"/>
+  <c r="M51" i="21"/>
+  <c r="M52" i="21" s="1"/>
+  <c r="J51" i="21"/>
+  <c r="J52" i="21" s="1"/>
+  <c r="C51" i="21"/>
+  <c r="FB50" i="21"/>
+  <c r="P50" i="21"/>
+  <c r="K50" i="21"/>
+  <c r="FB49" i="21"/>
+  <c r="P49" i="21"/>
+  <c r="K49" i="21"/>
+  <c r="D49" i="22" s="1"/>
+  <c r="F49" i="22" s="1"/>
+  <c r="D44" i="21"/>
+  <c r="N43" i="21"/>
+  <c r="M43" i="21"/>
+  <c r="C43" i="21"/>
+  <c r="R41" i="21"/>
+  <c r="J41" i="21"/>
+  <c r="FB41" i="21" s="1"/>
   <c r="R40" i="21"/>
   <c r="J40" i="21"/>
-  <c r="FB40" i="21" s="1"/>
-[...5 lines deleted...]
-  <c r="C36" i="21"/>
+  <c r="N37" i="21"/>
+  <c r="M37" i="21"/>
+  <c r="C37" i="21"/>
+  <c r="R36" i="21"/>
+  <c r="J36" i="21"/>
+  <c r="FB36" i="21" s="1"/>
   <c r="R35" i="21"/>
   <c r="J35" i="21"/>
   <c r="FB35" i="21" s="1"/>
   <c r="R34" i="21"/>
   <c r="J34" i="21"/>
   <c r="FB34" i="21" s="1"/>
   <c r="R33" i="21"/>
   <c r="J33" i="21"/>
   <c r="FB33" i="21" s="1"/>
   <c r="R32" i="21"/>
   <c r="J32" i="21"/>
   <c r="FB32" i="21" s="1"/>
   <c r="R31" i="21"/>
   <c r="J31" i="21"/>
   <c r="FB31" i="21" s="1"/>
-  <c r="R30" i="21"/>
-[...4 lines deleted...]
-  <c r="C27" i="21"/>
+  <c r="N28" i="21"/>
+  <c r="M28" i="21"/>
+  <c r="C28" i="21"/>
   <c r="R26" i="21"/>
   <c r="J26" i="21"/>
   <c r="K26" i="21" s="1"/>
   <c r="R25" i="21"/>
   <c r="J25" i="21"/>
   <c r="K25" i="21" s="1"/>
   <c r="R24" i="21"/>
   <c r="J24" i="21"/>
   <c r="K24" i="21" s="1"/>
   <c r="R23" i="21"/>
   <c r="J23" i="21"/>
   <c r="K23" i="21" s="1"/>
   <c r="R22" i="21"/>
   <c r="J22" i="21"/>
   <c r="K22" i="21" s="1"/>
   <c r="R21" i="21"/>
   <c r="J21" i="21"/>
   <c r="K21" i="21" s="1"/>
   <c r="R20" i="21"/>
   <c r="J20" i="21"/>
   <c r="K20" i="21" s="1"/>
   <c r="R19" i="21"/>
   <c r="J19" i="21"/>
   <c r="K19" i="21" s="1"/>
   <c r="R18" i="21"/>
@@ -585,1152 +664,1169 @@
   <c r="K16" i="21" s="1"/>
   <c r="R15" i="21"/>
   <c r="J15" i="21"/>
   <c r="K15" i="21" s="1"/>
   <c r="R14" i="21"/>
   <c r="J14" i="21"/>
   <c r="K14" i="21" s="1"/>
   <c r="R13" i="21"/>
   <c r="J13" i="21"/>
   <c r="K13" i="21" s="1"/>
   <c r="R12" i="21"/>
   <c r="J12" i="21"/>
   <c r="K12" i="21" s="1"/>
   <c r="R11" i="21"/>
   <c r="J11" i="21"/>
   <c r="K11" i="21" s="1"/>
   <c r="R10" i="21"/>
   <c r="J10" i="21"/>
   <c r="K10" i="21" s="1"/>
   <c r="R9" i="21"/>
   <c r="J9" i="21"/>
   <c r="K9" i="21" s="1"/>
   <c r="R8" i="21"/>
   <c r="J8" i="21"/>
   <c r="B1" i="21"/>
-  <c r="FB80" i="9"/>
-[...1 lines deleted...]
-  <c r="K80" i="9"/>
+  <c r="FB82" i="9"/>
+  <c r="P82" i="9"/>
+  <c r="K82" i="9"/>
+  <c r="J41" i="9"/>
   <c r="J40" i="9"/>
-  <c r="J39" i="9"/>
+  <c r="J36" i="9"/>
   <c r="J35" i="9"/>
   <c r="J34" i="9"/>
   <c r="J33" i="9"/>
   <c r="J32" i="9"/>
   <c r="J31" i="9"/>
-  <c r="J30" i="9"/>
   <c r="J26" i="9"/>
   <c r="J25" i="9"/>
   <c r="J24" i="9"/>
   <c r="J23" i="9"/>
   <c r="J22" i="9"/>
   <c r="J21" i="9"/>
   <c r="J20" i="9"/>
   <c r="J19" i="9"/>
   <c r="J18" i="9"/>
   <c r="J17" i="9"/>
   <c r="J16" i="9"/>
   <c r="J15" i="9"/>
   <c r="J14" i="9"/>
   <c r="J13" i="9"/>
   <c r="J12" i="9"/>
   <c r="J11" i="9"/>
   <c r="J10" i="9"/>
   <c r="J9" i="9"/>
   <c r="J8" i="9"/>
   <c r="AF45" i="20"/>
   <c r="AF41" i="20"/>
-  <c r="L80" i="9" l="1"/>
-[...1 lines deleted...]
-  <c r="F80" i="19" s="1"/>
+  <c r="L122" i="9" l="1"/>
+  <c r="L123" i="9" s="1"/>
+  <c r="J43" i="9"/>
+  <c r="L101" i="21"/>
+  <c r="E13" i="10"/>
+  <c r="L93" i="21"/>
+  <c r="K86" i="21"/>
+  <c r="K87" i="21" s="1"/>
+  <c r="E125" i="22"/>
+  <c r="E129" i="22" s="1"/>
+  <c r="FB40" i="21"/>
+  <c r="FB43" i="21" s="1"/>
+  <c r="J43" i="21"/>
+  <c r="P94" i="21"/>
+  <c r="P95" i="21" s="1"/>
+  <c r="F123" i="22"/>
+  <c r="J28" i="9"/>
+  <c r="J28" i="21"/>
+  <c r="N73" i="21"/>
+  <c r="C14" i="20"/>
+  <c r="D123" i="22"/>
+  <c r="F113" i="19"/>
+  <c r="D123" i="19"/>
+  <c r="L60" i="21"/>
+  <c r="M73" i="21"/>
+  <c r="FB94" i="21"/>
+  <c r="FB95" i="21" s="1"/>
+  <c r="D11" i="10" s="1"/>
+  <c r="C13" i="10"/>
+  <c r="L82" i="9"/>
+  <c r="D82" i="19"/>
+  <c r="F82" i="19" s="1"/>
   <c r="D14" i="20"/>
-  <c r="E14" i="20" s="1"/>
-  <c r="F14" i="20" s="1"/>
   <c r="F13" i="10"/>
   <c r="H13" i="10"/>
-  <c r="D115" i="19"/>
-[...1 lines deleted...]
-  <c r="F115" i="19" s="1"/>
+  <c r="F116" i="19"/>
   <c r="P23" i="21"/>
-  <c r="K31" i="21"/>
-  <c r="L31" i="21" s="1"/>
+  <c r="K32" i="21"/>
+  <c r="L32" i="21" s="1"/>
   <c r="P17" i="21"/>
-  <c r="E120" i="22"/>
   <c r="P15" i="21"/>
-  <c r="M42" i="21"/>
-[...5 lines deleted...]
-  <c r="L98" i="21"/>
+  <c r="M44" i="21"/>
+  <c r="L49" i="21"/>
+  <c r="L62" i="21"/>
+  <c r="L69" i="21"/>
+  <c r="L102" i="21"/>
   <c r="P13" i="21"/>
   <c r="P25" i="21"/>
-  <c r="P49" i="21"/>
-[...4 lines deleted...]
-  <c r="L100" i="21"/>
+  <c r="P51" i="21"/>
+  <c r="P52" i="21" s="1"/>
+  <c r="L59" i="21"/>
+  <c r="P86" i="21"/>
+  <c r="P87" i="21" s="1"/>
+  <c r="L104" i="21"/>
   <c r="P21" i="21"/>
-  <c r="K35" i="21"/>
-[...2 lines deleted...]
-  <c r="L39" i="21" s="1"/>
+  <c r="K36" i="21"/>
+  <c r="L36" i="21" s="1"/>
+  <c r="K40" i="21"/>
   <c r="P19" i="21"/>
-  <c r="K33" i="21"/>
-[...2 lines deleted...]
-  <c r="L78" i="21"/>
+  <c r="K34" i="21"/>
+  <c r="D34" i="22" s="1"/>
+  <c r="L70" i="21"/>
+  <c r="L80" i="21"/>
   <c r="L18" i="21"/>
   <c r="D18" i="22"/>
   <c r="F18" i="22" s="1"/>
   <c r="L22" i="21"/>
   <c r="D22" i="22"/>
   <c r="F22" i="22" s="1"/>
   <c r="L26" i="21"/>
   <c r="D26" i="22"/>
   <c r="F26" i="22" s="1"/>
   <c r="L10" i="21"/>
   <c r="D10" i="22"/>
   <c r="F10" i="22" s="1"/>
   <c r="L13" i="21"/>
   <c r="D13" i="22"/>
   <c r="F13" i="22" s="1"/>
   <c r="L15" i="21"/>
   <c r="D15" i="22"/>
   <c r="F15" i="22" s="1"/>
   <c r="L17" i="21"/>
   <c r="D17" i="22"/>
   <c r="F17" i="22" s="1"/>
   <c r="L19" i="21"/>
   <c r="D19" i="22"/>
   <c r="F19" i="22" s="1"/>
   <c r="L21" i="21"/>
   <c r="D21" i="22"/>
   <c r="F21" i="22" s="1"/>
   <c r="L23" i="21"/>
   <c r="D23" i="22"/>
   <c r="F23" i="22" s="1"/>
   <c r="L25" i="21"/>
   <c r="D25" i="22"/>
   <c r="F25" i="22" s="1"/>
-  <c r="FB41" i="21"/>
   <c r="L14" i="21"/>
   <c r="D14" i="22"/>
   <c r="F14" i="22" s="1"/>
-  <c r="J41" i="21"/>
-[...6 lines deleted...]
-  <c r="F102" i="22" s="1"/>
+  <c r="P72" i="21"/>
+  <c r="L82" i="21"/>
+  <c r="D82" i="22"/>
+  <c r="F82" i="22" s="1"/>
+  <c r="L106" i="21"/>
+  <c r="D106" i="22"/>
+  <c r="F106" i="22" s="1"/>
   <c r="L11" i="21"/>
   <c r="D11" i="22"/>
-  <c r="N42" i="21"/>
-[...1 lines deleted...]
-  <c r="FB50" i="21" s="1"/>
+  <c r="N44" i="21"/>
+  <c r="FB51" i="21"/>
+  <c r="FB52" i="21" s="1"/>
   <c r="D8" i="10" s="1"/>
-  <c r="FB62" i="21"/>
-[...16 lines deleted...]
-  <c r="F99" i="22" s="1"/>
+  <c r="FB64" i="21"/>
+  <c r="L61" i="21"/>
+  <c r="D61" i="22"/>
+  <c r="F61" i="22" s="1"/>
+  <c r="J73" i="21"/>
+  <c r="FB72" i="21"/>
+  <c r="L71" i="21"/>
+  <c r="D71" i="22"/>
+  <c r="F71" i="22" s="1"/>
+  <c r="L79" i="21"/>
+  <c r="D79" i="22"/>
+  <c r="L92" i="21"/>
+  <c r="D92" i="22"/>
+  <c r="L103" i="21"/>
+  <c r="D103" i="22"/>
+  <c r="F103" i="22" s="1"/>
   <c r="L16" i="21"/>
   <c r="D16" i="22"/>
   <c r="F16" i="22" s="1"/>
   <c r="L24" i="21"/>
   <c r="D24" i="22"/>
   <c r="F24" i="22" s="1"/>
-  <c r="L48" i="21"/>
-[...2 lines deleted...]
-  <c r="F49" i="22" s="1"/>
+  <c r="L50" i="21"/>
+  <c r="D50" i="22"/>
   <c r="F50" i="22" s="1"/>
-  <c r="L96" i="21"/>
-[...2 lines deleted...]
-  <c r="D96" i="22"/>
+  <c r="F51" i="22" s="1"/>
+  <c r="F52" i="22" s="1"/>
+  <c r="L100" i="21"/>
+  <c r="D100" i="22"/>
   <c r="L9" i="21"/>
   <c r="D9" i="22"/>
   <c r="F9" i="22" s="1"/>
   <c r="L12" i="21"/>
   <c r="D12" i="22"/>
   <c r="F12" i="22" s="1"/>
   <c r="P14" i="21"/>
   <c r="P16" i="21"/>
   <c r="P18" i="21"/>
   <c r="P20" i="21"/>
   <c r="P22" i="21"/>
   <c r="P24" i="21"/>
   <c r="P26" i="21"/>
-  <c r="K30" i="21"/>
-[...12 lines deleted...]
-  <c r="FB83" i="21" s="1"/>
+  <c r="K31" i="21"/>
+  <c r="D31" i="22" s="1"/>
+  <c r="F31" i="22" s="1"/>
+  <c r="K33" i="21"/>
+  <c r="K35" i="21"/>
+  <c r="K41" i="21"/>
+  <c r="P64" i="21"/>
+  <c r="L63" i="21"/>
+  <c r="D78" i="22"/>
+  <c r="FB86" i="21"/>
+  <c r="FB87" i="21" s="1"/>
   <c r="D10" i="10" s="1"/>
-  <c r="L79" i="21"/>
-[...2 lines deleted...]
-  <c r="L101" i="21"/>
+  <c r="L81" i="21"/>
+  <c r="P107" i="21"/>
+  <c r="P108" i="21" s="1"/>
+  <c r="L105" i="21"/>
   <c r="L20" i="21"/>
   <c r="D20" i="22"/>
   <c r="F20" i="22" s="1"/>
-  <c r="L56" i="21"/>
-[...13 lines deleted...]
-  <c r="FB104" i="21" s="1"/>
+  <c r="L58" i="21"/>
+  <c r="D58" i="22"/>
+  <c r="L68" i="21"/>
+  <c r="D68" i="22"/>
+  <c r="F68" i="22" s="1"/>
+  <c r="K64" i="21"/>
+  <c r="D57" i="22"/>
+  <c r="F57" i="22" s="1"/>
+  <c r="K72" i="21"/>
+  <c r="D67" i="22"/>
+  <c r="L78" i="21"/>
+  <c r="L83" i="21"/>
+  <c r="FB107" i="21"/>
+  <c r="FB108" i="21" s="1"/>
   <c r="D12" i="10" s="1"/>
-  <c r="EC132" i="22"/>
-[...1 lines deleted...]
-  <c r="P39" i="21"/>
+  <c r="EC141" i="22"/>
+  <c r="FB37" i="21"/>
   <c r="P40" i="21"/>
-  <c r="J27" i="21"/>
-[...1 lines deleted...]
-  <c r="N116" i="21"/>
+  <c r="P41" i="21"/>
   <c r="P8" i="21"/>
   <c r="P11" i="21"/>
-  <c r="J36" i="21"/>
-[...1 lines deleted...]
-  <c r="K91" i="21" s="1"/>
+  <c r="J37" i="21"/>
+  <c r="K94" i="21"/>
+  <c r="K95" i="21" s="1"/>
   <c r="P9" i="21"/>
   <c r="P10" i="21"/>
   <c r="P12" i="21"/>
   <c r="FB8" i="21"/>
   <c r="FB9" i="21"/>
   <c r="FB10" i="21"/>
   <c r="FB11" i="21"/>
   <c r="FB12" i="21"/>
   <c r="FB13" i="21"/>
   <c r="FB14" i="21"/>
   <c r="FB15" i="21"/>
   <c r="FB16" i="21"/>
   <c r="FB17" i="21"/>
   <c r="FB18" i="21"/>
   <c r="FB19" i="21"/>
   <c r="FB20" i="21"/>
   <c r="FB21" i="21"/>
   <c r="FB22" i="21"/>
   <c r="FB23" i="21"/>
   <c r="FB24" i="21"/>
   <c r="FB25" i="21"/>
   <c r="FB26" i="21"/>
-  <c r="P30" i="21"/>
   <c r="P31" i="21"/>
   <c r="P32" i="21"/>
   <c r="P33" i="21"/>
   <c r="P34" i="21"/>
   <c r="P35" i="21"/>
-  <c r="K49" i="21"/>
-[...2 lines deleted...]
-  <c r="K104" i="21" s="1"/>
+  <c r="P36" i="21"/>
+  <c r="K51" i="21"/>
+  <c r="K52" i="21" s="1"/>
+  <c r="K107" i="21"/>
+  <c r="K108" i="21" s="1"/>
+  <c r="C11" i="20" s="1"/>
   <c r="K8" i="21"/>
-  <c r="D8" i="22" s="1"/>
-  <c r="F8" i="22" s="1"/>
   <c r="A1" i="20"/>
-  <c r="L33" i="21" l="1"/>
-[...4 lines deleted...]
-  <c r="F39" i="22" s="1"/>
+  <c r="L94" i="21" l="1"/>
+  <c r="L95" i="21" s="1"/>
+  <c r="M125" i="21"/>
+  <c r="N125" i="21"/>
+  <c r="L86" i="21"/>
+  <c r="L87" i="21" s="1"/>
+  <c r="F78" i="22"/>
+  <c r="D86" i="22"/>
+  <c r="L40" i="21"/>
+  <c r="K43" i="21"/>
+  <c r="L107" i="21"/>
+  <c r="L108" i="21" s="1"/>
+  <c r="D8" i="22"/>
+  <c r="K28" i="21"/>
+  <c r="L72" i="21"/>
+  <c r="E14" i="20"/>
+  <c r="F14" i="20" s="1"/>
+  <c r="F123" i="19"/>
+  <c r="L51" i="21"/>
+  <c r="L52" i="21" s="1"/>
+  <c r="L34" i="21"/>
+  <c r="D32" i="22"/>
+  <c r="F32" i="22" s="1"/>
+  <c r="L31" i="21"/>
+  <c r="D40" i="22"/>
+  <c r="D36" i="22"/>
+  <c r="F36" i="22" s="1"/>
+  <c r="K37" i="21"/>
+  <c r="J44" i="21"/>
+  <c r="J125" i="21" s="1"/>
+  <c r="K73" i="21"/>
+  <c r="C9" i="10" s="1"/>
+  <c r="L64" i="21"/>
+  <c r="L73" i="21" s="1"/>
+  <c r="D51" i="22"/>
+  <c r="D52" i="22" s="1"/>
+  <c r="L35" i="21"/>
   <c r="D35" i="22"/>
   <c r="F35" i="22" s="1"/>
-  <c r="K36" i="21"/>
-[...18 lines deleted...]
-  <c r="C8" i="20"/>
+  <c r="D94" i="22"/>
+  <c r="D95" i="22" s="1"/>
+  <c r="F92" i="22"/>
+  <c r="F94" i="22" s="1"/>
+  <c r="F95" i="22" s="1"/>
   <c r="C12" i="10"/>
   <c r="E12" i="10"/>
   <c r="E11" i="10"/>
   <c r="C10" i="20"/>
   <c r="C11" i="10"/>
-  <c r="L32" i="21"/>
-[...2 lines deleted...]
-  <c r="D27" i="22"/>
+  <c r="L33" i="21"/>
+  <c r="D33" i="22"/>
+  <c r="F33" i="22" s="1"/>
   <c r="F11" i="22"/>
-  <c r="F27" i="22" s="1"/>
-[...5 lines deleted...]
-  <c r="F83" i="22" s="1"/>
+  <c r="F34" i="22"/>
+  <c r="F79" i="22"/>
   <c r="C7" i="20"/>
   <c r="C8" i="10"/>
   <c r="E8" i="10"/>
-  <c r="P71" i="21"/>
-  <c r="FB71" i="21"/>
+  <c r="P73" i="21"/>
+  <c r="FB73" i="21"/>
   <c r="D9" i="10" s="1"/>
   <c r="C10" i="10"/>
   <c r="E10" i="10"/>
   <c r="C9" i="20"/>
-  <c r="F96" i="22"/>
-[...15 lines deleted...]
-  <c r="K27" i="21"/>
+  <c r="F100" i="22"/>
+  <c r="F107" i="22" s="1"/>
+  <c r="F108" i="22" s="1"/>
+  <c r="D107" i="22"/>
+  <c r="D108" i="22" s="1"/>
+  <c r="F67" i="22"/>
+  <c r="F72" i="22" s="1"/>
+  <c r="D72" i="22"/>
+  <c r="D64" i="22"/>
+  <c r="F58" i="22"/>
+  <c r="F64" i="22" s="1"/>
+  <c r="L41" i="21"/>
+  <c r="D41" i="22"/>
+  <c r="P43" i="21"/>
+  <c r="P28" i="21"/>
   <c r="L8" i="21"/>
-  <c r="L27" i="21" s="1"/>
-[...3 lines deleted...]
-  <c r="L71" i="21"/>
+  <c r="L28" i="21" s="1"/>
+  <c r="P37" i="21"/>
+  <c r="FB28" i="21"/>
+  <c r="FB44" i="21" s="1"/>
+  <c r="FB106" i="9"/>
+  <c r="FB105" i="9"/>
+  <c r="FB104" i="9"/>
+  <c r="FB103" i="9"/>
   <c r="FB102" i="9"/>
   <c r="FB101" i="9"/>
   <c r="FB100" i="9"/>
-  <c r="FB99" i="9"/>
-[...4 lines deleted...]
-  <c r="FB88" i="9"/>
+  <c r="FB93" i="9"/>
+  <c r="FB92" i="9"/>
+  <c r="FB83" i="9"/>
   <c r="FB81" i="9"/>
+  <c r="FB80" i="9"/>
   <c r="FB79" i="9"/>
   <c r="FB78" i="9"/>
-  <c r="FB77" i="9"/>
-  <c r="FB76" i="9"/>
+  <c r="FB71" i="9"/>
+  <c r="FB70" i="9"/>
   <c r="FB69" i="9"/>
   <c r="FB68" i="9"/>
   <c r="FB67" i="9"/>
-  <c r="FB66" i="9"/>
-  <c r="FB65" i="9"/>
+  <c r="FB63" i="9"/>
+  <c r="FB62" i="9"/>
   <c r="FB61" i="9"/>
   <c r="FB60" i="9"/>
   <c r="FB59" i="9"/>
   <c r="FB58" i="9"/>
   <c r="FB57" i="9"/>
-  <c r="FB56" i="9"/>
-[...2 lines deleted...]
-  <c r="FB47" i="9"/>
+  <c r="FB50" i="9"/>
+  <c r="FB49" i="9"/>
   <c r="FB23" i="9"/>
+  <c r="R41" i="9"/>
   <c r="R40" i="9"/>
-  <c r="R39" i="9"/>
+  <c r="R36" i="9"/>
   <c r="R35" i="9"/>
   <c r="R34" i="9"/>
   <c r="R33" i="9"/>
   <c r="R32" i="9"/>
   <c r="R31" i="9"/>
-  <c r="R30" i="9"/>
   <c r="R26" i="9"/>
   <c r="R25" i="9"/>
   <c r="R24" i="9"/>
   <c r="R23" i="9"/>
   <c r="R22" i="9"/>
   <c r="R21" i="9"/>
   <c r="R20" i="9"/>
   <c r="R19" i="9"/>
   <c r="R18" i="9"/>
   <c r="R17" i="9"/>
   <c r="R16" i="9"/>
   <c r="R15" i="9"/>
   <c r="R14" i="9"/>
   <c r="R13" i="9"/>
   <c r="R12" i="9"/>
   <c r="R11" i="9"/>
   <c r="R10" i="9"/>
   <c r="R9" i="9"/>
   <c r="R8" i="9"/>
+  <c r="P106" i="9"/>
+  <c r="P105" i="9"/>
+  <c r="P104" i="9"/>
+  <c r="P103" i="9"/>
   <c r="P102" i="9"/>
   <c r="P101" i="9"/>
   <c r="P100" i="9"/>
-  <c r="P99" i="9"/>
-[...6 lines deleted...]
-  <c r="P91" i="9" s="1"/>
+  <c r="P93" i="9"/>
+  <c r="P92" i="9"/>
+  <c r="P83" i="9"/>
   <c r="P81" i="9"/>
+  <c r="P80" i="9"/>
   <c r="P79" i="9"/>
   <c r="P78" i="9"/>
-  <c r="P77" i="9"/>
-  <c r="P76" i="9"/>
+  <c r="P71" i="9"/>
+  <c r="P70" i="9"/>
   <c r="P69" i="9"/>
   <c r="P68" i="9"/>
   <c r="P67" i="9"/>
-  <c r="P66" i="9"/>
-  <c r="P65" i="9"/>
+  <c r="P63" i="9"/>
+  <c r="P62" i="9"/>
   <c r="P61" i="9"/>
   <c r="P60" i="9"/>
   <c r="P59" i="9"/>
   <c r="P58" i="9"/>
   <c r="P57" i="9"/>
-  <c r="P56" i="9"/>
-[...2 lines deleted...]
-  <c r="P47" i="9"/>
+  <c r="P50" i="9"/>
+  <c r="P49" i="9"/>
+  <c r="K105" i="9"/>
+  <c r="L105" i="9" s="1"/>
+  <c r="K104" i="9"/>
+  <c r="L104" i="9" s="1"/>
+  <c r="K103" i="9"/>
+  <c r="L103" i="9" s="1"/>
+  <c r="K102" i="9"/>
+  <c r="L102" i="9" s="1"/>
   <c r="K101" i="9"/>
   <c r="L101" i="9" s="1"/>
   <c r="K100" i="9"/>
   <c r="L100" i="9" s="1"/>
-  <c r="K99" i="9"/>
-[...12 lines deleted...]
-  <c r="L88" i="9" s="1"/>
+  <c r="K106" i="9"/>
+  <c r="L106" i="9" s="1"/>
+  <c r="K93" i="9"/>
+  <c r="L93" i="9" s="1"/>
+  <c r="K92" i="9"/>
+  <c r="L92" i="9" s="1"/>
+  <c r="K81" i="9"/>
+  <c r="K80" i="9"/>
   <c r="K79" i="9"/>
   <c r="K78" i="9"/>
-  <c r="K77" i="9"/>
-[...2 lines deleted...]
-  <c r="L81" i="9" s="1"/>
+  <c r="K83" i="9"/>
+  <c r="L83" i="9" s="1"/>
+  <c r="K71" i="9"/>
+  <c r="L71" i="9" s="1"/>
+  <c r="K70" i="9"/>
   <c r="K69" i="9"/>
-  <c r="L69" i="9" s="1"/>
   <c r="K68" i="9"/>
   <c r="K67" i="9"/>
-  <c r="K66" i="9"/>
-[...1 lines deleted...]
-  <c r="L65" i="9" s="1"/>
+  <c r="L67" i="9" s="1"/>
+  <c r="K63" i="9"/>
+  <c r="L63" i="9" s="1"/>
+  <c r="K62" i="9"/>
   <c r="K61" i="9"/>
-  <c r="L61" i="9" s="1"/>
   <c r="K60" i="9"/>
   <c r="K59" i="9"/>
   <c r="K58" i="9"/>
   <c r="K57" i="9"/>
-  <c r="K56" i="9"/>
-[...3 lines deleted...]
-  <c r="K47" i="9"/>
+  <c r="L57" i="9" s="1"/>
+  <c r="K50" i="9"/>
+  <c r="K49" i="9"/>
+  <c r="K33" i="9"/>
   <c r="K32" i="9"/>
-  <c r="K31" i="9"/>
   <c r="K23" i="9"/>
   <c r="K11" i="9"/>
   <c r="K10" i="9"/>
-  <c r="J70" i="9"/>
-[...8 lines deleted...]
-  <c r="J50" i="9" s="1"/>
+  <c r="J72" i="9"/>
+  <c r="J107" i="9"/>
+  <c r="J108" i="9" s="1"/>
+  <c r="J94" i="9"/>
+  <c r="J95" i="9" s="1"/>
+  <c r="J87" i="9"/>
+  <c r="J64" i="9"/>
+  <c r="J51" i="9"/>
+  <c r="J52" i="9" s="1"/>
+  <c r="P41" i="9"/>
   <c r="P40" i="9"/>
-  <c r="P39" i="9"/>
+  <c r="FB36" i="9"/>
   <c r="FB35" i="9"/>
   <c r="FB34" i="9"/>
-  <c r="FB33" i="9"/>
+  <c r="P33" i="9"/>
   <c r="P32" i="9"/>
-  <c r="P31" i="9"/>
-  <c r="J36" i="9"/>
+  <c r="J37" i="9"/>
   <c r="FB26" i="9"/>
   <c r="FB25" i="9"/>
   <c r="FB24" i="9"/>
   <c r="P23" i="9"/>
   <c r="P22" i="9"/>
   <c r="P21" i="9"/>
   <c r="FB20" i="9"/>
   <c r="FB19" i="9"/>
   <c r="FB18" i="9"/>
   <c r="P17" i="9"/>
   <c r="P16" i="9"/>
   <c r="P15" i="9"/>
   <c r="FB14" i="9"/>
   <c r="FB13" i="9"/>
   <c r="FB12" i="9"/>
   <c r="P11" i="9"/>
   <c r="P10" i="9"/>
   <c r="K9" i="9"/>
   <c r="FB8" i="9"/>
-  <c r="L36" i="21" l="1"/>
-[...6 lines deleted...]
-  <c r="K116" i="21" s="1"/>
+  <c r="K86" i="9" l="1"/>
+  <c r="F86" i="22"/>
+  <c r="F87" i="22" s="1"/>
+  <c r="F40" i="22"/>
+  <c r="D43" i="22"/>
+  <c r="L43" i="21"/>
+  <c r="F8" i="22"/>
+  <c r="F28" i="22" s="1"/>
+  <c r="D28" i="22"/>
+  <c r="P94" i="9"/>
+  <c r="P95" i="9" s="1"/>
+  <c r="C8" i="20"/>
+  <c r="L37" i="21"/>
+  <c r="L44" i="21" s="1"/>
+  <c r="L125" i="21" s="1"/>
+  <c r="F37" i="22"/>
+  <c r="F73" i="22"/>
+  <c r="D37" i="22"/>
+  <c r="K44" i="21"/>
+  <c r="K125" i="21" s="1"/>
   <c r="E9" i="10"/>
-  <c r="D71" i="22"/>
-  <c r="FB116" i="21"/>
+  <c r="D73" i="22"/>
+  <c r="FB125" i="21"/>
   <c r="D15" i="10" s="1"/>
   <c r="D7" i="10"/>
-  <c r="D41" i="22"/>
-[...9 lines deleted...]
-  <c r="P41" i="9"/>
+  <c r="F41" i="22"/>
+  <c r="P44" i="21"/>
+  <c r="P125" i="21" s="1"/>
+  <c r="P86" i="9"/>
+  <c r="P87" i="9" s="1"/>
+  <c r="P51" i="9"/>
+  <c r="P52" i="9" s="1"/>
+  <c r="J73" i="9"/>
+  <c r="P43" i="9"/>
   <c r="K16" i="9"/>
-  <c r="K40" i="9"/>
+  <c r="K41" i="9"/>
   <c r="K17" i="9"/>
   <c r="P19" i="9"/>
-  <c r="P70" i="9"/>
+  <c r="P72" i="9"/>
   <c r="FB11" i="9"/>
-  <c r="FB32" i="9"/>
+  <c r="FB33" i="9"/>
   <c r="K22" i="9"/>
   <c r="P25" i="9"/>
   <c r="FB16" i="9"/>
-  <c r="FB40" i="9"/>
-  <c r="P34" i="9"/>
+  <c r="FB41" i="9"/>
+  <c r="P35" i="9"/>
   <c r="FB17" i="9"/>
   <c r="FB22" i="9"/>
   <c r="P13" i="9"/>
-  <c r="P62" i="9"/>
-[...1 lines deleted...]
-  <c r="P104" i="9" s="1"/>
+  <c r="P64" i="9"/>
+  <c r="P107" i="9"/>
+  <c r="P108" i="9" s="1"/>
   <c r="FB10" i="9"/>
-  <c r="FB31" i="9"/>
+  <c r="FB32" i="9"/>
   <c r="P26" i="9"/>
-  <c r="J41" i="9"/>
   <c r="K8" i="9"/>
   <c r="K15" i="9"/>
   <c r="K21" i="9"/>
-  <c r="K30" i="9"/>
-  <c r="K39" i="9"/>
+  <c r="K31" i="9"/>
+  <c r="K40" i="9"/>
   <c r="P12" i="9"/>
   <c r="P18" i="9"/>
   <c r="P24" i="9"/>
-  <c r="P33" i="9"/>
+  <c r="P34" i="9"/>
   <c r="FB9" i="9"/>
   <c r="FB15" i="9"/>
   <c r="FB21" i="9"/>
-  <c r="FB30" i="9"/>
-  <c r="FB39" i="9"/>
+  <c r="FB31" i="9"/>
+  <c r="FB40" i="9"/>
   <c r="P14" i="9"/>
   <c r="K12" i="9"/>
   <c r="K18" i="9"/>
   <c r="K24" i="9"/>
-  <c r="K33" i="9"/>
+  <c r="K34" i="9"/>
   <c r="P9" i="9"/>
-  <c r="P30" i="9"/>
+  <c r="P31" i="9"/>
   <c r="P20" i="9"/>
-  <c r="J27" i="9"/>
   <c r="K13" i="9"/>
   <c r="K19" i="9"/>
   <c r="K25" i="9"/>
-  <c r="K34" i="9"/>
+  <c r="K35" i="9"/>
   <c r="P8" i="9"/>
-  <c r="P35" i="9"/>
+  <c r="P36" i="9"/>
   <c r="K14" i="9"/>
   <c r="K20" i="9"/>
   <c r="K26" i="9"/>
-  <c r="K35" i="9"/>
-  <c r="C6" i="20" l="1"/>
+  <c r="K36" i="9"/>
+  <c r="F43" i="22" l="1"/>
+  <c r="F44" i="22" s="1"/>
+  <c r="F125" i="22" s="1"/>
+  <c r="K43" i="9"/>
+  <c r="K28" i="9"/>
+  <c r="C6" i="20"/>
   <c r="C15" i="10"/>
-  <c r="D42" i="22"/>
-  <c r="D116" i="22" s="1"/>
+  <c r="D44" i="22"/>
   <c r="C7" i="10"/>
-  <c r="F42" i="22"/>
-  <c r="F116" i="22" s="1"/>
   <c r="E7" i="10"/>
-  <c r="P71" i="9"/>
-[...3 lines deleted...]
-  <c r="J117" i="9" s="1"/>
+  <c r="P73" i="9"/>
+  <c r="P37" i="9"/>
+  <c r="P28" i="9"/>
+  <c r="J44" i="9"/>
+  <c r="J125" i="9" s="1"/>
   <c r="C13" i="20" l="1"/>
   <c r="E15" i="10"/>
-  <c r="P42" i="9"/>
-  <c r="P117" i="9" s="1"/>
+  <c r="P44" i="9"/>
+  <c r="P125" i="9" s="1"/>
   <c r="C15" i="20" l="1"/>
-  <c r="D118" i="22" s="1"/>
+  <c r="D127" i="22" s="1"/>
   <c r="B15" i="20"/>
   <c r="A9" i="20"/>
   <c r="A8" i="20"/>
   <c r="A7" i="20"/>
   <c r="A6" i="20"/>
   <c r="C16" i="20" l="1"/>
   <c r="I13" i="5" s="1"/>
-  <c r="C104" i="19"/>
-[...4 lines deleted...]
-  <c r="C42" i="19"/>
+  <c r="C108" i="19"/>
+  <c r="C95" i="19"/>
+  <c r="C87" i="19"/>
+  <c r="C73" i="19"/>
+  <c r="C52" i="19"/>
+  <c r="C44" i="19"/>
   <c r="A12" i="10" l="1"/>
   <c r="A11" i="10"/>
   <c r="A10" i="10"/>
   <c r="A9" i="10"/>
   <c r="A8" i="10"/>
   <c r="A7" i="10"/>
-  <c r="L35" i="9" l="1"/>
-[...7 lines deleted...]
-  <c r="C40" i="19"/>
+  <c r="L36" i="9" l="1"/>
+  <c r="C93" i="19" l="1"/>
+  <c r="C92" i="19"/>
+  <c r="C83" i="19"/>
+  <c r="C71" i="19"/>
+  <c r="C63" i="19"/>
+  <c r="C41" i="19"/>
+  <c r="C36" i="19"/>
   <c r="C35" i="19"/>
   <c r="C34" i="19"/>
-  <c r="C33" i="19"/>
   <c r="C26" i="19"/>
   <c r="C25" i="19"/>
   <c r="C24" i="19"/>
   <c r="C23" i="19"/>
-  <c r="E103" i="19"/>
-[...10 lines deleted...]
-  <c r="E70" i="19"/>
+  <c r="E107" i="19"/>
+  <c r="E108" i="19" s="1"/>
+  <c r="D106" i="19"/>
+  <c r="F106" i="19" s="1"/>
+  <c r="E94" i="19"/>
+  <c r="E95" i="19" s="1"/>
+  <c r="E87" i="19"/>
+  <c r="D83" i="19"/>
+  <c r="F83" i="19" s="1"/>
+  <c r="E72" i="19"/>
+  <c r="D71" i="19"/>
+  <c r="D68" i="19"/>
+  <c r="E64" i="19"/>
+  <c r="D63" i="19"/>
+  <c r="F63" i="19" s="1"/>
+  <c r="E51" i="19"/>
+  <c r="E52" i="19" s="1"/>
+  <c r="E37" i="19"/>
+  <c r="D36" i="19"/>
+  <c r="F36" i="19" s="1"/>
+  <c r="C107" i="19"/>
+  <c r="C94" i="19"/>
+  <c r="C86" i="19"/>
+  <c r="C72" i="19"/>
+  <c r="C64" i="19"/>
+  <c r="C51" i="19"/>
+  <c r="C43" i="19"/>
+  <c r="C37" i="19"/>
+  <c r="C28" i="19"/>
+  <c r="N72" i="9"/>
+  <c r="M72" i="9"/>
+  <c r="N64" i="9"/>
+  <c r="M64" i="9"/>
+  <c r="N43" i="9"/>
+  <c r="M43" i="9"/>
+  <c r="M37" i="9"/>
+  <c r="N37" i="9"/>
+  <c r="D73" i="9"/>
+  <c r="C72" i="9"/>
+  <c r="L70" i="9"/>
+  <c r="L69" i="9"/>
+  <c r="L68" i="9"/>
+  <c r="L78" i="9"/>
+  <c r="L59" i="9"/>
+  <c r="L58" i="9"/>
+  <c r="D52" i="9"/>
+  <c r="C51" i="9"/>
+  <c r="C43" i="9"/>
+  <c r="C37" i="9"/>
+  <c r="L41" i="9"/>
+  <c r="L40" i="9"/>
+  <c r="L43" i="9" l="1"/>
+  <c r="M73" i="9"/>
+  <c r="D58" i="19"/>
+  <c r="F58" i="19" s="1"/>
+  <c r="D70" i="19"/>
+  <c r="E73" i="19"/>
+  <c r="E44" i="19"/>
+  <c r="E125" i="19" s="1"/>
+  <c r="D78" i="19"/>
+  <c r="FB72" i="9"/>
   <c r="D69" i="19"/>
-  <c r="D66" i="19"/>
-[...48 lines deleted...]
-  <c r="FB70" i="9"/>
   <c r="D67" i="19"/>
-  <c r="D65" i="19"/>
+  <c r="D59" i="19"/>
+  <c r="F59" i="19" s="1"/>
   <c r="D57" i="19"/>
-  <c r="F57" i="19" s="1"/>
-[...17 lines deleted...]
-  <c r="EC130" i="19" s="1"/>
+  <c r="FB43" i="9"/>
+  <c r="N73" i="9"/>
+  <c r="L72" i="9"/>
+  <c r="K72" i="9"/>
+  <c r="E129" i="19" l="1"/>
+  <c r="D72" i="19"/>
+  <c r="EC136" i="19" l="1"/>
+  <c r="EC135" i="19"/>
+  <c r="EC134" i="19"/>
+  <c r="EC133" i="19"/>
+  <c r="EC132" i="19"/>
+  <c r="EC131" i="19"/>
+  <c r="EC130" i="19"/>
+  <c r="EC137" i="19" s="1"/>
+  <c r="EC138" i="19" s="1"/>
+  <c r="EC109" i="19"/>
+  <c r="EC108" i="19"/>
+  <c r="EC112" i="19" s="1"/>
+  <c r="EC107" i="19"/>
+  <c r="EC106" i="19"/>
   <c r="EC105" i="19"/>
-  <c r="EC104" i="19"/>
-[...6 lines deleted...]
-  <c r="EC92" i="19"/>
+  <c r="EC98" i="19"/>
+  <c r="EC97" i="19"/>
+  <c r="EC96" i="19"/>
+  <c r="EC95" i="19"/>
+  <c r="EC99" i="19" s="1"/>
   <c r="EC91" i="19"/>
-  <c r="EC95" i="19" s="1"/>
+  <c r="EC90" i="19"/>
+  <c r="EC89" i="19"/>
+  <c r="EC88" i="19"/>
   <c r="EC87" i="19"/>
-  <c r="EC86" i="19"/>
-[...2 lines deleted...]
-  <c r="EC83" i="19"/>
+  <c r="EC80" i="19"/>
+  <c r="EC79" i="19"/>
   <c r="EC78" i="19"/>
   <c r="EC77" i="19"/>
-  <c r="EC76" i="19"/>
-  <c r="EC75" i="19"/>
+  <c r="EC73" i="19"/>
+  <c r="EC72" i="19"/>
   <c r="EC71" i="19"/>
   <c r="EC70" i="19"/>
   <c r="EC69" i="19"/>
   <c r="EC68" i="19"/>
   <c r="EC67" i="19"/>
-  <c r="EC66" i="19"/>
-  <c r="EC65" i="19"/>
+  <c r="EC60" i="19"/>
+  <c r="EC59" i="19"/>
   <c r="EC58" i="19"/>
   <c r="EC57" i="19"/>
-  <c r="EC56" i="19"/>
-  <c r="EC55" i="19"/>
+  <c r="EC53" i="19"/>
+  <c r="EC52" i="19"/>
   <c r="EC51" i="19"/>
   <c r="EC50" i="19"/>
-  <c r="EC49" i="19"/>
-  <c r="EC48" i="19"/>
+  <c r="EC43" i="19"/>
   <c r="EC41" i="19"/>
   <c r="EC40" i="19"/>
   <c r="EC39" i="19"/>
   <c r="EC38" i="19"/>
   <c r="EC37" i="19"/>
   <c r="EC36" i="19"/>
   <c r="EC35" i="19"/>
   <c r="EC34" i="19"/>
   <c r="EC33" i="19"/>
-  <c r="EC32" i="19"/>
+  <c r="EC29" i="19"/>
   <c r="EC28" i="19"/>
-  <c r="EC27" i="19"/>
   <c r="EC26" i="19"/>
   <c r="EC25" i="19"/>
   <c r="EC24" i="19"/>
   <c r="EC23" i="19"/>
   <c r="EC22" i="19"/>
   <c r="EC21" i="19"/>
   <c r="EC20" i="19"/>
   <c r="EC19" i="19"/>
   <c r="EC18" i="19"/>
   <c r="EC17" i="19"/>
   <c r="EC16" i="19"/>
   <c r="EC15" i="19"/>
   <c r="EC14" i="19"/>
   <c r="EC13" i="19"/>
   <c r="EC12" i="19"/>
   <c r="EC11" i="19"/>
   <c r="EC10" i="19"/>
   <c r="EC9" i="19"/>
   <c r="EC8" i="19"/>
   <c r="B1" i="19"/>
-  <c r="EC109" i="19" l="1"/>
-[...12 lines deleted...]
-  <c r="EC133" i="19" l="1"/>
+  <c r="EC113" i="19" l="1"/>
+  <c r="EC30" i="19"/>
+  <c r="EC61" i="19"/>
+  <c r="EC81" i="19"/>
+  <c r="EC92" i="19"/>
+  <c r="EC124" i="19"/>
+  <c r="EC125" i="19" s="1"/>
+  <c r="EC44" i="19"/>
+  <c r="EC54" i="19"/>
+  <c r="EC74" i="19"/>
+  <c r="EC62" i="19" l="1"/>
+  <c r="EC100" i="19"/>
+  <c r="EC45" i="19"/>
+  <c r="EC141" i="19" l="1"/>
   <c r="A1" i="10" l="1"/>
   <c r="A1" i="6"/>
   <c r="B1" i="9"/>
-  <c r="FB62" i="9" l="1"/>
-  <c r="FB71" i="9" s="1"/>
+  <c r="FB64" i="9" l="1"/>
+  <c r="FB73" i="9" s="1"/>
   <c r="G9" i="10" s="1"/>
-  <c r="FB36" i="9"/>
-[...2 lines deleted...]
-  <c r="FB91" i="9" s="1"/>
+  <c r="FB37" i="9"/>
+  <c r="FB28" i="9"/>
+  <c r="FB94" i="9"/>
+  <c r="FB95" i="9" s="1"/>
   <c r="G11" i="10" s="1"/>
-  <c r="FB103" i="9"/>
-  <c r="FB104" i="9" s="1"/>
+  <c r="FB107" i="9"/>
+  <c r="FB108" i="9" s="1"/>
   <c r="G12" i="10" s="1"/>
-  <c r="FB82" i="9"/>
-  <c r="FB83" i="9" s="1"/>
+  <c r="FB86" i="9"/>
+  <c r="FB87" i="9" s="1"/>
   <c r="G10" i="10" s="1"/>
-  <c r="FB49" i="9"/>
-  <c r="FB50" i="9" s="1"/>
+  <c r="FB51" i="9"/>
+  <c r="FB52" i="9" s="1"/>
   <c r="G8" i="10" s="1"/>
-  <c r="FB42" i="9" l="1"/>
+  <c r="FB44" i="9" l="1"/>
   <c r="G7" i="10" s="1"/>
+  <c r="D105" i="19"/>
+  <c r="F105" i="19" s="1"/>
+  <c r="D104" i="19"/>
+  <c r="F104" i="19" s="1"/>
+  <c r="D103" i="19"/>
+  <c r="F103" i="19" s="1"/>
+  <c r="D102" i="19"/>
+  <c r="F102" i="19" s="1"/>
   <c r="D101" i="19"/>
   <c r="F101" i="19" s="1"/>
   <c r="D100" i="19"/>
-  <c r="D99" i="19"/>
-[...11 lines deleted...]
-  <c r="F65" i="19"/>
+  <c r="D93" i="19"/>
+  <c r="F93" i="19" s="1"/>
+  <c r="D92" i="19"/>
+  <c r="F78" i="19"/>
+  <c r="F71" i="19"/>
+  <c r="F67" i="19"/>
+  <c r="D62" i="19"/>
+  <c r="F62" i="19" s="1"/>
+  <c r="D61" i="19"/>
   <c r="D60" i="19"/>
   <c r="F60" i="19" s="1"/>
-  <c r="D59" i="19"/>
-[...3 lines deleted...]
-  <c r="F48" i="19" s="1"/>
+  <c r="D50" i="19"/>
+  <c r="F50" i="19" s="1"/>
+  <c r="D41" i="19"/>
+  <c r="F41" i="19" s="1"/>
   <c r="D40" i="19"/>
-  <c r="F40" i="19" s="1"/>
-  <c r="D39" i="19"/>
+  <c r="D43" i="19" s="1"/>
+  <c r="D35" i="19"/>
+  <c r="F35" i="19" s="1"/>
   <c r="D34" i="19"/>
   <c r="F34" i="19" s="1"/>
   <c r="D33" i="19"/>
   <c r="F33" i="19" s="1"/>
   <c r="D32" i="19"/>
   <c r="F32" i="19" s="1"/>
   <c r="D31" i="19"/>
-  <c r="F31" i="19" s="1"/>
-  <c r="D30" i="19"/>
   <c r="D26" i="19"/>
   <c r="F26" i="19" s="1"/>
   <c r="D25" i="19"/>
   <c r="F25" i="19" s="1"/>
   <c r="D24" i="19"/>
   <c r="F24" i="19" s="1"/>
   <c r="D23" i="19"/>
   <c r="F23" i="19" s="1"/>
   <c r="D22" i="19"/>
   <c r="F22" i="19" s="1"/>
   <c r="D21" i="19"/>
   <c r="F21" i="19" s="1"/>
   <c r="D20" i="19"/>
   <c r="F20" i="19" s="1"/>
   <c r="D19" i="19"/>
   <c r="F19" i="19" s="1"/>
   <c r="D18" i="19"/>
   <c r="F18" i="19" s="1"/>
   <c r="D16" i="19"/>
   <c r="F16" i="19" s="1"/>
   <c r="D15" i="19"/>
   <c r="F15" i="19" s="1"/>
   <c r="D14" i="19"/>
   <c r="F14" i="19" s="1"/>
   <c r="D13" i="19"/>
   <c r="F13" i="19" s="1"/>
   <c r="D11" i="19"/>
   <c r="F11" i="19" s="1"/>
   <c r="D9" i="19"/>
   <c r="F9" i="19" s="1"/>
   <c r="D8" i="19"/>
-  <c r="FB117" i="9" l="1"/>
+  <c r="FB125" i="9" l="1"/>
   <c r="G15" i="10" s="1"/>
-  <c r="F66" i="19"/>
-[...1 lines deleted...]
-  <c r="F77" i="19" s="1"/>
   <c r="F68" i="19"/>
   <c r="D79" i="19"/>
-  <c r="F79" i="19" s="1"/>
+  <c r="F70" i="19"/>
+  <c r="D81" i="19"/>
+  <c r="F81" i="19" s="1"/>
   <c r="D10" i="19"/>
   <c r="F10" i="19" s="1"/>
   <c r="D12" i="19"/>
   <c r="F12" i="19" s="1"/>
-  <c r="D103" i="19"/>
-[...20 lines deleted...]
-  <c r="F36" i="19" s="1"/>
+  <c r="D107" i="19"/>
+  <c r="D108" i="19" s="1"/>
+  <c r="F100" i="19"/>
+  <c r="F107" i="19" s="1"/>
+  <c r="F108" i="19" s="1"/>
+  <c r="D94" i="19"/>
+  <c r="D95" i="19" s="1"/>
+  <c r="F92" i="19"/>
+  <c r="F94" i="19" s="1"/>
+  <c r="F95" i="19" s="1"/>
+  <c r="F69" i="19"/>
+  <c r="D80" i="19"/>
+  <c r="F61" i="19"/>
+  <c r="D64" i="19"/>
+  <c r="D73" i="19" s="1"/>
+  <c r="D49" i="19"/>
+  <c r="F40" i="19"/>
+  <c r="F43" i="19" s="1"/>
+  <c r="D37" i="19"/>
+  <c r="F31" i="19"/>
+  <c r="F37" i="19" s="1"/>
   <c r="F8" i="19"/>
-  <c r="F55" i="19"/>
-[...2 lines deleted...]
-  <c r="K36" i="9"/>
+  <c r="F57" i="19"/>
+  <c r="K64" i="9"/>
+  <c r="K73" i="9" s="1"/>
+  <c r="K37" i="9"/>
   <c r="D17" i="19"/>
   <c r="F17" i="19" s="1"/>
-  <c r="F62" i="19" l="1"/>
-[...9 lines deleted...]
-  <c r="D83" i="19" s="1"/>
+  <c r="F79" i="19" l="1"/>
+  <c r="D86" i="19"/>
+  <c r="F28" i="19"/>
+  <c r="D28" i="19"/>
+  <c r="F64" i="19"/>
+  <c r="F72" i="19"/>
+  <c r="F44" i="19"/>
+  <c r="D44" i="19"/>
+  <c r="F80" i="19"/>
+  <c r="D87" i="19"/>
   <c r="D8" i="20"/>
   <c r="E8" i="20" s="1"/>
   <c r="F8" i="20" s="1"/>
   <c r="H9" i="10"/>
   <c r="F9" i="10"/>
-  <c r="D49" i="19"/>
-[...10 lines deleted...]
-  <c r="K42" i="9" s="1"/>
+  <c r="D51" i="19"/>
+  <c r="D52" i="19" s="1"/>
+  <c r="F49" i="19"/>
+  <c r="F51" i="19" s="1"/>
+  <c r="F52" i="19" s="1"/>
+  <c r="K107" i="9"/>
+  <c r="K94" i="9"/>
+  <c r="K51" i="9"/>
+  <c r="K52" i="9" s="1"/>
+  <c r="K44" i="9"/>
+  <c r="L81" i="9"/>
+  <c r="L80" i="9"/>
   <c r="L79" i="9"/>
-  <c r="L78" i="9"/>
-  <c r="L77" i="9"/>
+  <c r="L86" i="9" s="1"/>
+  <c r="L62" i="9"/>
+  <c r="L61" i="9"/>
   <c r="L60" i="9"/>
-  <c r="L59" i="9"/>
-[...2 lines deleted...]
-  <c r="L47" i="9"/>
+  <c r="L50" i="9"/>
+  <c r="L49" i="9"/>
+  <c r="L35" i="9"/>
   <c r="L34" i="9"/>
   <c r="L33" i="9"/>
   <c r="L32" i="9"/>
   <c r="L31" i="9"/>
-  <c r="L30" i="9"/>
   <c r="L26" i="9"/>
   <c r="L25" i="9"/>
   <c r="L24" i="9"/>
   <c r="L23" i="9"/>
   <c r="L22" i="9"/>
   <c r="L21" i="9"/>
   <c r="L20" i="9"/>
   <c r="L19" i="9"/>
   <c r="L18" i="9"/>
   <c r="L17" i="9"/>
   <c r="L16" i="9"/>
   <c r="L15" i="9"/>
   <c r="L14" i="9"/>
   <c r="L13" i="9"/>
   <c r="L12" i="9"/>
   <c r="L11" i="9"/>
   <c r="L10" i="9"/>
   <c r="L9" i="9"/>
   <c r="L8" i="9"/>
-  <c r="D104" i="9"/>
-[...30 lines deleted...]
-  <c r="F117" i="19" s="1"/>
+  <c r="D108" i="9"/>
+  <c r="N107" i="9"/>
+  <c r="N108" i="9" s="1"/>
+  <c r="M107" i="9"/>
+  <c r="M108" i="9" s="1"/>
+  <c r="C107" i="9"/>
+  <c r="D95" i="9"/>
+  <c r="N94" i="9"/>
+  <c r="N95" i="9" s="1"/>
+  <c r="M94" i="9"/>
+  <c r="M95" i="9" s="1"/>
+  <c r="C94" i="9"/>
+  <c r="D87" i="9"/>
+  <c r="N86" i="9"/>
+  <c r="N87" i="9" s="1"/>
+  <c r="M86" i="9"/>
+  <c r="M87" i="9" s="1"/>
+  <c r="C86" i="9"/>
+  <c r="C64" i="9"/>
+  <c r="N51" i="9"/>
+  <c r="N52" i="9" s="1"/>
+  <c r="M51" i="9"/>
+  <c r="M52" i="9" s="1"/>
+  <c r="D44" i="9"/>
+  <c r="N28" i="9"/>
+  <c r="N44" i="9" s="1"/>
+  <c r="M28" i="9"/>
+  <c r="M44" i="9" s="1"/>
+  <c r="C28" i="9"/>
+  <c r="F86" i="19" l="1"/>
+  <c r="F87" i="19" s="1"/>
+  <c r="L28" i="9"/>
+  <c r="D125" i="19"/>
+  <c r="F73" i="19"/>
   <c r="D7" i="20"/>
   <c r="E7" i="20" s="1"/>
   <c r="F7" i="20" s="1"/>
   <c r="F8" i="10"/>
   <c r="H8" i="10"/>
   <c r="D6" i="20"/>
   <c r="E6" i="20" s="1"/>
   <c r="F6" i="20" s="1"/>
   <c r="F7" i="10"/>
   <c r="H7" i="10"/>
-  <c r="L62" i="9"/>
-[...6 lines deleted...]
-  <c r="K104" i="9"/>
+  <c r="L64" i="9"/>
+  <c r="L73" i="9" s="1"/>
+  <c r="L37" i="9"/>
+  <c r="K87" i="9"/>
+  <c r="M125" i="9"/>
+  <c r="N125" i="9"/>
+  <c r="K95" i="9"/>
+  <c r="K108" i="9"/>
   <c r="D11" i="20" s="1"/>
   <c r="E11" i="20" s="1"/>
-  <c r="L103" i="9"/>
-[...9 lines deleted...]
-  <c r="K117" i="9"/>
+  <c r="L107" i="9"/>
+  <c r="L108" i="9" s="1"/>
+  <c r="L87" i="9"/>
+  <c r="L94" i="9"/>
+  <c r="L95" i="9" s="1"/>
+  <c r="L51" i="9"/>
+  <c r="L52" i="9" s="1"/>
+  <c r="F125" i="19" l="1"/>
+  <c r="F11" i="20"/>
+  <c r="K125" i="9"/>
   <c r="H12" i="10"/>
   <c r="F12" i="10"/>
   <c r="D10" i="20"/>
   <c r="E10" i="20" s="1"/>
   <c r="F10" i="20" s="1"/>
   <c r="F11" i="10"/>
   <c r="H11" i="10"/>
   <c r="D9" i="20"/>
   <c r="E9" i="20" s="1"/>
   <c r="F9" i="20" s="1"/>
   <c r="H10" i="10"/>
   <c r="F10" i="10"/>
-  <c r="L42" i="9"/>
-  <c r="L117" i="9" s="1"/>
   <c r="E13" i="20" l="1"/>
   <c r="D13" i="20"/>
   <c r="H15" i="10"/>
   <c r="F15" i="10"/>
   <c r="F13" i="20" l="1"/>
   <c r="D25" i="5"/>
   <c r="D15" i="20"/>
   <c r="E15" i="20" l="1"/>
   <c r="F15" i="20" s="1"/>
   <c r="I19" i="5"/>
-  <c r="D119" i="19"/>
+  <c r="D127" i="19"/>
   <c r="D16" i="20"/>
   <c r="I14" i="5" s="1"/>
   <c r="I15" i="5" s="1"/>
   <c r="E16" i="20" l="1"/>
+  <c r="F16" i="20" s="1"/>
   <c r="I20" i="5"/>
-  <c r="F16" i="20"/>
   <c r="I17" i="5" l="1"/>
   <c r="I16" i="5"/>
-  <c r="F119" i="19"/>
-[...4 lines deleted...]
-  <c r="D120" i="22"/>
+  <c r="F127" i="19"/>
+  <c r="F129" i="19" s="1"/>
+  <c r="D129" i="19"/>
+  <c r="F127" i="22"/>
+  <c r="F129" i="22" s="1"/>
   <c r="I21" i="5"/>
+  <c r="L44" i="9"/>
+  <c r="L125" i="9" s="1"/>
+  <c r="D87" i="22"/>
+  <c r="D125" i="22" s="1"/>
+  <c r="D129" i="22" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Falcon Panella, Josep Maria</author>
+    <author>Cano Fernandez, Carlos</author>
   </authors>
   <commentList>
     <comment ref="H8" authorId="0" shapeId="0" xr:uid="{D168A6DE-9E60-4385-9918-FADCB3C7CBC7}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>"L" indica personal laboral fix (TF) o temporal (TT) i, per tant, nòmina i "A" autònom. La "L" activa la fòrmula de cost de la columna SS. El personal laboral, tant si és artístic com de programa o tècnic, s'ha de relacionar individualment a no ser que coincideixi la remuneració de persones d'una mateixa categoria o col·lectiu.</t>
         </r>
       </text>
     </comment>
     <comment ref="H9" authorId="0" shapeId="0" xr:uid="{361FF6B5-0811-4F41-8C34-4EE2BD19B48E}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
@@ -1955,170 +2051,199 @@
           <rPr>
             <b/>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>"L" indica personal laboral fix (TF) o temporal (TT) i, per tant, nòmina i "A" autònom. La "L" activa la fòrmula de cost de la columna SS. El personal laboral, tant si és artístic com de programa o tècnic, s'ha de relacionar individualment a no ser que coincideixi la remuneració de persones d'una mateixa categoria o col·lectiu.</t>
         </r>
       </text>
     </comment>
     <comment ref="H26" authorId="0" shapeId="0" xr:uid="{09685EF7-14B7-4A0A-A48D-5E089F287DDD}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>"L" indica personal laboral fix (TF) o temporal (TT) i, per tant, nòmina i "A" autònom. La "L" activa la fòrmula de cost de la columna SS. El personal laboral, tant si és artístic com de programa o tècnic, s'ha de relacionar individualment a no ser que coincideixi la remuneració de persones d'una mateixa categoria o col·lectiu.</t>
         </r>
       </text>
     </comment>
-    <comment ref="H30" authorId="0" shapeId="0" xr:uid="{6B7D2C92-0670-4A10-93CC-941C79952E10}">
+    <comment ref="H27" authorId="1" shapeId="0" xr:uid="{2A9E490E-C902-4C06-A924-D5EBF06F3987}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>"L" indica personal laboral fix (TF) o temporal (TT) i, per tant, nòmina i "A" autònom. La "L" activa la fòrmula de cost de la columna SS. El personal laboral, tant si és artístic com de programa o tècnic, s'ha de relacionar individualment a no ser que coincideixi la remuneració de persones d'una mateixa categoria o col·lectiu.</t>
         </r>
       </text>
     </comment>
-    <comment ref="H31" authorId="0" shapeId="0" xr:uid="{85B4971C-8B8E-4CA7-A364-E615891F5F92}">
+    <comment ref="H31" authorId="0" shapeId="0" xr:uid="{6B7D2C92-0670-4A10-93CC-941C79952E10}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>"L" indica personal laboral fix (TF) o temporal (TT) i, per tant, nòmina i "A" autònom. La "L" activa la fòrmula de cost de la columna SS. El personal laboral, tant si és artístic com de programa o tècnic, s'ha de relacionar individualment a no ser que coincideixi la remuneració de persones d'una mateixa categoria o col·lectiu.</t>
         </r>
       </text>
     </comment>
-    <comment ref="H32" authorId="0" shapeId="0" xr:uid="{66E9ABD9-2F8A-472C-BB96-4BCDDD216304}">
+    <comment ref="H32" authorId="0" shapeId="0" xr:uid="{85B4971C-8B8E-4CA7-A364-E615891F5F92}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>"L" indica personal laboral fix (TF) o temporal (TT) i, per tant, nòmina i "A" autònom. La "L" activa la fòrmula de cost de la columna SS. El personal laboral, tant si és artístic com de programa o tècnic, s'ha de relacionar individualment a no ser que coincideixi la remuneració de persones d'una mateixa categoria o col·lectiu.</t>
         </r>
       </text>
     </comment>
-    <comment ref="H33" authorId="0" shapeId="0" xr:uid="{F90DB6DC-D2DD-4001-87EE-CAFB6CB84569}">
+    <comment ref="H33" authorId="0" shapeId="0" xr:uid="{66E9ABD9-2F8A-472C-BB96-4BCDDD216304}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>"L" indica personal laboral fix (TF) o temporal (TT) i, per tant, nòmina i "A" autònom. La "L" activa la fòrmula de cost de la columna SS. El personal laboral, tant si és artístic com de programa o tècnic, s'ha de relacionar individualment a no ser que coincideixi la remuneració de persones d'una mateixa categoria o col·lectiu.</t>
         </r>
       </text>
     </comment>
-    <comment ref="H34" authorId="0" shapeId="0" xr:uid="{3B51170D-C73E-4E3F-82AA-45E549FACB35}">
+    <comment ref="H34" authorId="0" shapeId="0" xr:uid="{F90DB6DC-D2DD-4001-87EE-CAFB6CB84569}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>"L" indica personal laboral fix (TF) o temporal (TT) i, per tant, nòmina i "A" autònom. La "L" activa la fòrmula de cost de la columna SS. El personal laboral, tant si és artístic com de programa o tècnic, s'ha de relacionar individualment a no ser que coincideixi la remuneració de persones d'una mateixa categoria o col·lectiu.</t>
         </r>
       </text>
     </comment>
-    <comment ref="H35" authorId="0" shapeId="0" xr:uid="{481CB969-053A-4FED-A485-C2421F378CAF}">
+    <comment ref="H35" authorId="0" shapeId="0" xr:uid="{3B51170D-C73E-4E3F-82AA-45E549FACB35}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>"L" indica personal laboral fix (TF) o temporal (TT) i, per tant, nòmina i "A" autònom. La "L" activa la fòrmula de cost de la columna SS. El personal laboral, tant si és artístic com de programa o tècnic, s'ha de relacionar individualment a no ser que coincideixi la remuneració de persones d'una mateixa categoria o col·lectiu.</t>
         </r>
       </text>
     </comment>
-    <comment ref="H39" authorId="0" shapeId="0" xr:uid="{B0EB62D8-4977-4C82-928F-F4BF0366EC35}">
+    <comment ref="H36" authorId="0" shapeId="0" xr:uid="{481CB969-053A-4FED-A485-C2421F378CAF}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>"L" indica personal laboral fix (TF) o temporal (TT) i, per tant, nòmina i "A" autònom. La "L" activa la fòrmula de cost de la columna SS. El personal laboral, tant si és artístic com de programa o tècnic, s'ha de relacionar individualment a no ser que coincideixi la remuneració de persones d'una mateixa categoria o col·lectiu.</t>
         </r>
       </text>
     </comment>
-    <comment ref="H40" authorId="0" shapeId="0" xr:uid="{6137D8BA-1DDA-4473-9047-438777B8CB30}">
+    <comment ref="H40" authorId="0" shapeId="0" xr:uid="{B0EB62D8-4977-4C82-928F-F4BF0366EC35}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="8"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t>"L" indica personal laboral fix (TF) o temporal (TT) i, per tant, nòmina i "A" autònom. La "L" activa la fòrmula de cost de la columna SS. El personal laboral, tant si és artístic com de programa o tècnic, s'ha de relacionar individualment a no ser que coincideixi la remuneració de persones d'una mateixa categoria o col·lectiu.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H41" authorId="0" shapeId="0" xr:uid="{6137D8BA-1DDA-4473-9047-438777B8CB30}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="8"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t>"L" indica personal laboral fix (TF) o temporal (TT) i, per tant, nòmina i "A" autònom. La "L" activa la fòrmula de cost de la columna SS. El personal laboral, tant si és artístic com de programa o tècnic, s'ha de relacionar individualment a no ser que coincideixi la remuneració de persones d'una mateixa categoria o col·lectiu.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H42" authorId="1" shapeId="0" xr:uid="{D70656E5-09D4-4A40-8399-477D1902A98A}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>"L" indica personal laboral fix (TF) o temporal (TT) i, per tant, nòmina i "A" autònom. La "L" activa la fòrmula de cost de la columna SS. El personal laboral, tant si és artístic com de programa o tècnic, s'ha de relacionar individualment a no ser que coincideixi la remuneració de persones d'una mateixa categoria o col·lectiu.</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Falcon Panella, Josep Maria</author>
+    <author>Cano Fernandez, Carlos</author>
   </authors>
   <commentList>
     <comment ref="H8" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000001000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>"L" indica personal laboral fix (TF) o temporal (TT) i, per tant, nòmina i "A" autònom. La "L" activa la fòrmula de cost de la columna SS. El personal laboral, tant si és artístic com de programa o tècnic, s'ha de relacionar individualment a no ser que coincideixi la remuneració de persones d'una mateixa categoria o col·lectiu.</t>
         </r>
       </text>
     </comment>
     <comment ref="H9" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000002000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
@@ -2343,149 +2468,177 @@
           <rPr>
             <b/>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>"L" indica personal laboral fix (TF) o temporal (TT) i, per tant, nòmina i "A" autònom. La "L" activa la fòrmula de cost de la columna SS. El personal laboral, tant si és artístic com de programa o tècnic, s'ha de relacionar individualment a no ser que coincideixi la remuneració de persones d'una mateixa categoria o col·lectiu.</t>
         </r>
       </text>
     </comment>
     <comment ref="H26" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000013000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>"L" indica personal laboral fix (TF) o temporal (TT) i, per tant, nòmina i "A" autònom. La "L" activa la fòrmula de cost de la columna SS. El personal laboral, tant si és artístic com de programa o tècnic, s'ha de relacionar individualment a no ser que coincideixi la remuneració de persones d'una mateixa categoria o col·lectiu.</t>
         </r>
       </text>
     </comment>
-    <comment ref="H30" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000014000000}">
+    <comment ref="H27" authorId="1" shapeId="0" xr:uid="{6D2F4864-FBBA-42EE-9955-817767C59CD3}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>"L" indica personal laboral fix (TF) o temporal (TT) i, per tant, nòmina i "A" autònom. La "L" activa la fòrmula de cost de la columna SS. El personal laboral, tant si és artístic com de programa o tècnic, s'ha de relacionar individualment a no ser que coincideixi la remuneració de persones d'una mateixa categoria o col·lectiu.</t>
         </r>
       </text>
     </comment>
-    <comment ref="H31" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000015000000}">
+    <comment ref="H31" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000014000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>"L" indica personal laboral fix (TF) o temporal (TT) i, per tant, nòmina i "A" autònom. La "L" activa la fòrmula de cost de la columna SS. El personal laboral, tant si és artístic com de programa o tècnic, s'ha de relacionar individualment a no ser que coincideixi la remuneració de persones d'una mateixa categoria o col·lectiu.</t>
         </r>
       </text>
     </comment>
-    <comment ref="H32" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000016000000}">
+    <comment ref="H32" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000015000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>"L" indica personal laboral fix (TF) o temporal (TT) i, per tant, nòmina i "A" autònom. La "L" activa la fòrmula de cost de la columna SS. El personal laboral, tant si és artístic com de programa o tècnic, s'ha de relacionar individualment a no ser que coincideixi la remuneració de persones d'una mateixa categoria o col·lectiu.</t>
         </r>
       </text>
     </comment>
-    <comment ref="H33" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000017000000}">
+    <comment ref="H33" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000016000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>"L" indica personal laboral fix (TF) o temporal (TT) i, per tant, nòmina i "A" autònom. La "L" activa la fòrmula de cost de la columna SS. El personal laboral, tant si és artístic com de programa o tècnic, s'ha de relacionar individualment a no ser que coincideixi la remuneració de persones d'una mateixa categoria o col·lectiu.</t>
         </r>
       </text>
     </comment>
-    <comment ref="H34" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000018000000}">
+    <comment ref="H34" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000017000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>"L" indica personal laboral fix (TF) o temporal (TT) i, per tant, nòmina i "A" autònom. La "L" activa la fòrmula de cost de la columna SS. El personal laboral, tant si és artístic com de programa o tècnic, s'ha de relacionar individualment a no ser que coincideixi la remuneració de persones d'una mateixa categoria o col·lectiu.</t>
         </r>
       </text>
     </comment>
-    <comment ref="H35" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000019000000}">
+    <comment ref="H35" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000018000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>"L" indica personal laboral fix (TF) o temporal (TT) i, per tant, nòmina i "A" autònom. La "L" activa la fòrmula de cost de la columna SS. El personal laboral, tant si és artístic com de programa o tècnic, s'ha de relacionar individualment a no ser que coincideixi la remuneració de persones d'una mateixa categoria o col·lectiu.</t>
         </r>
       </text>
     </comment>
-    <comment ref="H39" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-00001A000000}">
+    <comment ref="H36" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000019000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>"L" indica personal laboral fix (TF) o temporal (TT) i, per tant, nòmina i "A" autònom. La "L" activa la fòrmula de cost de la columna SS. El personal laboral, tant si és artístic com de programa o tècnic, s'ha de relacionar individualment a no ser que coincideixi la remuneració de persones d'una mateixa categoria o col·lectiu.</t>
         </r>
       </text>
     </comment>
-    <comment ref="H40" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-00001B000000}">
+    <comment ref="H40" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-00001A000000}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="8"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t>"L" indica personal laboral fix (TF) o temporal (TT) i, per tant, nòmina i "A" autònom. La "L" activa la fòrmula de cost de la columna SS. El personal laboral, tant si és artístic com de programa o tècnic, s'ha de relacionar individualment a no ser que coincideixi la remuneració de persones d'una mateixa categoria o col·lectiu.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H41" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-00001B000000}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="8"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t>"L" indica personal laboral fix (TF) o temporal (TT) i, per tant, nòmina i "A" autònom. La "L" activa la fòrmula de cost de la columna SS. El personal laboral, tant si és artístic com de programa o tècnic, s'ha de relacionar individualment a no ser que coincideixi la remuneració de persones d'una mateixa categoria o col·lectiu.</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H42" authorId="1" shapeId="0" xr:uid="{04E88256-14EF-4206-9DBD-986F89F4D63F}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>"L" indica personal laboral fix (TF) o temporal (TT) i, per tant, nòmina i "A" autònom. La "L" activa la fòrmula de cost de la columna SS. El personal laboral, tant si és artístic com de programa o tècnic, s'ha de relacionar individualment a no ser que coincideixi la remuneració de persones d'una mateixa categoria o col·lectiu.</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments3.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Falcon Panella, Josep Maria</author>
   </authors>
   <commentList>
     <comment ref="B15" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0100-000001000000}">
       <text>
@@ -2510,51 +2663,51 @@
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Introduir l'import al full de Portada</t>
         </r>
       </text>
     </comment>
     <comment ref="D15" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0100-000002000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Introduir l'import al full de Portada</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="759" uniqueCount="245">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="791" uniqueCount="252">
   <si>
     <t>Núm. Compte</t>
   </si>
   <si>
     <t>03.01.</t>
   </si>
   <si>
     <t>03.01.01.</t>
   </si>
   <si>
     <t>Director/a</t>
   </si>
   <si>
     <t>03.01.02.</t>
   </si>
   <si>
     <t>03.01.03.</t>
   </si>
   <si>
     <t>03.01.04.</t>
   </si>
   <si>
     <t>03.01.05.</t>
   </si>
   <si>
@@ -3068,60 +3221,54 @@
   <si>
     <t>01.02.04.</t>
   </si>
   <si>
     <t>01.02.05.</t>
   </si>
   <si>
     <t>01.02.06.</t>
   </si>
   <si>
     <t>01.03.</t>
   </si>
   <si>
     <t>Realitzador</t>
   </si>
   <si>
     <t>CAPÍTOL 01.- Equip</t>
   </si>
   <si>
     <t>Producció executiva</t>
   </si>
   <si>
     <t>CAPÍTOL 02.- Altres retribucions</t>
   </si>
   <si>
-    <t>Primes</t>
-[...1 lines deleted...]
-  <si>
     <t>02.01.</t>
   </si>
   <si>
     <t>02.01.01.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Primes lideratge/altres</t>
   </si>
   <si>
     <t>02.01.02.</t>
   </si>
   <si>
     <t>01.03.01.</t>
   </si>
   <si>
     <t>01.03.02.</t>
   </si>
   <si>
     <t>Lloguer de material àudio/vídeo</t>
   </si>
   <si>
     <t>Compres i lloguers</t>
   </si>
   <si>
     <t>Sala de porst-producció</t>
   </si>
   <si>
     <t xml:space="preserve">Locomoció, àpats i allotjament  </t>
   </si>
   <si>
     <t>Apats / Càtering</t>
   </si>
@@ -3438,51 +3585,78 @@
   <si>
     <t>Despeses Generals</t>
   </si>
   <si>
     <t>Altres Despeses Generals</t>
   </si>
   <si>
     <t>Despeses d'arrencada</t>
   </si>
   <si>
     <t>Lloguer Espais 3CAT</t>
   </si>
   <si>
     <t>Lloguer Oficina</t>
   </si>
   <si>
     <t>Lloguer espais 3Cat</t>
   </si>
   <si>
     <t>07.01.05.</t>
   </si>
   <si>
     <t>Premis concursos</t>
   </si>
   <si>
-    <t>Actualització a: 12/02/2026</t>
+    <t>Actualització a: 07/07/2026</t>
+  </si>
+  <si>
+    <t>01.01.20.</t>
+  </si>
+  <si>
+    <t>01.03.03.</t>
+  </si>
+  <si>
+    <t>Altres retribucions</t>
+  </si>
+  <si>
+    <t>04.01.07.</t>
+  </si>
+  <si>
+    <t>04.01.08.</t>
+  </si>
+  <si>
+    <t>07.01.06.</t>
+  </si>
+  <si>
+    <t>07.01.07.</t>
+  </si>
+  <si>
+    <t>07.01.08.</t>
+  </si>
+  <si>
+    <t>07.01.09.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="7" formatCode="#,##0.00\ &quot;€&quot;;\-#,##0.00\ &quot;€&quot;"/>
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;€&quot;_-;\-* #,##0.00\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0;\-#,##0;\-"/>
     <numFmt numFmtId="165" formatCode="#,##0_ ;[Red]\-#,##0\ "/>
     <numFmt numFmtId="166" formatCode="0.00_ ;[Red]\-0.00\ "/>
     <numFmt numFmtId="167" formatCode="dd/mm/yyyy;@"/>
   </numFmts>
   <fonts count="59" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="18"/>
@@ -3965,51 +4139,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF99"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="54">
+  <borders count="57">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -4592,58 +4766,89 @@
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="hair">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top style="hair">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="hair">
+        <color auto="1"/>
+      </right>
+      <top style="hair">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="hair">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="19" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="19" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="292">
+  <cellXfs count="291">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="4" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -4847,64 +5052,53 @@
     </xf>
     <xf numFmtId="4" fontId="1" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="1" fillId="9" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="1" fillId="9" borderId="33" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="1" fillId="9" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="9" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
-[...8 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="30" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="8" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
@@ -4955,64 +5149,53 @@
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="53" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="1" fillId="8" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="4" fontId="1" fillId="8" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
-[...8 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="8" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="4" fontId="39" fillId="8" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="26" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -5102,152 +5285,132 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="8" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="13" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="4" fontId="16" fillId="10" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="4" fontId="16" fillId="9" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="16" fillId="8" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="9" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="8" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="5" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="10" fontId="5" fillId="8" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="10" fontId="5" fillId="4" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="7" fontId="28" fillId="13" borderId="52" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="7" fontId="28" fillId="13" borderId="53" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="16" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="7" fontId="58" fillId="16" borderId="21" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="12" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="28" fillId="8" borderId="21" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="7" fontId="28" fillId="8" borderId="21" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="10" fillId="5" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="1" fillId="9" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="1" fillId="9" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="5" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="4" fontId="1" fillId="9" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="5" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="4" fontId="1" fillId="9" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="4" fontId="1" fillId="9" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="1" fillId="9" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="57" fillId="15" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="7" fontId="28" fillId="9" borderId="38" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="7" fontId="28" fillId="9" borderId="21" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" shrinkToFit="1"/>
       <protection locked="0"/>
@@ -5277,124 +5440,160 @@
     </xf>
     <xf numFmtId="0" fontId="23" fillId="7" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="7" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="7" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="8" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="8" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="8" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="8" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="8" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="8" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
-    <cellStyle name="Énfasis6" xfId="1" builtinId="49"/>
+    <cellStyle name="Èmfasi6" xfId="1" builtinId="49"/>
     <cellStyle name="Moneda" xfId="2" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Porcentaje" xfId="3" builtinId="5"/>
+    <cellStyle name="Percentatge" xfId="3" builtinId="5"/>
   </cellStyles>
   <dxfs count="2">
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFF99"/>
       <color rgb="FFFD9203"/>
       <color rgb="FFCCCC00"/>
       <color rgb="FF000099"/>
       <color rgb="FF1F916E"/>
       <color rgb="FF000080"/>
       <color rgb="FFFFCCCC"/>
       <color rgb="FFFFC7CE"/>
       <color rgb="FFFFFF00"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Drop" dropStyle="combo" dx="22" fmlaRange="$M$5:$M$8" noThreeD="1" sel="3" val="0"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp2.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Drop" dropStyle="combo" dx="22" fmlaLink="$G$30" fmlaRange="$F$30:$F$34" noThreeD="1" sel="1" val="0"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp3.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Drop" dropStyle="combo" dx="22" fmlaRange="$M$16:M$20" noThreeD="1" sel="1" val="0"/>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing2.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing4.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing7.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/></Relationships>
 </file>
@@ -6007,207 +6206,207 @@
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing6.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing7.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing8.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing9.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FEC04619-812B-4690-B2D7-29751CA8D38E}">
   <sheetPr codeName="Hoja1">
     <tabColor theme="6"/>
   </sheetPr>
-  <dimension ref="A1:FB122"/>
+  <dimension ref="A1:FB131"/>
   <sheetViews>
     <sheetView showZeros="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="3" ySplit="3" topLeftCell="D4" activePane="bottomRight" state="frozen"/>
       <selection activeCell="C6" sqref="C6:E11"/>
       <selection pane="topRight" activeCell="C6" sqref="C6:E11"/>
       <selection pane="bottomLeft" activeCell="C6" sqref="C6:E11"/>
       <selection pane="bottomRight" activeCell="D8" sqref="D8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.85546875" hidden="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" style="31" customWidth="1"/>
     <col min="3" max="3" width="59" customWidth="1"/>
     <col min="4" max="4" width="23.5703125" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" customWidth="1"/>
     <col min="6" max="6" width="9.140625" style="31"/>
     <col min="9" max="9" width="15.28515625" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" customWidth="1"/>
     <col min="11" max="12" width="18.7109375" customWidth="1"/>
     <col min="13" max="13" width="10.28515625" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="9.42578125" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="5.85546875" style="38" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="5.85546875" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="10" customWidth="1"/>
     <col min="24" max="24" width="9.28515625" customWidth="1"/>
     <col min="32" max="32" width="7" customWidth="1"/>
     <col min="33" max="40" width="9.140625" hidden="1" customWidth="1"/>
     <col min="158" max="158" width="10.5703125" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:158" ht="28.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A1" s="73"/>
-      <c r="B1" s="258" t="str">
+      <c r="B1" s="251" t="str">
         <f>Portada!B1</f>
-        <v>Actualització a: 12/02/2026</v>
-[...2 lines deleted...]
-      <c r="D1" s="259" t="s">
+        <v>Actualització a: 07/07/2026</v>
+      </c>
+      <c r="C1" s="251"/>
+      <c r="D1" s="277" t="s">
         <v>67</v>
       </c>
-      <c r="E1" s="259"/>
+      <c r="E1" s="277"/>
       <c r="F1" s="74"/>
       <c r="G1" s="74"/>
       <c r="H1" s="74"/>
       <c r="I1" s="74"/>
       <c r="J1" s="74"/>
       <c r="K1" s="74"/>
       <c r="L1" s="74"/>
       <c r="P1" s="8"/>
       <c r="AC1" s="10"/>
       <c r="AD1" s="10"/>
       <c r="AE1" s="10"/>
     </row>
     <row r="2" spans="1:158" ht="21" x14ac:dyDescent="0.25">
-      <c r="A2" s="255" t="s">
+      <c r="A2" s="274" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="255"/>
-[...1 lines deleted...]
-      <c r="D2" s="255" t="s">
+      <c r="B2" s="274"/>
+      <c r="C2" s="274"/>
+      <c r="D2" s="274" t="s">
         <v>14</v>
       </c>
-      <c r="E2" s="145" t="s">
+      <c r="E2" s="141" t="s">
         <v>15</v>
       </c>
-      <c r="F2" s="255" t="s">
+      <c r="F2" s="274" t="s">
         <v>37</v>
       </c>
-      <c r="G2" s="254"/>
-[...3 lines deleted...]
-      <c r="I2" s="252" t="s">
+      <c r="G2" s="273"/>
+      <c r="H2" s="278" t="s">
+        <v>188</v>
+      </c>
+      <c r="I2" s="271" t="s">
         <v>39</v>
       </c>
-      <c r="J2" s="253"/>
-      <c r="K2" s="254" t="s">
+      <c r="J2" s="272"/>
+      <c r="K2" s="273" t="s">
         <v>38</v>
       </c>
-      <c r="L2" s="253"/>
-      <c r="M2" s="255" t="s">
+      <c r="L2" s="272"/>
+      <c r="M2" s="274" t="s">
         <v>20</v>
       </c>
-      <c r="N2" s="255"/>
+      <c r="N2" s="274"/>
       <c r="O2" s="10"/>
-      <c r="P2" s="256" t="s">
-[...3 lines deleted...]
-        <v>189</v>
+      <c r="P2" s="275" t="s">
+        <v>187</v>
+      </c>
+      <c r="R2" s="218" t="s">
+        <v>187</v>
       </c>
       <c r="S2" s="10"/>
       <c r="T2" s="10"/>
       <c r="U2" s="10"/>
       <c r="V2" s="10"/>
       <c r="W2" s="10"/>
       <c r="X2" s="10"/>
       <c r="Y2" s="10"/>
       <c r="Z2" s="10"/>
       <c r="AA2" s="10"/>
       <c r="AB2" s="10"/>
       <c r="AC2" s="10"/>
       <c r="AD2" s="10"/>
       <c r="AE2" s="10"/>
       <c r="AF2" s="10"/>
       <c r="AG2" s="10"/>
       <c r="AH2" s="10"/>
       <c r="AI2" s="10"/>
       <c r="AJ2" s="10"/>
       <c r="AK2" s="10"/>
       <c r="AL2" s="10"/>
       <c r="AM2" s="10"/>
       <c r="AN2" s="10"/>
       <c r="AO2" s="10"/>
       <c r="AP2" s="10"/>
       <c r="AQ2" s="10"/>
     </row>
     <row r="3" spans="1:158" ht="21" x14ac:dyDescent="0.25">
-      <c r="A3" s="255"/>
-[...3 lines deleted...]
-      <c r="E3" s="146" t="s">
+      <c r="A3" s="274"/>
+      <c r="B3" s="274"/>
+      <c r="C3" s="274"/>
+      <c r="D3" s="274"/>
+      <c r="E3" s="142" t="s">
         <v>79</v>
       </c>
       <c r="F3" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="G3" s="220" t="s">
+      <c r="G3" s="212" t="s">
         <v>17</v>
       </c>
-      <c r="H3" s="261"/>
-      <c r="I3" s="219" t="s">
+      <c r="H3" s="279"/>
+      <c r="I3" s="211" t="s">
         <v>40</v>
       </c>
-      <c r="J3" s="219" t="s">
-[...2 lines deleted...]
-      <c r="K3" s="148" t="s">
+      <c r="J3" s="211" t="s">
+        <v>187</v>
+      </c>
+      <c r="K3" s="144" t="s">
         <v>18</v>
       </c>
-      <c r="L3" s="148" t="s">
+      <c r="L3" s="144" t="s">
         <v>19</v>
       </c>
       <c r="M3" s="12" t="s">
         <v>21</v>
       </c>
       <c r="N3" s="12" t="s">
         <v>22</v>
       </c>
       <c r="O3" s="13"/>
-      <c r="P3" s="257"/>
-[...1 lines deleted...]
-        <v>191</v>
+      <c r="P3" s="276"/>
+      <c r="R3" s="219" t="s">
+        <v>189</v>
       </c>
       <c r="S3" s="13"/>
       <c r="T3" s="13"/>
       <c r="U3" s="13"/>
       <c r="V3" s="13"/>
       <c r="W3" s="13"/>
       <c r="X3" s="22"/>
       <c r="Y3" s="13"/>
       <c r="Z3" s="13"/>
       <c r="AA3" s="13"/>
       <c r="AB3" s="13"/>
       <c r="AC3" s="13"/>
       <c r="AD3" s="13"/>
       <c r="AE3" s="13"/>
       <c r="AF3" s="13"/>
       <c r="AG3" s="13"/>
       <c r="AH3" s="13"/>
       <c r="AI3" s="13"/>
       <c r="AJ3" s="13"/>
       <c r="AK3" s="13"/>
       <c r="AL3" s="13"/>
       <c r="AM3" s="13"/>
       <c r="AN3" s="13"/>
       <c r="AO3" s="13"/>
       <c r="AP3" s="13"/>
@@ -6403,134 +6602,134 @@
       <c r="AO7" s="8"/>
       <c r="AP7" s="8"/>
       <c r="AQ7" s="8"/>
       <c r="FB7" s="22"/>
     </row>
     <row r="8" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A8" s="16"/>
       <c r="B8" s="107" t="s">
         <v>91</v>
       </c>
       <c r="C8" s="107" t="s">
         <v>3</v>
       </c>
       <c r="D8" s="108"/>
       <c r="E8" s="110"/>
       <c r="F8" s="109"/>
       <c r="G8" s="108"/>
       <c r="H8" s="108"/>
       <c r="I8" s="110"/>
       <c r="J8" s="112">
         <f>+IF(H8="L-TF",IF(I8&lt;Resum!$AF$39,(I8*Resum!$AF$40),Resum!$AF$41),+IF(H8="L-TT",IF(I8&lt;Resum!$AF$43,(I8*Resum!$AF$44),Resum!$AF$45),0))
 +IF(H8="A",0,+IF(I8&gt;Resum!$AD$49,Resum!$AF$49*(+IF(I8&gt;Resum!$AE$49,(Resum!$AE$49-Resum!$AD$49),(I8-Resum!$AD$49))),0)+IF(I8&gt;Resum!$AD$50,Resum!$AF$50*(+IF(I8&gt;Resum!$AE$50,(Resum!$AE$50-Resum!$AD$50),(I8-Resum!$AD$50))),0)+IF(I8&gt;Resum!$AD$51,Resum!$AF$51*(I8-Resum!$AD$51),0))</f>
         <v>0</v>
       </c>
       <c r="K8" s="111">
-        <f t="shared" ref="K8:K26" si="0">(IF(E8=0,1,E8)*IF(F8=0,1,F8)*I8 ) + J8*IF(E8=0,1,E8)*IF(F8=0,1,F8)</f>
+        <f t="shared" ref="K8:K27" si="0">(IF(E8=0,1,E8)*IF(F8=0,1,F8)*I8 ) + J8*IF(E8=0,1,E8)*IF(F8=0,1,F8)</f>
         <v>0</v>
       </c>
       <c r="L8" s="112">
         <f>K8/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M8" s="143"/>
-      <c r="N8" s="143"/>
+      <c r="M8" s="139"/>
+      <c r="N8" s="139"/>
       <c r="O8" s="8"/>
-      <c r="P8" s="227">
+      <c r="P8" s="217">
         <f t="shared" ref="P8:P26" si="1">J8*IF(E8=0,1,E8)*IF(F8=0,1,F8)</f>
         <v>0</v>
       </c>
       <c r="Q8" s="8"/>
-      <c r="R8" s="227">
+      <c r="R8" s="217">
         <f t="shared" ref="R8:R26" si="2">IF(I8&lt;&gt;0,(J8/I8)/IF(E8=0,1,E8),0)</f>
         <v>0</v>
       </c>
       <c r="S8" s="8"/>
       <c r="T8" s="8"/>
       <c r="U8" s="8"/>
       <c r="V8" s="8"/>
       <c r="W8" s="8"/>
       <c r="X8" s="8"/>
       <c r="Y8" s="8"/>
       <c r="Z8" s="8"/>
       <c r="AA8" s="8"/>
       <c r="AB8" s="8"/>
       <c r="AC8" s="8"/>
       <c r="AD8" s="8"/>
       <c r="AE8" s="8"/>
       <c r="AF8" s="8"/>
       <c r="AG8" s="8"/>
       <c r="AH8" s="8"/>
       <c r="AI8" s="8"/>
       <c r="AJ8" s="8"/>
       <c r="AK8" s="8"/>
       <c r="AL8" s="8"/>
       <c r="AM8" s="8"/>
       <c r="AN8" s="8"/>
       <c r="AO8" s="8"/>
       <c r="AP8" s="8"/>
       <c r="AQ8" s="8"/>
       <c r="FB8" s="18">
         <f t="shared" ref="FB8:FB26" si="3">(IF(E8=0,1,E8)*IF(F8=0,1,F8)*I8 ) + J8*IF(E8=0,1,E8)*IF(F8=0,1,F8)</f>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:158" x14ac:dyDescent="0.25">
       <c r="B9" s="113" t="s">
         <v>92</v>
       </c>
-      <c r="C9" s="117" t="s">
+      <c r="C9" s="114" t="s">
         <v>80</v>
       </c>
       <c r="D9" s="103"/>
-      <c r="E9" s="151"/>
-      <c r="F9" s="152"/>
+      <c r="E9" s="147"/>
+      <c r="F9" s="148"/>
       <c r="G9" s="103"/>
-      <c r="H9" s="150"/>
+      <c r="H9" s="146"/>
       <c r="I9" s="104"/>
       <c r="J9" s="101">
         <f>+IF(H9="L-TF",IF(I9&lt;Resum!$AF$39,(I9*Resum!$AF$40),Resum!$AF$41),+IF(H9="L-TT",IF(I9&lt;Resum!$AF$43,(I9*Resum!$AF$44),Resum!$AF$45),0))
 +IF(H9="A",0,+IF(I9&gt;Resum!$AD$49,Resum!$AF$49*(+IF(I9&gt;Resum!$AE$49,(Resum!$AE$49-Resum!$AD$49),(I9-Resum!$AD$49))),0)+IF(I9&gt;Resum!$AD$50,Resum!$AF$50*(+IF(I9&gt;Resum!$AE$50,(Resum!$AE$50-Resum!$AD$50),(I9-Resum!$AD$50))),0)+IF(I9&gt;Resum!$AD$51,Resum!$AF$51*(I9-Resum!$AD$51),0))</f>
         <v>0</v>
       </c>
       <c r="K9" s="100">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L9" s="101">
         <f>K9/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M9" s="143"/>
-      <c r="N9" s="143"/>
+      <c r="M9" s="139"/>
+      <c r="N9" s="139"/>
       <c r="O9" s="8"/>
-      <c r="P9" s="227">
+      <c r="P9" s="217">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="Q9" s="8"/>
-      <c r="R9" s="227">
+      <c r="R9" s="217">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="S9" s="8"/>
       <c r="T9" s="8"/>
       <c r="U9" s="8"/>
       <c r="V9" s="8"/>
       <c r="W9" s="8"/>
       <c r="X9" s="9"/>
       <c r="Y9" s="8"/>
       <c r="Z9" s="8"/>
       <c r="AA9" s="8"/>
       <c r="AB9" s="8"/>
       <c r="AC9" s="8"/>
       <c r="AD9" s="8"/>
       <c r="AE9" s="8"/>
       <c r="AF9" s="8"/>
       <c r="AG9" s="8"/>
       <c r="AH9" s="8"/>
       <c r="AI9" s="8"/>
       <c r="AJ9" s="8"/>
       <c r="AK9" s="8"/>
       <c r="AL9" s="8"/>
       <c r="AM9" s="8"/>
       <c r="AN9" s="8"/>
@@ -6547,128 +6746,128 @@
       <c r="B10" s="96" t="s">
         <v>93</v>
       </c>
       <c r="C10" s="96" t="s">
         <v>81</v>
       </c>
       <c r="D10" s="97"/>
       <c r="E10" s="99"/>
       <c r="F10" s="98"/>
       <c r="G10" s="97"/>
       <c r="H10" s="97"/>
       <c r="I10" s="99"/>
       <c r="J10" s="101">
         <f>+IF(H10="L-TF",IF(I10&lt;Resum!$AF$39,(I10*Resum!$AF$40),Resum!$AF$41),+IF(H10="L-TT",IF(I10&lt;Resum!$AF$43,(I10*Resum!$AF$44),Resum!$AF$45),0))
 +IF(H10="A",0,+IF(I10&gt;Resum!$AD$49,Resum!$AF$49*(+IF(I10&gt;Resum!$AE$49,(Resum!$AE$49-Resum!$AD$49),(I10-Resum!$AD$49))),0)+IF(I10&gt;Resum!$AD$50,Resum!$AF$50*(+IF(I10&gt;Resum!$AE$50,(Resum!$AE$50-Resum!$AD$50),(I10-Resum!$AD$50))),0)+IF(I10&gt;Resum!$AD$51,Resum!$AF$51*(I10-Resum!$AD$51),0))</f>
         <v>0</v>
       </c>
       <c r="K10" s="100">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L10" s="101">
         <f>K10/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M10" s="143"/>
-      <c r="N10" s="143"/>
+      <c r="M10" s="139"/>
+      <c r="N10" s="139"/>
       <c r="O10" s="8"/>
-      <c r="P10" s="227">
+      <c r="P10" s="217">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="Q10" s="8"/>
-      <c r="R10" s="227">
+      <c r="R10" s="217">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="S10" s="8"/>
       <c r="T10" s="8"/>
       <c r="U10" s="8"/>
       <c r="V10" s="8"/>
       <c r="W10" s="17"/>
       <c r="X10" s="69"/>
       <c r="Y10" s="8"/>
       <c r="Z10" s="8"/>
       <c r="AA10" s="8"/>
       <c r="AB10" s="8"/>
       <c r="AC10" s="8"/>
       <c r="AD10" s="8"/>
       <c r="AE10" s="8"/>
       <c r="AF10" s="8"/>
       <c r="AG10" s="8"/>
       <c r="AH10" s="8"/>
       <c r="AI10" s="8"/>
       <c r="AJ10" s="8"/>
       <c r="AK10" s="8"/>
       <c r="AL10" s="8"/>
       <c r="AM10" s="8"/>
       <c r="AN10" s="8"/>
       <c r="AO10" s="8"/>
       <c r="AP10" s="8"/>
       <c r="AQ10" s="8"/>
       <c r="FB10" s="18">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A11" s="16"/>
       <c r="B11" s="113" t="s">
         <v>94</v>
       </c>
-      <c r="C11" s="117" t="s">
+      <c r="C11" s="114" t="s">
         <v>81</v>
       </c>
       <c r="D11" s="103"/>
-      <c r="E11" s="151"/>
-      <c r="F11" s="152"/>
+      <c r="E11" s="147"/>
+      <c r="F11" s="148"/>
       <c r="G11" s="103"/>
-      <c r="H11" s="150"/>
+      <c r="H11" s="146"/>
       <c r="I11" s="104"/>
       <c r="J11" s="101">
         <f>+IF(H11="L-TF",IF(I11&lt;Resum!$AF$39,(I11*Resum!$AF$40),Resum!$AF$41),+IF(H11="L-TT",IF(I11&lt;Resum!$AF$43,(I11*Resum!$AF$44),Resum!$AF$45),0))
 +IF(H11="A",0,+IF(I11&gt;Resum!$AD$49,Resum!$AF$49*(+IF(I11&gt;Resum!$AE$49,(Resum!$AE$49-Resum!$AD$49),(I11-Resum!$AD$49))),0)+IF(I11&gt;Resum!$AD$50,Resum!$AF$50*(+IF(I11&gt;Resum!$AE$50,(Resum!$AE$50-Resum!$AD$50),(I11-Resum!$AD$50))),0)+IF(I11&gt;Resum!$AD$51,Resum!$AF$51*(I11-Resum!$AD$51),0))</f>
         <v>0</v>
       </c>
       <c r="K11" s="100">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L11" s="101">
         <f>K11/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M11" s="143"/>
-      <c r="N11" s="143"/>
+      <c r="M11" s="139"/>
+      <c r="N11" s="139"/>
       <c r="O11" s="8"/>
-      <c r="P11" s="227">
+      <c r="P11" s="217">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="Q11" s="8"/>
-      <c r="R11" s="227">
+      <c r="R11" s="217">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="S11" s="8"/>
       <c r="T11" s="8"/>
       <c r="U11" s="8"/>
       <c r="V11" s="8"/>
       <c r="W11" s="8"/>
       <c r="X11" s="9"/>
       <c r="Y11" s="8"/>
       <c r="Z11" s="8"/>
       <c r="AA11" s="8"/>
       <c r="AB11" s="8"/>
       <c r="AC11" s="8"/>
       <c r="AD11" s="8"/>
       <c r="AE11" s="8"/>
       <c r="AF11" s="8"/>
       <c r="AG11" s="8"/>
       <c r="AH11" s="8"/>
       <c r="AI11" s="8"/>
       <c r="AJ11" s="8"/>
       <c r="AK11" s="8"/>
       <c r="AL11" s="8"/>
       <c r="AM11" s="8"/>
       <c r="AN11" s="8"/>
@@ -6685,128 +6884,128 @@
       <c r="B12" s="96" t="s">
         <v>95</v>
       </c>
       <c r="C12" s="96" t="s">
         <v>81</v>
       </c>
       <c r="D12" s="97"/>
       <c r="E12" s="99"/>
       <c r="F12" s="98"/>
       <c r="G12" s="97"/>
       <c r="H12" s="97"/>
       <c r="I12" s="99"/>
       <c r="J12" s="101">
         <f>+IF(H12="L-TF",IF(I12&lt;Resum!$AF$39,(I12*Resum!$AF$40),Resum!$AF$41),+IF(H12="L-TT",IF(I12&lt;Resum!$AF$43,(I12*Resum!$AF$44),Resum!$AF$45),0))
 +IF(H12="A",0,+IF(I12&gt;Resum!$AD$49,Resum!$AF$49*(+IF(I12&gt;Resum!$AE$49,(Resum!$AE$49-Resum!$AD$49),(I12-Resum!$AD$49))),0)+IF(I12&gt;Resum!$AD$50,Resum!$AF$50*(+IF(I12&gt;Resum!$AE$50,(Resum!$AE$50-Resum!$AD$50),(I12-Resum!$AD$50))),0)+IF(I12&gt;Resum!$AD$51,Resum!$AF$51*(I12-Resum!$AD$51),0))</f>
         <v>0</v>
       </c>
       <c r="K12" s="100">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L12" s="101">
         <f>K12/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M12" s="143"/>
-      <c r="N12" s="143"/>
+      <c r="M12" s="139"/>
+      <c r="N12" s="139"/>
       <c r="O12" s="8"/>
-      <c r="P12" s="227">
+      <c r="P12" s="217">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="Q12" s="8"/>
-      <c r="R12" s="227">
+      <c r="R12" s="217">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="S12" s="8"/>
       <c r="T12" s="8"/>
       <c r="U12" s="8"/>
       <c r="V12" s="8"/>
       <c r="W12" s="8"/>
       <c r="X12" s="9"/>
       <c r="Y12" s="8"/>
       <c r="Z12" s="8"/>
       <c r="AA12" s="8"/>
       <c r="AB12" s="8"/>
       <c r="AC12" s="8"/>
       <c r="AD12" s="8"/>
       <c r="AE12" s="8"/>
       <c r="AF12" s="8"/>
       <c r="AG12" s="8"/>
       <c r="AH12" s="8"/>
       <c r="AI12" s="8"/>
       <c r="AJ12" s="8"/>
       <c r="AK12" s="8"/>
       <c r="AL12" s="8"/>
       <c r="AM12" s="8"/>
       <c r="AN12" s="8"/>
       <c r="AO12" s="8"/>
       <c r="AP12" s="8"/>
       <c r="AQ12" s="8"/>
       <c r="FB12" s="18">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A13" s="16"/>
       <c r="B13" s="113" t="s">
         <v>96</v>
       </c>
-      <c r="C13" s="117" t="s">
+      <c r="C13" s="114" t="s">
         <v>81</v>
       </c>
       <c r="D13" s="103"/>
-      <c r="E13" s="151"/>
-      <c r="F13" s="152"/>
+      <c r="E13" s="147"/>
+      <c r="F13" s="148"/>
       <c r="G13" s="103"/>
-      <c r="H13" s="150"/>
+      <c r="H13" s="146"/>
       <c r="I13" s="104"/>
       <c r="J13" s="101">
         <f>+IF(H13="L-TF",IF(I13&lt;Resum!$AF$39,(I13*Resum!$AF$40),Resum!$AF$41),+IF(H13="L-TT",IF(I13&lt;Resum!$AF$43,(I13*Resum!$AF$44),Resum!$AF$45),0))
 +IF(H13="A",0,+IF(I13&gt;Resum!$AD$49,Resum!$AF$49*(+IF(I13&gt;Resum!$AE$49,(Resum!$AE$49-Resum!$AD$49),(I13-Resum!$AD$49))),0)+IF(I13&gt;Resum!$AD$50,Resum!$AF$50*(+IF(I13&gt;Resum!$AE$50,(Resum!$AE$50-Resum!$AD$50),(I13-Resum!$AD$50))),0)+IF(I13&gt;Resum!$AD$51,Resum!$AF$51*(I13-Resum!$AD$51),0))</f>
         <v>0</v>
       </c>
       <c r="K13" s="100">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L13" s="101">
         <f>K13/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M13" s="143"/>
-      <c r="N13" s="143"/>
+      <c r="M13" s="139"/>
+      <c r="N13" s="139"/>
       <c r="O13" s="8"/>
-      <c r="P13" s="227">
+      <c r="P13" s="217">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="Q13" s="8"/>
-      <c r="R13" s="227">
+      <c r="R13" s="217">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="S13" s="8"/>
       <c r="T13" s="8"/>
       <c r="U13" s="8"/>
       <c r="V13" s="8"/>
       <c r="W13" s="8"/>
       <c r="X13" s="9"/>
       <c r="Y13" s="8"/>
       <c r="Z13" s="8"/>
       <c r="AA13" s="8"/>
       <c r="AB13" s="8"/>
       <c r="AC13" s="8"/>
       <c r="AD13" s="8"/>
       <c r="AE13" s="8"/>
       <c r="AF13" s="8"/>
       <c r="AG13" s="8"/>
       <c r="AH13" s="8"/>
       <c r="AI13" s="8"/>
       <c r="AJ13" s="8"/>
       <c r="AK13" s="8"/>
       <c r="AL13" s="8"/>
       <c r="AM13" s="8"/>
       <c r="AN13" s="8"/>
@@ -6823,128 +7022,128 @@
       <c r="B14" s="96" t="s">
         <v>97</v>
       </c>
       <c r="C14" s="96" t="s">
         <v>82</v>
       </c>
       <c r="D14" s="97"/>
       <c r="E14" s="99"/>
       <c r="F14" s="98"/>
       <c r="G14" s="97"/>
       <c r="H14" s="97"/>
       <c r="I14" s="99"/>
       <c r="J14" s="101">
         <f>+IF(H14="L-TF",IF(I14&lt;Resum!$AF$39,(I14*Resum!$AF$40),Resum!$AF$41),+IF(H14="L-TT",IF(I14&lt;Resum!$AF$43,(I14*Resum!$AF$44),Resum!$AF$45),0))
 +IF(H14="A",0,+IF(I14&gt;Resum!$AD$49,Resum!$AF$49*(+IF(I14&gt;Resum!$AE$49,(Resum!$AE$49-Resum!$AD$49),(I14-Resum!$AD$49))),0)+IF(I14&gt;Resum!$AD$50,Resum!$AF$50*(+IF(I14&gt;Resum!$AE$50,(Resum!$AE$50-Resum!$AD$50),(I14-Resum!$AD$50))),0)+IF(I14&gt;Resum!$AD$51,Resum!$AF$51*(I14-Resum!$AD$51),0))</f>
         <v>0</v>
       </c>
       <c r="K14" s="100">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L14" s="101">
         <f>K14/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M14" s="143"/>
-      <c r="N14" s="143"/>
+      <c r="M14" s="139"/>
+      <c r="N14" s="139"/>
       <c r="O14" s="8"/>
-      <c r="P14" s="227">
+      <c r="P14" s="217">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="Q14" s="8"/>
-      <c r="R14" s="227">
+      <c r="R14" s="217">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="S14" s="8"/>
       <c r="T14" s="8"/>
       <c r="U14" s="8"/>
       <c r="V14" s="8"/>
       <c r="W14" s="8"/>
       <c r="X14" s="9"/>
       <c r="Y14" s="8"/>
       <c r="Z14" s="8"/>
       <c r="AA14" s="8"/>
       <c r="AB14" s="8"/>
       <c r="AC14" s="8"/>
       <c r="AD14" s="8"/>
       <c r="AE14" s="8"/>
       <c r="AF14" s="8"/>
       <c r="AG14" s="8"/>
       <c r="AH14" s="8"/>
       <c r="AI14" s="8"/>
       <c r="AJ14" s="8"/>
       <c r="AK14" s="8"/>
       <c r="AL14" s="8"/>
       <c r="AM14" s="8"/>
       <c r="AN14" s="8"/>
       <c r="AO14" s="8"/>
       <c r="AP14" s="8"/>
       <c r="AQ14" s="8"/>
       <c r="FB14" s="18">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A15" s="16"/>
       <c r="B15" s="113" t="s">
         <v>98</v>
       </c>
-      <c r="C15" s="117" t="s">
+      <c r="C15" s="114" t="s">
         <v>83</v>
       </c>
       <c r="D15" s="103"/>
-      <c r="E15" s="151"/>
-      <c r="F15" s="152"/>
+      <c r="E15" s="147"/>
+      <c r="F15" s="148"/>
       <c r="G15" s="103"/>
-      <c r="H15" s="150"/>
+      <c r="H15" s="146"/>
       <c r="I15" s="104"/>
       <c r="J15" s="101">
         <f>+IF(H15="L-TF",IF(I15&lt;Resum!$AF$39,(I15*Resum!$AF$40),Resum!$AF$41),+IF(H15="L-TT",IF(I15&lt;Resum!$AF$43,(I15*Resum!$AF$44),Resum!$AF$45),0))
 +IF(H15="A",0,+IF(I15&gt;Resum!$AD$49,Resum!$AF$49*(+IF(I15&gt;Resum!$AE$49,(Resum!$AE$49-Resum!$AD$49),(I15-Resum!$AD$49))),0)+IF(I15&gt;Resum!$AD$50,Resum!$AF$50*(+IF(I15&gt;Resum!$AE$50,(Resum!$AE$50-Resum!$AD$50),(I15-Resum!$AD$50))),0)+IF(I15&gt;Resum!$AD$51,Resum!$AF$51*(I15-Resum!$AD$51),0))</f>
         <v>0</v>
       </c>
       <c r="K15" s="100">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L15" s="101">
         <f>K15/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M15" s="143"/>
-      <c r="N15" s="143"/>
+      <c r="M15" s="139"/>
+      <c r="N15" s="139"/>
       <c r="O15" s="8"/>
-      <c r="P15" s="227">
+      <c r="P15" s="217">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="Q15" s="8"/>
-      <c r="R15" s="227">
+      <c r="R15" s="217">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="S15" s="8"/>
       <c r="T15" s="8"/>
       <c r="U15" s="8"/>
       <c r="V15" s="8"/>
       <c r="W15" s="8"/>
       <c r="X15" s="9"/>
       <c r="Y15" s="8"/>
       <c r="Z15" s="8"/>
       <c r="AA15" s="8"/>
       <c r="AB15" s="8"/>
       <c r="AC15" s="8"/>
       <c r="AD15" s="8"/>
       <c r="AE15" s="8"/>
       <c r="AF15" s="8"/>
       <c r="AG15" s="8"/>
       <c r="AH15" s="8"/>
       <c r="AI15" s="8"/>
       <c r="AJ15" s="8"/>
       <c r="AK15" s="8"/>
       <c r="AL15" s="8"/>
       <c r="AM15" s="8"/>
       <c r="AN15" s="8"/>
@@ -6961,128 +7160,128 @@
       <c r="B16" s="96" t="s">
         <v>99</v>
       </c>
       <c r="C16" s="96" t="s">
         <v>83</v>
       </c>
       <c r="D16" s="97"/>
       <c r="E16" s="99"/>
       <c r="F16" s="98"/>
       <c r="G16" s="97"/>
       <c r="H16" s="97"/>
       <c r="I16" s="99"/>
       <c r="J16" s="101">
         <f>+IF(H16="L-TF",IF(I16&lt;Resum!$AF$39,(I16*Resum!$AF$40),Resum!$AF$41),+IF(H16="L-TT",IF(I16&lt;Resum!$AF$43,(I16*Resum!$AF$44),Resum!$AF$45),0))
 +IF(H16="A",0,+IF(I16&gt;Resum!$AD$49,Resum!$AF$49*(+IF(I16&gt;Resum!$AE$49,(Resum!$AE$49-Resum!$AD$49),(I16-Resum!$AD$49))),0)+IF(I16&gt;Resum!$AD$50,Resum!$AF$50*(+IF(I16&gt;Resum!$AE$50,(Resum!$AE$50-Resum!$AD$50),(I16-Resum!$AD$50))),0)+IF(I16&gt;Resum!$AD$51,Resum!$AF$51*(I16-Resum!$AD$51),0))</f>
         <v>0</v>
       </c>
       <c r="K16" s="100">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L16" s="101">
         <f>K16/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M16" s="143"/>
-      <c r="N16" s="143"/>
+      <c r="M16" s="139"/>
+      <c r="N16" s="139"/>
       <c r="O16" s="8"/>
-      <c r="P16" s="227">
+      <c r="P16" s="217">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="Q16" s="8"/>
-      <c r="R16" s="227">
+      <c r="R16" s="217">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="S16" s="8"/>
       <c r="T16" s="8"/>
       <c r="U16" s="8"/>
       <c r="V16" s="8"/>
       <c r="W16" s="17"/>
       <c r="X16" s="69"/>
       <c r="Y16" s="8"/>
       <c r="Z16" s="8"/>
       <c r="AA16" s="8"/>
       <c r="AB16" s="8"/>
       <c r="AC16" s="8"/>
       <c r="AD16" s="8"/>
       <c r="AE16" s="8"/>
       <c r="AF16" s="8"/>
       <c r="AG16" s="8"/>
       <c r="AH16" s="8"/>
       <c r="AI16" s="8"/>
       <c r="AJ16" s="8"/>
       <c r="AK16" s="8"/>
       <c r="AL16" s="8"/>
       <c r="AM16" s="8"/>
       <c r="AN16" s="8"/>
       <c r="AO16" s="8"/>
       <c r="AP16" s="8"/>
       <c r="AQ16" s="8"/>
       <c r="FB16" s="18">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A17" s="16"/>
       <c r="B17" s="113" t="s">
         <v>100</v>
       </c>
-      <c r="C17" s="117" t="s">
+      <c r="C17" s="114" t="s">
         <v>83</v>
       </c>
       <c r="D17" s="103"/>
-      <c r="E17" s="151"/>
-      <c r="F17" s="152"/>
+      <c r="E17" s="147"/>
+      <c r="F17" s="148"/>
       <c r="G17" s="103"/>
       <c r="H17" s="103"/>
       <c r="I17" s="104"/>
       <c r="J17" s="101">
         <f>+IF(H17="L-TF",IF(I17&lt;Resum!$AF$39,(I17*Resum!$AF$40),Resum!$AF$41),+IF(H17="L-TT",IF(I17&lt;Resum!$AF$43,(I17*Resum!$AF$44),Resum!$AF$45),0))
 +IF(H17="A",0,+IF(I17&gt;Resum!$AD$49,Resum!$AF$49*(+IF(I17&gt;Resum!$AE$49,(Resum!$AE$49-Resum!$AD$49),(I17-Resum!$AD$49))),0)+IF(I17&gt;Resum!$AD$50,Resum!$AF$50*(+IF(I17&gt;Resum!$AE$50,(Resum!$AE$50-Resum!$AD$50),(I17-Resum!$AD$50))),0)+IF(I17&gt;Resum!$AD$51,Resum!$AF$51*(I17-Resum!$AD$51),0))</f>
         <v>0</v>
       </c>
       <c r="K17" s="100">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L17" s="101">
         <f>K17/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M17" s="143"/>
-      <c r="N17" s="143"/>
+      <c r="M17" s="139"/>
+      <c r="N17" s="139"/>
       <c r="O17" s="8"/>
-      <c r="P17" s="227">
+      <c r="P17" s="217">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="Q17" s="8"/>
-      <c r="R17" s="227">
+      <c r="R17" s="217">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="S17" s="8"/>
       <c r="T17" s="8"/>
       <c r="U17" s="8"/>
       <c r="V17" s="8"/>
       <c r="W17" s="8"/>
       <c r="X17" s="9"/>
       <c r="Y17" s="8"/>
       <c r="Z17" s="8"/>
       <c r="AA17" s="8"/>
       <c r="AB17" s="8"/>
       <c r="AC17" s="8"/>
       <c r="AD17" s="8"/>
       <c r="AE17" s="8"/>
       <c r="AF17" s="8"/>
       <c r="AG17" s="8"/>
       <c r="AH17" s="8"/>
       <c r="AI17" s="8"/>
       <c r="AJ17" s="8"/>
       <c r="AK17" s="8"/>
       <c r="AL17" s="8"/>
       <c r="AM17" s="8"/>
       <c r="AN17" s="8"/>
@@ -7099,128 +7298,128 @@
       <c r="B18" s="96" t="s">
         <v>101</v>
       </c>
       <c r="C18" s="96" t="s">
         <v>83</v>
       </c>
       <c r="D18" s="97"/>
       <c r="E18" s="99"/>
       <c r="F18" s="98"/>
       <c r="G18" s="97"/>
       <c r="H18" s="97"/>
       <c r="I18" s="99"/>
       <c r="J18" s="101">
         <f>+IF(H18="L-TF",IF(I18&lt;Resum!$AF$39,(I18*Resum!$AF$40),Resum!$AF$41),+IF(H18="L-TT",IF(I18&lt;Resum!$AF$43,(I18*Resum!$AF$44),Resum!$AF$45),0))
 +IF(H18="A",0,+IF(I18&gt;Resum!$AD$49,Resum!$AF$49*(+IF(I18&gt;Resum!$AE$49,(Resum!$AE$49-Resum!$AD$49),(I18-Resum!$AD$49))),0)+IF(I18&gt;Resum!$AD$50,Resum!$AF$50*(+IF(I18&gt;Resum!$AE$50,(Resum!$AE$50-Resum!$AD$50),(I18-Resum!$AD$50))),0)+IF(I18&gt;Resum!$AD$51,Resum!$AF$51*(I18-Resum!$AD$51),0))</f>
         <v>0</v>
       </c>
       <c r="K18" s="100">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L18" s="101">
         <f>K18/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M18" s="143"/>
-      <c r="N18" s="143"/>
+      <c r="M18" s="139"/>
+      <c r="N18" s="139"/>
       <c r="O18" s="8"/>
-      <c r="P18" s="227">
+      <c r="P18" s="217">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="Q18" s="8"/>
-      <c r="R18" s="227">
+      <c r="R18" s="217">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="S18" s="8"/>
       <c r="T18" s="8"/>
       <c r="U18" s="8"/>
       <c r="V18" s="8"/>
       <c r="W18" s="8"/>
       <c r="X18" s="9"/>
       <c r="Y18" s="8"/>
       <c r="Z18" s="8"/>
       <c r="AA18" s="8"/>
       <c r="AB18" s="8"/>
       <c r="AC18" s="8"/>
       <c r="AD18" s="8"/>
       <c r="AE18" s="8"/>
       <c r="AF18" s="8"/>
       <c r="AG18" s="8"/>
       <c r="AH18" s="8"/>
       <c r="AI18" s="8"/>
       <c r="AJ18" s="8"/>
       <c r="AK18" s="8"/>
       <c r="AL18" s="8"/>
       <c r="AM18" s="8"/>
       <c r="AN18" s="8"/>
       <c r="AO18" s="8"/>
       <c r="AP18" s="8"/>
       <c r="AQ18" s="8"/>
       <c r="FB18" s="18">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A19" s="16"/>
       <c r="B19" s="113" t="s">
         <v>102</v>
       </c>
-      <c r="C19" s="117" t="s">
+      <c r="C19" s="114" t="s">
         <v>84</v>
       </c>
       <c r="D19" s="103"/>
-      <c r="E19" s="151"/>
-      <c r="F19" s="152"/>
+      <c r="E19" s="147"/>
+      <c r="F19" s="148"/>
       <c r="G19" s="103"/>
       <c r="H19" s="103"/>
       <c r="I19" s="104"/>
       <c r="J19" s="101">
         <f>+IF(H19="L-TF",IF(I19&lt;Resum!$AF$39,(I19*Resum!$AF$40),Resum!$AF$41),+IF(H19="L-TT",IF(I19&lt;Resum!$AF$43,(I19*Resum!$AF$44),Resum!$AF$45),0))
 +IF(H19="A",0,+IF(I19&gt;Resum!$AD$49,Resum!$AF$49*(+IF(I19&gt;Resum!$AE$49,(Resum!$AE$49-Resum!$AD$49),(I19-Resum!$AD$49))),0)+IF(I19&gt;Resum!$AD$50,Resum!$AF$50*(+IF(I19&gt;Resum!$AE$50,(Resum!$AE$50-Resum!$AD$50),(I19-Resum!$AD$50))),0)+IF(I19&gt;Resum!$AD$51,Resum!$AF$51*(I19-Resum!$AD$51),0))</f>
         <v>0</v>
       </c>
       <c r="K19" s="100">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L19" s="101">
         <f>K19/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M19" s="143"/>
-      <c r="N19" s="143"/>
+      <c r="M19" s="139"/>
+      <c r="N19" s="139"/>
       <c r="O19" s="8"/>
-      <c r="P19" s="227">
+      <c r="P19" s="217">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="Q19" s="8"/>
-      <c r="R19" s="227">
+      <c r="R19" s="217">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="S19" s="8"/>
       <c r="T19" s="8"/>
       <c r="U19" s="8"/>
       <c r="V19" s="8"/>
       <c r="W19" s="8"/>
       <c r="X19" s="9"/>
       <c r="Y19" s="8"/>
       <c r="Z19" s="8"/>
       <c r="AA19" s="8"/>
       <c r="AB19" s="8"/>
       <c r="AC19" s="8"/>
       <c r="AD19" s="8"/>
       <c r="AE19" s="8"/>
       <c r="AF19" s="8"/>
       <c r="AG19" s="8"/>
       <c r="AH19" s="8"/>
       <c r="AI19" s="8"/>
       <c r="AJ19" s="8"/>
       <c r="AK19" s="8"/>
       <c r="AL19" s="8"/>
       <c r="AM19" s="8"/>
       <c r="AN19" s="8"/>
@@ -7237,128 +7436,128 @@
       <c r="B20" s="96" t="s">
         <v>103</v>
       </c>
       <c r="C20" s="96" t="s">
         <v>84</v>
       </c>
       <c r="D20" s="97"/>
       <c r="E20" s="99"/>
       <c r="F20" s="98"/>
       <c r="G20" s="97"/>
       <c r="H20" s="97"/>
       <c r="I20" s="99"/>
       <c r="J20" s="101">
         <f>+IF(H20="L-TF",IF(I20&lt;Resum!$AF$39,(I20*Resum!$AF$40),Resum!$AF$41),+IF(H20="L-TT",IF(I20&lt;Resum!$AF$43,(I20*Resum!$AF$44),Resum!$AF$45),0))
 +IF(H20="A",0,+IF(I20&gt;Resum!$AD$49,Resum!$AF$49*(+IF(I20&gt;Resum!$AE$49,(Resum!$AE$49-Resum!$AD$49),(I20-Resum!$AD$49))),0)+IF(I20&gt;Resum!$AD$50,Resum!$AF$50*(+IF(I20&gt;Resum!$AE$50,(Resum!$AE$50-Resum!$AD$50),(I20-Resum!$AD$50))),0)+IF(I20&gt;Resum!$AD$51,Resum!$AF$51*(I20-Resum!$AD$51),0))</f>
         <v>0</v>
       </c>
       <c r="K20" s="100">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L20" s="101">
         <f>K20/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M20" s="143"/>
-      <c r="N20" s="143"/>
+      <c r="M20" s="139"/>
+      <c r="N20" s="139"/>
       <c r="O20" s="8"/>
-      <c r="P20" s="227">
+      <c r="P20" s="217">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="Q20" s="8"/>
-      <c r="R20" s="227">
+      <c r="R20" s="217">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="S20" s="8"/>
       <c r="T20" s="8"/>
       <c r="U20" s="8"/>
       <c r="V20" s="8"/>
       <c r="W20" s="8"/>
       <c r="X20" s="9"/>
       <c r="Y20" s="8"/>
       <c r="Z20" s="8"/>
       <c r="AA20" s="8"/>
       <c r="AB20" s="8"/>
       <c r="AC20" s="8"/>
       <c r="AD20" s="8"/>
       <c r="AE20" s="8"/>
       <c r="AF20" s="8"/>
       <c r="AG20" s="8"/>
       <c r="AH20" s="8"/>
       <c r="AI20" s="8"/>
       <c r="AJ20" s="8"/>
       <c r="AK20" s="8"/>
       <c r="AL20" s="8"/>
       <c r="AM20" s="8"/>
       <c r="AN20" s="8"/>
       <c r="AO20" s="8"/>
       <c r="AP20" s="8"/>
       <c r="AQ20" s="8"/>
       <c r="FB20" s="18">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A21" s="16"/>
       <c r="B21" s="113" t="s">
         <v>104</v>
       </c>
-      <c r="C21" s="149" t="s">
+      <c r="C21" s="145" t="s">
         <v>84</v>
       </c>
       <c r="D21" s="103"/>
-      <c r="E21" s="151"/>
-      <c r="F21" s="152"/>
+      <c r="E21" s="147"/>
+      <c r="F21" s="148"/>
       <c r="G21" s="103"/>
       <c r="H21" s="103"/>
       <c r="I21" s="104"/>
       <c r="J21" s="101">
         <f>+IF(H21="L-TF",IF(I21&lt;Resum!$AF$39,(I21*Resum!$AF$40),Resum!$AF$41),+IF(H21="L-TT",IF(I21&lt;Resum!$AF$43,(I21*Resum!$AF$44),Resum!$AF$45),0))
 +IF(H21="A",0,+IF(I21&gt;Resum!$AD$49,Resum!$AF$49*(+IF(I21&gt;Resum!$AE$49,(Resum!$AE$49-Resum!$AD$49),(I21-Resum!$AD$49))),0)+IF(I21&gt;Resum!$AD$50,Resum!$AF$50*(+IF(I21&gt;Resum!$AE$50,(Resum!$AE$50-Resum!$AD$50),(I21-Resum!$AD$50))),0)+IF(I21&gt;Resum!$AD$51,Resum!$AF$51*(I21-Resum!$AD$51),0))</f>
         <v>0</v>
       </c>
       <c r="K21" s="100">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L21" s="101">
         <f>K21/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M21" s="143"/>
-      <c r="N21" s="143"/>
+      <c r="M21" s="139"/>
+      <c r="N21" s="139"/>
       <c r="O21" s="8"/>
-      <c r="P21" s="227">
+      <c r="P21" s="217">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="Q21" s="8"/>
-      <c r="R21" s="227">
+      <c r="R21" s="217">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="S21" s="8"/>
       <c r="T21" s="8"/>
       <c r="U21" s="8"/>
       <c r="V21" s="8"/>
       <c r="W21" s="8"/>
       <c r="X21" s="9"/>
       <c r="Y21" s="8"/>
       <c r="Z21" s="8"/>
       <c r="AA21" s="8"/>
       <c r="AB21" s="8"/>
       <c r="AC21" s="8"/>
       <c r="AD21" s="8"/>
       <c r="AE21" s="8"/>
       <c r="AF21" s="8"/>
       <c r="AG21" s="8"/>
       <c r="AH21" s="8"/>
       <c r="AI21" s="8"/>
       <c r="AJ21" s="8"/>
       <c r="AK21" s="8"/>
       <c r="AL21" s="8"/>
       <c r="AM21" s="8"/>
       <c r="AN21" s="8"/>
@@ -7375,128 +7574,128 @@
       <c r="B22" s="96" t="s">
         <v>105</v>
       </c>
       <c r="C22" s="96" t="s">
         <v>84</v>
       </c>
       <c r="D22" s="97"/>
       <c r="E22" s="99"/>
       <c r="F22" s="98"/>
       <c r="G22" s="97"/>
       <c r="H22" s="97"/>
       <c r="I22" s="99"/>
       <c r="J22" s="101">
         <f>+IF(H22="L-TF",IF(I22&lt;Resum!$AF$39,(I22*Resum!$AF$40),Resum!$AF$41),+IF(H22="L-TT",IF(I22&lt;Resum!$AF$43,(I22*Resum!$AF$44),Resum!$AF$45),0))
 +IF(H22="A",0,+IF(I22&gt;Resum!$AD$49,Resum!$AF$49*(+IF(I22&gt;Resum!$AE$49,(Resum!$AE$49-Resum!$AD$49),(I22-Resum!$AD$49))),0)+IF(I22&gt;Resum!$AD$50,Resum!$AF$50*(+IF(I22&gt;Resum!$AE$50,(Resum!$AE$50-Resum!$AD$50),(I22-Resum!$AD$50))),0)+IF(I22&gt;Resum!$AD$51,Resum!$AF$51*(I22-Resum!$AD$51),0))</f>
         <v>0</v>
       </c>
       <c r="K22" s="100">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L22" s="101">
         <f>K22/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M22" s="143"/>
-      <c r="N22" s="143"/>
+      <c r="M22" s="139"/>
+      <c r="N22" s="139"/>
       <c r="O22" s="8"/>
-      <c r="P22" s="227">
+      <c r="P22" s="217">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="Q22" s="8"/>
-      <c r="R22" s="227">
+      <c r="R22" s="217">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="S22" s="8"/>
       <c r="T22" s="8"/>
       <c r="U22" s="8"/>
       <c r="V22" s="8"/>
       <c r="W22" s="8"/>
       <c r="X22" s="9"/>
       <c r="Y22" s="8"/>
       <c r="Z22" s="8"/>
       <c r="AA22" s="8"/>
       <c r="AB22" s="8"/>
       <c r="AC22" s="8"/>
       <c r="AD22" s="8"/>
       <c r="AE22" s="8"/>
       <c r="AF22" s="8"/>
       <c r="AG22" s="8"/>
       <c r="AH22" s="8"/>
       <c r="AI22" s="8"/>
       <c r="AJ22" s="8"/>
       <c r="AK22" s="8"/>
       <c r="AL22" s="8"/>
       <c r="AM22" s="8"/>
       <c r="AN22" s="8"/>
       <c r="AO22" s="8"/>
       <c r="AP22" s="8"/>
       <c r="AQ22" s="8"/>
       <c r="FB22" s="18">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A23" s="16"/>
-      <c r="B23" s="149" t="s">
+      <c r="B23" s="145" t="s">
         <v>106</v>
       </c>
       <c r="C23" s="96" t="s">
-        <v>224</v>
-[...4 lines deleted...]
-      <c r="G23" s="150"/>
+        <v>222</v>
+      </c>
+      <c r="D23" s="146"/>
+      <c r="E23" s="147"/>
+      <c r="F23" s="148"/>
+      <c r="G23" s="146"/>
       <c r="H23" s="103"/>
-      <c r="I23" s="151"/>
+      <c r="I23" s="147"/>
       <c r="J23" s="101">
         <f>+IF(H23="L-TF",IF(I23&lt;Resum!$AF$39,(I23*Resum!$AF$40),Resum!$AF$41),+IF(H23="L-TT",IF(I23&lt;Resum!$AF$43,(I23*Resum!$AF$44),Resum!$AF$45),0))
 +IF(H23="A",0,+IF(I23&gt;Resum!$AD$49,Resum!$AF$49*(+IF(I23&gt;Resum!$AE$49,(Resum!$AE$49-Resum!$AD$49),(I23-Resum!$AD$49))),0)+IF(I23&gt;Resum!$AD$50,Resum!$AF$50*(+IF(I23&gt;Resum!$AE$50,(Resum!$AE$50-Resum!$AD$50),(I23-Resum!$AD$50))),0)+IF(I23&gt;Resum!$AD$51,Resum!$AF$51*(I23-Resum!$AD$51),0))</f>
         <v>0</v>
       </c>
       <c r="K23" s="100">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L23" s="101">
         <f>K23/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M23" s="143"/>
-      <c r="N23" s="143"/>
+      <c r="M23" s="139"/>
+      <c r="N23" s="139"/>
       <c r="O23" s="8"/>
-      <c r="P23" s="227">
+      <c r="P23" s="217">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="Q23" s="8"/>
-      <c r="R23" s="227">
+      <c r="R23" s="217">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="S23" s="8"/>
       <c r="T23" s="8"/>
       <c r="U23" s="8"/>
       <c r="V23" s="8"/>
       <c r="W23" s="8"/>
       <c r="X23" s="8"/>
       <c r="Y23" s="8"/>
       <c r="Z23" s="8"/>
       <c r="AA23" s="8"/>
       <c r="AB23" s="8"/>
       <c r="AC23" s="8"/>
       <c r="AD23" s="8"/>
       <c r="AE23" s="8"/>
       <c r="AF23" s="8"/>
       <c r="AG23" s="8"/>
       <c r="AH23" s="8"/>
       <c r="AI23" s="8"/>
       <c r="AJ23" s="8"/>
       <c r="AK23" s="8"/>
       <c r="AL23" s="8"/>
       <c r="AM23" s="1"/>
       <c r="AN23" s="1"/>
@@ -7511,126 +7710,126 @@
     <row r="24" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A24" s="16"/>
       <c r="B24" s="96" t="s">
         <v>107</v>
       </c>
       <c r="C24" s="94"/>
       <c r="D24" s="97"/>
       <c r="E24" s="99"/>
       <c r="F24" s="98"/>
       <c r="G24" s="97"/>
       <c r="H24" s="97"/>
       <c r="I24" s="99"/>
       <c r="J24" s="101">
         <f>+IF(H24="L-TF",IF(I24&lt;Resum!$AF$39,(I24*Resum!$AF$40),Resum!$AF$41),+IF(H24="L-TT",IF(I24&lt;Resum!$AF$43,(I24*Resum!$AF$44),Resum!$AF$45),0))
 +IF(H24="A",0,+IF(I24&gt;Resum!$AD$49,Resum!$AF$49*(+IF(I24&gt;Resum!$AE$49,(Resum!$AE$49-Resum!$AD$49),(I24-Resum!$AD$49))),0)+IF(I24&gt;Resum!$AD$50,Resum!$AF$50*(+IF(I24&gt;Resum!$AE$50,(Resum!$AE$50-Resum!$AD$50),(I24-Resum!$AD$50))),0)+IF(I24&gt;Resum!$AD$51,Resum!$AF$51*(I24-Resum!$AD$51),0))</f>
         <v>0</v>
       </c>
       <c r="K24" s="100">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L24" s="101">
         <f>K24/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M24" s="143"/>
-      <c r="N24" s="143"/>
+      <c r="M24" s="139"/>
+      <c r="N24" s="139"/>
       <c r="O24" s="8"/>
-      <c r="P24" s="227">
+      <c r="P24" s="217">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="Q24" s="8"/>
-      <c r="R24" s="227">
+      <c r="R24" s="217">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="S24" s="8"/>
       <c r="T24" s="8"/>
       <c r="U24" s="8"/>
       <c r="V24" s="8"/>
       <c r="W24" s="8"/>
       <c r="X24" s="8"/>
       <c r="Y24" s="8"/>
       <c r="Z24" s="8"/>
       <c r="AA24" s="8"/>
       <c r="AB24" s="8"/>
       <c r="AC24" s="8"/>
       <c r="AD24" s="8"/>
       <c r="AE24" s="8"/>
       <c r="AF24" s="8"/>
       <c r="AG24" s="8"/>
       <c r="AH24" s="8"/>
       <c r="AI24" s="8"/>
       <c r="AJ24" s="8"/>
       <c r="AK24" s="8"/>
       <c r="AL24" s="8"/>
       <c r="AM24" s="1"/>
       <c r="AN24" s="1"/>
       <c r="AO24" s="1"/>
       <c r="AP24" s="1"/>
       <c r="AQ24" s="1"/>
       <c r="FB24" s="18">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A25" s="16"/>
-      <c r="B25" s="149" t="s">
+      <c r="B25" s="145" t="s">
         <v>108</v>
       </c>
       <c r="C25" s="94"/>
-      <c r="D25" s="150"/>
-[...2 lines deleted...]
-      <c r="G25" s="150"/>
+      <c r="D25" s="146"/>
+      <c r="E25" s="147"/>
+      <c r="F25" s="148"/>
+      <c r="G25" s="146"/>
       <c r="H25" s="103"/>
-      <c r="I25" s="151"/>
+      <c r="I25" s="147"/>
       <c r="J25" s="101">
         <f>+IF(H25="L-TF",IF(I25&lt;Resum!$AF$39,(I25*Resum!$AF$40),Resum!$AF$41),+IF(H25="L-TT",IF(I25&lt;Resum!$AF$43,(I25*Resum!$AF$44),Resum!$AF$45),0))
 +IF(H25="A",0,+IF(I25&gt;Resum!$AD$49,Resum!$AF$49*(+IF(I25&gt;Resum!$AE$49,(Resum!$AE$49-Resum!$AD$49),(I25-Resum!$AD$49))),0)+IF(I25&gt;Resum!$AD$50,Resum!$AF$50*(+IF(I25&gt;Resum!$AE$50,(Resum!$AE$50-Resum!$AD$50),(I25-Resum!$AD$50))),0)+IF(I25&gt;Resum!$AD$51,Resum!$AF$51*(I25-Resum!$AD$51),0))</f>
         <v>0</v>
       </c>
       <c r="K25" s="100">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L25" s="101">
         <f>K25/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M25" s="143"/>
-      <c r="N25" s="143"/>
+      <c r="M25" s="139"/>
+      <c r="N25" s="139"/>
       <c r="O25" s="8"/>
-      <c r="P25" s="227">
+      <c r="P25" s="217">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="Q25" s="8"/>
-      <c r="R25" s="227">
+      <c r="R25" s="217">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="S25" s="8"/>
       <c r="T25" s="8"/>
       <c r="U25" s="8"/>
       <c r="V25" s="8"/>
       <c r="W25" s="8"/>
       <c r="X25" s="8"/>
       <c r="Y25" s="8"/>
       <c r="Z25" s="8"/>
       <c r="AA25" s="8"/>
       <c r="AB25" s="8"/>
       <c r="AC25" s="8"/>
       <c r="AD25" s="8"/>
       <c r="AE25" s="8"/>
       <c r="AF25" s="8"/>
       <c r="AG25" s="8"/>
       <c r="AH25" s="8"/>
       <c r="AI25" s="8"/>
       <c r="AJ25" s="8"/>
       <c r="AK25" s="8"/>
       <c r="AL25" s="8"/>
       <c r="AM25" s="1"/>
       <c r="AN25" s="1"/>
@@ -7645,5492 +7844,5984 @@
     <row r="26" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A26" s="16"/>
       <c r="B26" s="96" t="s">
         <v>109</v>
       </c>
       <c r="C26" s="94"/>
       <c r="D26" s="97"/>
       <c r="E26" s="99"/>
       <c r="F26" s="98"/>
       <c r="G26" s="97"/>
       <c r="H26" s="97"/>
       <c r="I26" s="99"/>
       <c r="J26" s="101">
         <f>+IF(H26="L-TF",IF(I26&lt;Resum!$AF$39,(I26*Resum!$AF$40),Resum!$AF$41),+IF(H26="L-TT",IF(I26&lt;Resum!$AF$43,(I26*Resum!$AF$44),Resum!$AF$45),0))
 +IF(H26="A",0,+IF(I26&gt;Resum!$AD$49,Resum!$AF$49*(+IF(I26&gt;Resum!$AE$49,(Resum!$AE$49-Resum!$AD$49),(I26-Resum!$AD$49))),0)+IF(I26&gt;Resum!$AD$50,Resum!$AF$50*(+IF(I26&gt;Resum!$AE$50,(Resum!$AE$50-Resum!$AD$50),(I26-Resum!$AD$50))),0)+IF(I26&gt;Resum!$AD$51,Resum!$AF$51*(I26-Resum!$AD$51),0))</f>
         <v>0</v>
       </c>
       <c r="K26" s="100">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L26" s="101">
         <f>K26/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M26" s="143"/>
-      <c r="N26" s="143"/>
+      <c r="M26" s="139"/>
+      <c r="N26" s="139"/>
       <c r="O26" s="8"/>
-      <c r="P26" s="227">
+      <c r="P26" s="217">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="Q26" s="8"/>
-      <c r="R26" s="227">
+      <c r="R26" s="217">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="S26" s="8"/>
       <c r="T26" s="8"/>
       <c r="U26" s="8"/>
       <c r="V26" s="8"/>
       <c r="W26" s="8"/>
       <c r="X26" s="8"/>
       <c r="Y26" s="8"/>
       <c r="Z26" s="8"/>
       <c r="AA26" s="8"/>
       <c r="AB26" s="8"/>
       <c r="AC26" s="8"/>
       <c r="AD26" s="8"/>
       <c r="AE26" s="8"/>
       <c r="AF26" s="8"/>
       <c r="AG26" s="8"/>
       <c r="AH26" s="8"/>
       <c r="AI26" s="8"/>
       <c r="AJ26" s="8"/>
       <c r="AK26" s="8"/>
       <c r="AL26" s="8"/>
       <c r="AM26" s="1"/>
       <c r="AN26" s="1"/>
       <c r="AO26" s="1"/>
       <c r="AP26" s="1"/>
       <c r="AQ26" s="1"/>
       <c r="FB26" s="18">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:158" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A27" s="16"/>
-      <c r="B27" s="27"/>
-[...29 lines deleted...]
-      </c>
+      <c r="B27" s="151" t="s">
+        <v>243</v>
+      </c>
+      <c r="C27" s="94"/>
+      <c r="D27" s="146"/>
+      <c r="E27" s="147"/>
+      <c r="F27" s="148"/>
+      <c r="G27" s="146"/>
+      <c r="H27" s="103"/>
+      <c r="I27" s="147"/>
+      <c r="J27" s="101">
+        <f>+IF(H27="L-TF",IF(I27&lt;Resum!$AF$39,(I27*Resum!$AF$40),Resum!$AF$41),+IF(H27="L-TT",IF(I27&lt;Resum!$AF$43,(I27*Resum!$AF$44),Resum!$AF$45),0))
++IF(H27="A",0,+IF(I27&gt;Resum!$AD$49,Resum!$AF$49*(+IF(I27&gt;Resum!$AE$49,(Resum!$AE$49-Resum!$AD$49),(I27-Resum!$AD$49))),0)+IF(I27&gt;Resum!$AD$50,Resum!$AF$50*(+IF(I27&gt;Resum!$AE$50,(Resum!$AE$50-Resum!$AD$50),(I27-Resum!$AD$50))),0)+IF(I27&gt;Resum!$AD$51,Resum!$AF$51*(I27-Resum!$AD$51),0))</f>
+        <v>0</v>
+      </c>
+      <c r="K27" s="100">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="L27" s="101">
+        <f>K27/Portada!$F$15</f>
+        <v>0</v>
+      </c>
+      <c r="M27" s="139"/>
+      <c r="N27" s="139"/>
       <c r="O27" s="8"/>
-      <c r="P27" s="19">
-[...2 lines deleted...]
-      </c>
+      <c r="P27" s="217"/>
       <c r="Q27" s="8"/>
-      <c r="R27" s="8"/>
+      <c r="R27" s="217"/>
       <c r="S27" s="8"/>
       <c r="T27" s="8"/>
       <c r="U27" s="8"/>
       <c r="V27" s="8"/>
       <c r="W27" s="8"/>
       <c r="X27" s="8"/>
       <c r="Y27" s="8"/>
       <c r="Z27" s="8"/>
       <c r="AA27" s="8"/>
       <c r="AB27" s="8"/>
       <c r="AC27" s="8"/>
       <c r="AD27" s="8"/>
       <c r="AE27" s="8"/>
       <c r="AF27" s="8"/>
       <c r="AG27" s="8"/>
       <c r="AH27" s="8"/>
       <c r="AI27" s="8"/>
       <c r="AJ27" s="8"/>
       <c r="AK27" s="8"/>
       <c r="AL27" s="8"/>
       <c r="AM27" s="1"/>
       <c r="AN27" s="1"/>
       <c r="AO27" s="1"/>
       <c r="AP27" s="1"/>
       <c r="AQ27" s="1"/>
-      <c r="FB27" s="19">
-[...22 lines deleted...]
-      <c r="P28" s="8"/>
+      <c r="FB27" s="18"/>
+    </row>
+    <row r="28" spans="1:158" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="16"/>
+      <c r="B28" s="27"/>
+      <c r="C28" s="89" t="str">
+        <f>"TOTAL " &amp;" " &amp; B7 &amp; " " &amp; (C7)</f>
+        <v>TOTAL  01.01. Direcció</v>
+      </c>
+      <c r="D28" s="90"/>
+      <c r="E28" s="90"/>
+      <c r="F28" s="91"/>
+      <c r="G28" s="90"/>
+      <c r="H28" s="90"/>
+      <c r="I28" s="90"/>
+      <c r="J28" s="92">
+        <f>SUM(J8:J27)</f>
+        <v>0</v>
+      </c>
+      <c r="K28" s="92">
+        <f>SUM(K8:K27)</f>
+        <v>0</v>
+      </c>
+      <c r="L28" s="92">
+        <f>SUM(L8:L27)</f>
+        <v>0</v>
+      </c>
+      <c r="M28" s="19">
+        <f>SUM(M8:M26)</f>
+        <v>0</v>
+      </c>
+      <c r="N28" s="19">
+        <f>SUM(N8:N26)</f>
+        <v>0</v>
+      </c>
+      <c r="O28" s="8"/>
+      <c r="P28" s="19">
+        <f>SUM(P8:P26)</f>
+        <v>0</v>
+      </c>
       <c r="Q28" s="8"/>
       <c r="R28" s="8"/>
       <c r="S28" s="8"/>
       <c r="T28" s="8"/>
       <c r="U28" s="8"/>
       <c r="V28" s="8"/>
       <c r="W28" s="8"/>
       <c r="X28" s="8"/>
       <c r="Y28" s="8"/>
       <c r="Z28" s="8"/>
       <c r="AA28" s="8"/>
       <c r="AB28" s="8"/>
       <c r="AC28" s="8"/>
       <c r="AD28" s="8"/>
       <c r="AE28" s="8"/>
       <c r="AF28" s="8"/>
       <c r="AG28" s="8"/>
       <c r="AH28" s="8"/>
       <c r="AI28" s="8"/>
       <c r="AJ28" s="8"/>
       <c r="AK28" s="8"/>
       <c r="AL28" s="8"/>
       <c r="AM28" s="1"/>
       <c r="AN28" s="1"/>
       <c r="AO28" s="1"/>
       <c r="AP28" s="1"/>
       <c r="AQ28" s="1"/>
-      <c r="FB28" s="30"/>
+      <c r="FB28" s="19">
+        <f>SUM(FB8:FB26)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="29" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A29" s="8"/>
-      <c r="B29" s="21" t="s">
-[...12 lines deleted...]
-      <c r="K29" s="22"/>
+      <c r="B29" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C29" s="29"/>
+      <c r="D29" s="22"/>
+      <c r="E29" s="30"/>
+      <c r="F29" s="41"/>
+      <c r="G29" s="30"/>
+      <c r="H29" s="30"/>
+      <c r="I29" s="30"/>
+      <c r="J29" s="30"/>
+      <c r="K29" s="30"/>
       <c r="L29" s="22"/>
       <c r="M29" s="22"/>
       <c r="N29" s="22"/>
       <c r="O29" s="22"/>
       <c r="P29" s="8"/>
       <c r="Q29" s="8"/>
       <c r="R29" s="8"/>
       <c r="S29" s="8"/>
       <c r="T29" s="8"/>
       <c r="U29" s="8"/>
       <c r="V29" s="8"/>
       <c r="W29" s="8"/>
       <c r="X29" s="8"/>
       <c r="Y29" s="8"/>
       <c r="Z29" s="8"/>
       <c r="AA29" s="8"/>
       <c r="AB29" s="8"/>
       <c r="AC29" s="8"/>
       <c r="AD29" s="8"/>
       <c r="AE29" s="8"/>
       <c r="AF29" s="8"/>
       <c r="AG29" s="8"/>
       <c r="AH29" s="8"/>
       <c r="AI29" s="8"/>
       <c r="AJ29" s="8"/>
       <c r="AK29" s="8"/>
       <c r="AL29" s="8"/>
       <c r="AM29" s="1"/>
       <c r="AN29" s="1"/>
       <c r="AO29" s="1"/>
       <c r="AP29" s="1"/>
       <c r="AQ29" s="1"/>
-      <c r="FB29" s="22"/>
+      <c r="FB29" s="30"/>
     </row>
     <row r="30" spans="1:158" x14ac:dyDescent="0.25">
-      <c r="A30" s="16"/>
-[...31 lines deleted...]
-      </c>
+      <c r="A30" s="8"/>
+      <c r="B30" s="21" t="s">
+        <v>110</v>
+      </c>
+      <c r="C30" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="D30" s="17"/>
+      <c r="E30" s="22"/>
+      <c r="F30" s="40"/>
+      <c r="G30" s="22"/>
+      <c r="H30" s="22"/>
+      <c r="I30" s="22"/>
+      <c r="J30" s="22"/>
+      <c r="K30" s="22"/>
+      <c r="L30" s="22"/>
+      <c r="M30" s="22"/>
+      <c r="N30" s="22"/>
+      <c r="O30" s="22"/>
+      <c r="P30" s="8"/>
       <c r="Q30" s="8"/>
-      <c r="R30" s="227">
-[...2 lines deleted...]
-      </c>
+      <c r="R30" s="8"/>
       <c r="S30" s="8"/>
       <c r="T30" s="8"/>
       <c r="U30" s="8"/>
       <c r="V30" s="8"/>
       <c r="W30" s="8"/>
       <c r="X30" s="8"/>
       <c r="Y30" s="8"/>
       <c r="Z30" s="8"/>
       <c r="AA30" s="8"/>
       <c r="AB30" s="8"/>
       <c r="AC30" s="8"/>
       <c r="AD30" s="8"/>
       <c r="AE30" s="8"/>
       <c r="AF30" s="8"/>
       <c r="AG30" s="8"/>
       <c r="AH30" s="8"/>
       <c r="AI30" s="8"/>
       <c r="AJ30" s="8"/>
       <c r="AK30" s="8"/>
       <c r="AL30" s="8"/>
       <c r="AM30" s="1"/>
       <c r="AN30" s="1"/>
       <c r="AO30" s="1"/>
       <c r="AP30" s="1"/>
       <c r="AQ30" s="1"/>
-      <c r="FB30" s="18">
-[...2 lines deleted...]
-      </c>
+      <c r="FB30" s="22"/>
     </row>
     <row r="31" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A31" s="16"/>
-      <c r="B31" s="158" t="s">
-[...11 lines deleted...]
-      <c r="J31" s="101">
+      <c r="B31" s="106" t="s">
+        <v>111</v>
+      </c>
+      <c r="C31" s="107" t="s">
+        <v>117</v>
+      </c>
+      <c r="D31" s="108"/>
+      <c r="E31" s="110"/>
+      <c r="F31" s="109"/>
+      <c r="G31" s="108"/>
+      <c r="H31" s="108"/>
+      <c r="I31" s="110"/>
+      <c r="J31" s="112">
         <f>+IF(H31="L-TF",IF(I31&lt;Resum!$AF$39,(I31*Resum!$AF$40),Resum!$AF$41),+IF(H31="L-TT",IF(I31&lt;Resum!$AF$43,(I31*Resum!$AF$44),Resum!$AF$45),0))
 +IF(H31="A",0,+IF(I31&gt;Resum!$AD$49,Resum!$AF$49*(+IF(I31&gt;Resum!$AE$49,(Resum!$AE$49-Resum!$AD$49),(I31-Resum!$AD$49))),0)+IF(I31&gt;Resum!$AD$50,Resum!$AF$50*(+IF(I31&gt;Resum!$AE$50,(Resum!$AE$50-Resum!$AD$50),(I31-Resum!$AD$50))),0)+IF(I31&gt;Resum!$AD$51,Resum!$AF$51*(I31-Resum!$AD$51),0))</f>
         <v>0</v>
       </c>
-      <c r="K31" s="100">
-[...3 lines deleted...]
-      <c r="L31" s="101">
+      <c r="K31" s="111">
+        <f t="shared" ref="K31:K36" si="4">(IF(E31=0,1,E31)*IF(F31=0,1,F31)*I31 ) + J31*IF(E31=0,1,E31)*IF(F31=0,1,F31)</f>
+        <v>0</v>
+      </c>
+      <c r="L31" s="112">
         <f>K31/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M31" s="143"/>
-      <c r="N31" s="143"/>
+      <c r="M31" s="139"/>
+      <c r="N31" s="139"/>
       <c r="O31" s="8"/>
-      <c r="P31" s="227">
-        <f t="shared" si="5"/>
+      <c r="P31" s="217">
+        <f t="shared" ref="P31:P36" si="5">J31*IF(E31=0,1,E31)*IF(F31=0,1,F31)</f>
         <v>0</v>
       </c>
       <c r="Q31" s="8"/>
-      <c r="R31" s="227">
-        <f t="shared" si="6"/>
+      <c r="R31" s="217">
+        <f t="shared" ref="R31:R36" si="6">IF(I31&lt;&gt;0,(J31/I31)/IF(E31=0,1,E31),0)</f>
         <v>0</v>
       </c>
       <c r="S31" s="8"/>
       <c r="T31" s="8"/>
       <c r="U31" s="8"/>
       <c r="V31" s="8"/>
       <c r="W31" s="8"/>
       <c r="X31" s="8"/>
       <c r="Y31" s="8"/>
       <c r="Z31" s="8"/>
       <c r="AA31" s="8"/>
       <c r="AB31" s="8"/>
       <c r="AC31" s="8"/>
       <c r="AD31" s="8"/>
       <c r="AE31" s="8"/>
       <c r="AF31" s="8"/>
       <c r="AG31" s="8"/>
       <c r="AH31" s="8"/>
       <c r="AI31" s="8"/>
       <c r="AJ31" s="8"/>
       <c r="AK31" s="8"/>
       <c r="AL31" s="8"/>
       <c r="AM31" s="1"/>
       <c r="AN31" s="1"/>
       <c r="AO31" s="1"/>
       <c r="AP31" s="1"/>
       <c r="AQ31" s="1"/>
       <c r="FB31" s="18">
-        <f t="shared" si="7"/>
+        <f t="shared" ref="FB31:FB36" si="7">(IF(E31=0,1,E31)*IF(F31=0,1,F31)*I31 ) + J31*IF(E31=0,1,E31)*IF(F31=0,1,F31)</f>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A32" s="16"/>
-      <c r="B32" s="95" t="s">
-[...2 lines deleted...]
-      <c r="C32" s="96" t="s">
+      <c r="B32" s="150" t="s">
+        <v>112</v>
+      </c>
+      <c r="C32" s="145" t="s">
         <v>85</v>
       </c>
-      <c r="D32" s="97"/>
-[...4 lines deleted...]
-      <c r="I32" s="99"/>
+      <c r="D32" s="146"/>
+      <c r="E32" s="147"/>
+      <c r="F32" s="148"/>
+      <c r="G32" s="146"/>
+      <c r="H32" s="103"/>
+      <c r="I32" s="147"/>
       <c r="J32" s="101">
         <f>+IF(H32="L-TF",IF(I32&lt;Resum!$AF$39,(I32*Resum!$AF$40),Resum!$AF$41),+IF(H32="L-TT",IF(I32&lt;Resum!$AF$43,(I32*Resum!$AF$44),Resum!$AF$45),0))
 +IF(H32="A",0,+IF(I32&gt;Resum!$AD$49,Resum!$AF$49*(+IF(I32&gt;Resum!$AE$49,(Resum!$AE$49-Resum!$AD$49),(I32-Resum!$AD$49))),0)+IF(I32&gt;Resum!$AD$50,Resum!$AF$50*(+IF(I32&gt;Resum!$AE$50,(Resum!$AE$50-Resum!$AD$50),(I32-Resum!$AD$50))),0)+IF(I32&gt;Resum!$AD$51,Resum!$AF$51*(I32-Resum!$AD$51),0))</f>
         <v>0</v>
       </c>
       <c r="K32" s="100">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L32" s="101">
         <f>K32/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M32" s="143"/>
-      <c r="N32" s="143"/>
+      <c r="M32" s="139"/>
+      <c r="N32" s="139"/>
       <c r="O32" s="8"/>
-      <c r="P32" s="227">
+      <c r="P32" s="217">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Q32" s="8"/>
-      <c r="R32" s="227">
+      <c r="R32" s="217">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="S32" s="8"/>
       <c r="T32" s="8"/>
       <c r="U32" s="8"/>
       <c r="V32" s="8"/>
       <c r="W32" s="8"/>
       <c r="X32" s="8"/>
       <c r="Y32" s="8"/>
       <c r="Z32" s="8"/>
       <c r="AA32" s="8"/>
       <c r="AB32" s="8"/>
       <c r="AC32" s="8"/>
       <c r="AD32" s="8"/>
       <c r="AE32" s="8"/>
       <c r="AF32" s="8"/>
       <c r="AG32" s="8"/>
       <c r="AH32" s="8"/>
       <c r="AI32" s="8"/>
       <c r="AJ32" s="8"/>
       <c r="AK32" s="8"/>
       <c r="AL32" s="8"/>
       <c r="AM32" s="1"/>
       <c r="AN32" s="1"/>
       <c r="AO32" s="1"/>
       <c r="AP32" s="1"/>
       <c r="AQ32" s="1"/>
       <c r="FB32" s="18">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A33" s="16"/>
-      <c r="B33" s="102" t="s">
-[...8 lines deleted...]
-      <c r="I33" s="151"/>
+      <c r="B33" s="95" t="s">
+        <v>113</v>
+      </c>
+      <c r="C33" s="96" t="s">
+        <v>85</v>
+      </c>
+      <c r="D33" s="97"/>
+      <c r="E33" s="99"/>
+      <c r="F33" s="98"/>
+      <c r="G33" s="97"/>
+      <c r="H33" s="97"/>
+      <c r="I33" s="99"/>
       <c r="J33" s="101">
         <f>+IF(H33="L-TF",IF(I33&lt;Resum!$AF$39,(I33*Resum!$AF$40),Resum!$AF$41),+IF(H33="L-TT",IF(I33&lt;Resum!$AF$43,(I33*Resum!$AF$44),Resum!$AF$45),0))
 +IF(H33="A",0,+IF(I33&gt;Resum!$AD$49,Resum!$AF$49*(+IF(I33&gt;Resum!$AE$49,(Resum!$AE$49-Resum!$AD$49),(I33-Resum!$AD$49))),0)+IF(I33&gt;Resum!$AD$50,Resum!$AF$50*(+IF(I33&gt;Resum!$AE$50,(Resum!$AE$50-Resum!$AD$50),(I33-Resum!$AD$50))),0)+IF(I33&gt;Resum!$AD$51,Resum!$AF$51*(I33-Resum!$AD$51),0))</f>
         <v>0</v>
       </c>
       <c r="K33" s="100">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L33" s="101">
         <f>K33/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M33" s="143"/>
-      <c r="N33" s="143"/>
+      <c r="M33" s="139"/>
+      <c r="N33" s="139"/>
       <c r="O33" s="8"/>
-      <c r="P33" s="227">
+      <c r="P33" s="217">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Q33" s="8"/>
-      <c r="R33" s="227">
+      <c r="R33" s="217">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="S33" s="8"/>
       <c r="T33" s="8"/>
       <c r="U33" s="8"/>
       <c r="V33" s="8"/>
       <c r="W33" s="8"/>
       <c r="X33" s="8"/>
       <c r="Y33" s="8"/>
       <c r="Z33" s="8"/>
       <c r="AA33" s="8"/>
       <c r="AB33" s="8"/>
       <c r="AC33" s="8"/>
       <c r="AD33" s="8"/>
       <c r="AE33" s="8"/>
       <c r="AF33" s="8"/>
       <c r="AG33" s="8"/>
       <c r="AH33" s="8"/>
       <c r="AI33" s="8"/>
       <c r="AJ33" s="8"/>
       <c r="AK33" s="8"/>
       <c r="AL33" s="8"/>
       <c r="AM33" s="1"/>
       <c r="AN33" s="1"/>
       <c r="AO33" s="1"/>
       <c r="AP33" s="1"/>
       <c r="AQ33" s="1"/>
       <c r="FB33" s="18">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A34" s="16"/>
-      <c r="B34" s="95" t="s">
-        <v>115</v>
+      <c r="B34" s="102" t="s">
+        <v>114</v>
       </c>
       <c r="C34" s="94"/>
-      <c r="D34" s="97"/>
-[...4 lines deleted...]
-      <c r="I34" s="99"/>
+      <c r="D34" s="146"/>
+      <c r="E34" s="147"/>
+      <c r="F34" s="148"/>
+      <c r="G34" s="146"/>
+      <c r="H34" s="103"/>
+      <c r="I34" s="147"/>
       <c r="J34" s="101">
         <f>+IF(H34="L-TF",IF(I34&lt;Resum!$AF$39,(I34*Resum!$AF$40),Resum!$AF$41),+IF(H34="L-TT",IF(I34&lt;Resum!$AF$43,(I34*Resum!$AF$44),Resum!$AF$45),0))
 +IF(H34="A",0,+IF(I34&gt;Resum!$AD$49,Resum!$AF$49*(+IF(I34&gt;Resum!$AE$49,(Resum!$AE$49-Resum!$AD$49),(I34-Resum!$AD$49))),0)+IF(I34&gt;Resum!$AD$50,Resum!$AF$50*(+IF(I34&gt;Resum!$AE$50,(Resum!$AE$50-Resum!$AD$50),(I34-Resum!$AD$50))),0)+IF(I34&gt;Resum!$AD$51,Resum!$AF$51*(I34-Resum!$AD$51),0))</f>
         <v>0</v>
       </c>
       <c r="K34" s="100">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L34" s="101">
         <f>K34/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M34" s="143"/>
-      <c r="N34" s="143"/>
+      <c r="M34" s="139"/>
+      <c r="N34" s="139"/>
       <c r="O34" s="8"/>
-      <c r="P34" s="227">
+      <c r="P34" s="217">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Q34" s="8"/>
-      <c r="R34" s="227">
+      <c r="R34" s="217">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="S34" s="8"/>
       <c r="T34" s="8"/>
       <c r="U34" s="8"/>
       <c r="V34" s="8"/>
       <c r="W34" s="8"/>
       <c r="X34" s="8"/>
       <c r="Y34" s="8"/>
       <c r="Z34" s="8"/>
       <c r="AA34" s="8"/>
       <c r="AB34" s="8"/>
       <c r="AC34" s="8"/>
       <c r="AD34" s="8"/>
       <c r="AE34" s="8"/>
       <c r="AF34" s="8"/>
       <c r="AG34" s="8"/>
       <c r="AH34" s="8"/>
       <c r="AI34" s="8"/>
       <c r="AJ34" s="8"/>
       <c r="AK34" s="8"/>
       <c r="AL34" s="8"/>
       <c r="AM34" s="1"/>
       <c r="AN34" s="1"/>
       <c r="AO34" s="1"/>
       <c r="AP34" s="1"/>
       <c r="AQ34" s="1"/>
       <c r="FB34" s="18">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A35" s="16"/>
-      <c r="B35" s="158" t="s">
-        <v>222</v>
+      <c r="B35" s="95" t="s">
+        <v>115</v>
       </c>
       <c r="C35" s="94"/>
-      <c r="D35" s="150"/>
-[...4 lines deleted...]
-      <c r="I35" s="151"/>
+      <c r="D35" s="97"/>
+      <c r="E35" s="99"/>
+      <c r="F35" s="98"/>
+      <c r="G35" s="97"/>
+      <c r="H35" s="97"/>
+      <c r="I35" s="99"/>
       <c r="J35" s="101">
         <f>+IF(H35="L-TF",IF(I35&lt;Resum!$AF$39,(I35*Resum!$AF$40),Resum!$AF$41),+IF(H35="L-TT",IF(I35&lt;Resum!$AF$43,(I35*Resum!$AF$44),Resum!$AF$45),0))
 +IF(H35="A",0,+IF(I35&gt;Resum!$AD$49,Resum!$AF$49*(+IF(I35&gt;Resum!$AE$49,(Resum!$AE$49-Resum!$AD$49),(I35-Resum!$AD$49))),0)+IF(I35&gt;Resum!$AD$50,Resum!$AF$50*(+IF(I35&gt;Resum!$AE$50,(Resum!$AE$50-Resum!$AD$50),(I35-Resum!$AD$50))),0)+IF(I35&gt;Resum!$AD$51,Resum!$AF$51*(I35-Resum!$AD$51),0))</f>
         <v>0</v>
       </c>
       <c r="K35" s="100">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L35" s="101">
         <f>K35/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M35" s="143"/>
-      <c r="N35" s="143"/>
+      <c r="M35" s="139"/>
+      <c r="N35" s="139"/>
       <c r="O35" s="8"/>
-      <c r="P35" s="227">
+      <c r="P35" s="217">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Q35" s="8"/>
-      <c r="R35" s="227">
+      <c r="R35" s="217">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="S35" s="8"/>
       <c r="T35" s="8"/>
       <c r="U35" s="8"/>
       <c r="V35" s="8"/>
       <c r="W35" s="8"/>
       <c r="X35" s="8"/>
       <c r="Y35" s="8"/>
       <c r="Z35" s="8"/>
       <c r="AA35" s="8"/>
       <c r="AB35" s="8"/>
       <c r="AC35" s="8"/>
       <c r="AD35" s="8"/>
       <c r="AE35" s="8"/>
       <c r="AF35" s="8"/>
       <c r="AG35" s="8"/>
       <c r="AH35" s="8"/>
       <c r="AI35" s="8"/>
       <c r="AJ35" s="8"/>
       <c r="AK35" s="8"/>
       <c r="AL35" s="8"/>
       <c r="AM35" s="1"/>
       <c r="AN35" s="1"/>
       <c r="AO35" s="1"/>
       <c r="AP35" s="1"/>
       <c r="AQ35" s="1"/>
       <c r="FB35" s="18">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
-    <row r="36" spans="1:158" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A36" s="16"/>
-      <c r="B36" s="27"/>
-[...29 lines deleted...]
-      </c>
+      <c r="B36" s="241" t="s">
+        <v>220</v>
+      </c>
+      <c r="C36" s="94"/>
+      <c r="D36" s="146"/>
+      <c r="E36" s="147"/>
+      <c r="F36" s="148"/>
+      <c r="G36" s="146"/>
+      <c r="H36" s="103"/>
+      <c r="I36" s="147"/>
+      <c r="J36" s="101">
+        <f>+IF(H36="L-TF",IF(I36&lt;Resum!$AF$39,(I36*Resum!$AF$40),Resum!$AF$41),+IF(H36="L-TT",IF(I36&lt;Resum!$AF$43,(I36*Resum!$AF$44),Resum!$AF$45),0))
++IF(H36="A",0,+IF(I36&gt;Resum!$AD$49,Resum!$AF$49*(+IF(I36&gt;Resum!$AE$49,(Resum!$AE$49-Resum!$AD$49),(I36-Resum!$AD$49))),0)+IF(I36&gt;Resum!$AD$50,Resum!$AF$50*(+IF(I36&gt;Resum!$AE$50,(Resum!$AE$50-Resum!$AD$50),(I36-Resum!$AD$50))),0)+IF(I36&gt;Resum!$AD$51,Resum!$AF$51*(I36-Resum!$AD$51),0))</f>
+        <v>0</v>
+      </c>
+      <c r="K36" s="100">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="L36" s="101">
+        <f>K36/Portada!$F$15</f>
+        <v>0</v>
+      </c>
+      <c r="M36" s="139"/>
+      <c r="N36" s="139"/>
       <c r="O36" s="8"/>
-      <c r="P36" s="19">
-        <f>SUM(P30:P35)</f>
+      <c r="P36" s="217">
+        <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Q36" s="8"/>
-      <c r="R36" s="8"/>
+      <c r="R36" s="217">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
       <c r="S36" s="8"/>
       <c r="T36" s="8"/>
       <c r="U36" s="8"/>
       <c r="V36" s="8"/>
       <c r="W36" s="8"/>
       <c r="X36" s="8"/>
       <c r="Y36" s="8"/>
       <c r="Z36" s="8"/>
       <c r="AA36" s="8"/>
       <c r="AB36" s="8"/>
       <c r="AC36" s="8"/>
       <c r="AD36" s="8"/>
       <c r="AE36" s="8"/>
       <c r="AF36" s="8"/>
       <c r="AG36" s="8"/>
       <c r="AH36" s="8"/>
       <c r="AI36" s="8"/>
       <c r="AJ36" s="8"/>
       <c r="AK36" s="8"/>
       <c r="AL36" s="8"/>
       <c r="AM36" s="1"/>
       <c r="AN36" s="1"/>
       <c r="AO36" s="1"/>
       <c r="AP36" s="1"/>
       <c r="AQ36" s="1"/>
-      <c r="FB36" s="19">
-[...22 lines deleted...]
-      <c r="P37" s="8"/>
+      <c r="FB36" s="18">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:158" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="16"/>
+      <c r="B37" s="27"/>
+      <c r="C37" s="89" t="str">
+        <f>"TOTAL " &amp;" " &amp; B30 &amp; " " &amp; (C30)</f>
+        <v>TOTAL  01.02. Realització</v>
+      </c>
+      <c r="D37" s="90"/>
+      <c r="E37" s="90"/>
+      <c r="F37" s="91"/>
+      <c r="G37" s="90"/>
+      <c r="H37" s="90"/>
+      <c r="I37" s="90"/>
+      <c r="J37" s="92">
+        <f>SUM(J31:J36)</f>
+        <v>0</v>
+      </c>
+      <c r="K37" s="92">
+        <f>SUM(K31:K36)</f>
+        <v>0</v>
+      </c>
+      <c r="L37" s="92">
+        <f>SUM(L31:L36)</f>
+        <v>0</v>
+      </c>
+      <c r="M37" s="19">
+        <f>SUM(M31:M36)</f>
+        <v>0</v>
+      </c>
+      <c r="N37" s="19">
+        <f>SUM(N31:N36)</f>
+        <v>0</v>
+      </c>
+      <c r="O37" s="8"/>
+      <c r="P37" s="19">
+        <f>SUM(P31:P36)</f>
+        <v>0</v>
+      </c>
       <c r="Q37" s="8"/>
       <c r="R37" s="8"/>
       <c r="S37" s="8"/>
       <c r="T37" s="8"/>
       <c r="U37" s="8"/>
       <c r="V37" s="8"/>
       <c r="W37" s="8"/>
       <c r="X37" s="8"/>
       <c r="Y37" s="8"/>
       <c r="Z37" s="8"/>
       <c r="AA37" s="8"/>
       <c r="AB37" s="8"/>
       <c r="AC37" s="8"/>
       <c r="AD37" s="8"/>
       <c r="AE37" s="8"/>
       <c r="AF37" s="8"/>
       <c r="AG37" s="8"/>
       <c r="AH37" s="8"/>
       <c r="AI37" s="8"/>
       <c r="AJ37" s="8"/>
       <c r="AK37" s="8"/>
       <c r="AL37" s="8"/>
       <c r="AM37" s="1"/>
       <c r="AN37" s="1"/>
       <c r="AO37" s="1"/>
       <c r="AP37" s="1"/>
       <c r="AQ37" s="1"/>
-      <c r="FB37" s="30"/>
+      <c r="FB37" s="19">
+        <f>SUM(FB31:FB36)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="38" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A38" s="8"/>
-      <c r="B38" s="21" t="s">
-[...12 lines deleted...]
-      <c r="K38" s="22"/>
+      <c r="B38" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C38" s="29"/>
+      <c r="D38" s="145"/>
+      <c r="E38" s="30"/>
+      <c r="F38" s="41"/>
+      <c r="G38" s="30"/>
+      <c r="H38" s="30"/>
+      <c r="I38" s="30"/>
+      <c r="J38" s="30"/>
+      <c r="K38" s="30"/>
       <c r="L38" s="22"/>
       <c r="M38" s="22"/>
       <c r="N38" s="22"/>
       <c r="O38" s="22"/>
       <c r="P38" s="8"/>
       <c r="Q38" s="8"/>
       <c r="R38" s="8"/>
       <c r="S38" s="8"/>
       <c r="T38" s="8"/>
       <c r="U38" s="8"/>
       <c r="V38" s="8"/>
       <c r="W38" s="8"/>
       <c r="X38" s="8"/>
       <c r="Y38" s="8"/>
       <c r="Z38" s="8"/>
       <c r="AA38" s="8"/>
       <c r="AB38" s="8"/>
       <c r="AC38" s="8"/>
       <c r="AD38" s="8"/>
       <c r="AE38" s="8"/>
       <c r="AF38" s="8"/>
       <c r="AG38" s="8"/>
       <c r="AH38" s="8"/>
       <c r="AI38" s="8"/>
       <c r="AJ38" s="8"/>
       <c r="AK38" s="8"/>
       <c r="AL38" s="8"/>
       <c r="AM38" s="1"/>
       <c r="AN38" s="1"/>
       <c r="AO38" s="1"/>
       <c r="AP38" s="1"/>
       <c r="AQ38" s="1"/>
-      <c r="FB38" s="22"/>
+      <c r="FB38" s="30"/>
     </row>
     <row r="39" spans="1:158" x14ac:dyDescent="0.25">
-      <c r="A39" s="16"/>
-[...31 lines deleted...]
-      </c>
+      <c r="A39" s="8"/>
+      <c r="B39" s="21" t="s">
+        <v>116</v>
+      </c>
+      <c r="C39" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="D39" s="17"/>
+      <c r="E39" s="22"/>
+      <c r="F39" s="40"/>
+      <c r="G39" s="22"/>
+      <c r="H39" s="22"/>
+      <c r="I39" s="22"/>
+      <c r="J39" s="22"/>
+      <c r="K39" s="22"/>
+      <c r="L39" s="22"/>
+      <c r="M39" s="22"/>
+      <c r="N39" s="22"/>
+      <c r="O39" s="22"/>
+      <c r="P39" s="8"/>
       <c r="Q39" s="8"/>
-      <c r="R39" s="227">
-[...2 lines deleted...]
-      </c>
+      <c r="R39" s="8"/>
       <c r="S39" s="8"/>
       <c r="T39" s="8"/>
       <c r="U39" s="8"/>
       <c r="V39" s="8"/>
       <c r="W39" s="8"/>
       <c r="X39" s="8"/>
       <c r="Y39" s="8"/>
       <c r="Z39" s="8"/>
       <c r="AA39" s="8"/>
       <c r="AB39" s="8"/>
       <c r="AC39" s="8"/>
       <c r="AD39" s="8"/>
       <c r="AE39" s="8"/>
       <c r="AF39" s="8"/>
       <c r="AG39" s="8"/>
       <c r="AH39" s="8"/>
       <c r="AI39" s="8"/>
       <c r="AJ39" s="8"/>
       <c r="AK39" s="8"/>
       <c r="AL39" s="8"/>
       <c r="AM39" s="1"/>
       <c r="AN39" s="1"/>
       <c r="AO39" s="1"/>
       <c r="AP39" s="1"/>
       <c r="AQ39" s="1"/>
-      <c r="FB39" s="18">
-[...2 lines deleted...]
-      </c>
+      <c r="FB39" s="22"/>
     </row>
     <row r="40" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A40" s="16"/>
-      <c r="B40" s="102" t="s">
-[...9 lines deleted...]
-      <c r="J40" s="101">
+      <c r="B40" s="106" t="s">
+        <v>124</v>
+      </c>
+      <c r="C40" s="107" t="s">
+        <v>119</v>
+      </c>
+      <c r="D40" s="108"/>
+      <c r="E40" s="110"/>
+      <c r="F40" s="109"/>
+      <c r="G40" s="108"/>
+      <c r="H40" s="108"/>
+      <c r="I40" s="110"/>
+      <c r="J40" s="112">
         <f>+IF(H40="L-TF",IF(I40&lt;Resum!$AF$39,(I40*Resum!$AF$40),Resum!$AF$41),+IF(H40="L-TT",IF(I40&lt;Resum!$AF$43,(I40*Resum!$AF$44),Resum!$AF$45),0))
 +IF(H40="A",0,+IF(I40&gt;Resum!$AD$49,Resum!$AF$49*(+IF(I40&gt;Resum!$AE$49,(Resum!$AE$49-Resum!$AD$49),(I40-Resum!$AD$49))),0)+IF(I40&gt;Resum!$AD$50,Resum!$AF$50*(+IF(I40&gt;Resum!$AE$50,(Resum!$AE$50-Resum!$AD$50),(I40-Resum!$AD$50))),0)+IF(I40&gt;Resum!$AD$51,Resum!$AF$51*(I40-Resum!$AD$51),0))</f>
         <v>0</v>
       </c>
-      <c r="K40" s="100">
+      <c r="K40" s="111">
         <f>(IF(E40=0,1,E40)*IF(F40=0,1,F40)*I40 ) + J40*IF(E40=0,1,E40)*IF(F40=0,1,F40)</f>
         <v>0</v>
       </c>
-      <c r="L40" s="101">
+      <c r="L40" s="112">
         <f>K40/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M40" s="143"/>
-      <c r="N40" s="143"/>
+      <c r="M40" s="139"/>
+      <c r="N40" s="139"/>
       <c r="O40" s="8"/>
-      <c r="P40" s="227">
+      <c r="P40" s="217">
         <f>J40*IF(E40=0,1,E40)*IF(F40=0,1,F40)</f>
         <v>0</v>
       </c>
       <c r="Q40" s="8"/>
-      <c r="R40" s="227">
+      <c r="R40" s="217">
         <f>IF(I40&lt;&gt;0,(J40/I40)/IF(E40=0,1,E40),0)</f>
         <v>0</v>
       </c>
       <c r="S40" s="8"/>
       <c r="T40" s="8"/>
       <c r="U40" s="8"/>
       <c r="V40" s="8"/>
       <c r="W40" s="8"/>
       <c r="X40" s="8"/>
       <c r="Y40" s="8"/>
       <c r="Z40" s="8"/>
       <c r="AA40" s="8"/>
       <c r="AB40" s="8"/>
       <c r="AC40" s="8"/>
       <c r="AD40" s="8"/>
       <c r="AE40" s="8"/>
       <c r="AF40" s="8"/>
       <c r="AG40" s="8"/>
       <c r="AH40" s="8"/>
       <c r="AI40" s="8"/>
       <c r="AJ40" s="8"/>
       <c r="AK40" s="8"/>
       <c r="AL40" s="8"/>
       <c r="AM40" s="1"/>
       <c r="AN40" s="1"/>
       <c r="AO40" s="1"/>
       <c r="AP40" s="1"/>
       <c r="AQ40" s="1"/>
       <c r="FB40" s="18">
         <f>(IF(E40=0,1,E40)*IF(F40=0,1,F40)*I40 ) + J40*IF(E40=0,1,E40)*IF(F40=0,1,F40)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:158" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A41" s="16"/>
-      <c r="B41" s="27"/>
-[...29 lines deleted...]
-      </c>
+      <c r="B41" s="102" t="s">
+        <v>125</v>
+      </c>
+      <c r="C41" s="94"/>
+      <c r="D41" s="146"/>
+      <c r="E41" s="147"/>
+      <c r="F41" s="148"/>
+      <c r="G41" s="146"/>
+      <c r="H41" s="103"/>
+      <c r="I41" s="147"/>
+      <c r="J41" s="101">
+        <f>+IF(H41="L-TF",IF(I41&lt;Resum!$AF$39,(I41*Resum!$AF$40),Resum!$AF$41),+IF(H41="L-TT",IF(I41&lt;Resum!$AF$43,(I41*Resum!$AF$44),Resum!$AF$45),0))
++IF(H41="A",0,+IF(I41&gt;Resum!$AD$49,Resum!$AF$49*(+IF(I41&gt;Resum!$AE$49,(Resum!$AE$49-Resum!$AD$49),(I41-Resum!$AD$49))),0)+IF(I41&gt;Resum!$AD$50,Resum!$AF$50*(+IF(I41&gt;Resum!$AE$50,(Resum!$AE$50-Resum!$AD$50),(I41-Resum!$AD$50))),0)+IF(I41&gt;Resum!$AD$51,Resum!$AF$51*(I41-Resum!$AD$51),0))</f>
+        <v>0</v>
+      </c>
+      <c r="K41" s="100">
+        <f>(IF(E41=0,1,E41)*IF(F41=0,1,F41)*I41 ) + J41*IF(E41=0,1,E41)*IF(F41=0,1,F41)</f>
+        <v>0</v>
+      </c>
+      <c r="L41" s="101">
+        <f>K41/Portada!$F$15</f>
+        <v>0</v>
+      </c>
+      <c r="M41" s="139"/>
+      <c r="N41" s="139"/>
       <c r="O41" s="8"/>
-      <c r="P41" s="19">
-        <f>SUM(P39:P40)</f>
+      <c r="P41" s="217">
+        <f>J41*IF(E41=0,1,E41)*IF(F41=0,1,F41)</f>
         <v>0</v>
       </c>
       <c r="Q41" s="8"/>
-      <c r="R41" s="8"/>
+      <c r="R41" s="217">
+        <f>IF(I41&lt;&gt;0,(J41/I41)/IF(E41=0,1,E41),0)</f>
+        <v>0</v>
+      </c>
       <c r="S41" s="8"/>
       <c r="T41" s="8"/>
       <c r="U41" s="8"/>
       <c r="V41" s="8"/>
       <c r="W41" s="8"/>
       <c r="X41" s="8"/>
       <c r="Y41" s="8"/>
       <c r="Z41" s="8"/>
       <c r="AA41" s="8"/>
       <c r="AB41" s="8"/>
       <c r="AC41" s="8"/>
       <c r="AD41" s="8"/>
       <c r="AE41" s="8"/>
       <c r="AF41" s="8"/>
       <c r="AG41" s="8"/>
       <c r="AH41" s="8"/>
       <c r="AI41" s="8"/>
       <c r="AJ41" s="8"/>
       <c r="AK41" s="8"/>
       <c r="AL41" s="8"/>
       <c r="AM41" s="1"/>
       <c r="AN41" s="1"/>
       <c r="AO41" s="1"/>
       <c r="AP41" s="1"/>
       <c r="AQ41" s="1"/>
-      <c r="FB41" s="19">
-        <f>SUM(FB39:FB40)</f>
+      <c r="FB41" s="18">
+        <f>(IF(E41=0,1,E41)*IF(F41=0,1,F41)*I41 ) + J41*IF(E41=0,1,E41)*IF(F41=0,1,F41)</f>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:158" x14ac:dyDescent="0.25">
-      <c r="A42" s="8"/>
-[...37 lines deleted...]
-      </c>
+      <c r="A42" s="16"/>
+      <c r="B42" s="240" t="s">
+        <v>244</v>
+      </c>
+      <c r="C42" s="94"/>
+      <c r="D42" s="97"/>
+      <c r="E42" s="99"/>
+      <c r="F42" s="98"/>
+      <c r="G42" s="97"/>
+      <c r="H42" s="97"/>
+      <c r="I42" s="99"/>
+      <c r="J42" s="101">
+        <f>+IF(H42="L-TF",IF(I42&lt;Resum!$AF$39,(I42*Resum!$AF$40),Resum!$AF$41),+IF(H42="L-TT",IF(I42&lt;Resum!$AF$43,(I42*Resum!$AF$44),Resum!$AF$45),0))
++IF(H42="A",0,+IF(I42&gt;Resum!$AD$49,Resum!$AF$49*(+IF(I42&gt;Resum!$AE$49,(Resum!$AE$49-Resum!$AD$49),(I42-Resum!$AD$49))),0)+IF(I42&gt;Resum!$AD$50,Resum!$AF$50*(+IF(I42&gt;Resum!$AE$50,(Resum!$AE$50-Resum!$AD$50),(I42-Resum!$AD$50))),0)+IF(I42&gt;Resum!$AD$51,Resum!$AF$51*(I42-Resum!$AD$51),0))</f>
+        <v>0</v>
+      </c>
+      <c r="K42" s="100">
+        <f>(IF(E42=0,1,E42)*IF(F42=0,1,F42)*I42 ) + J42*IF(E42=0,1,E42)*IF(F42=0,1,F42)</f>
+        <v>0</v>
+      </c>
+      <c r="L42" s="101">
+        <f>K42/Portada!$F$15</f>
+        <v>0</v>
+      </c>
+      <c r="M42" s="139"/>
+      <c r="N42" s="139"/>
+      <c r="O42" s="8"/>
+      <c r="P42" s="217"/>
       <c r="Q42" s="8"/>
-      <c r="R42" s="8"/>
+      <c r="R42" s="217"/>
       <c r="S42" s="8"/>
       <c r="T42" s="8"/>
       <c r="U42" s="8"/>
       <c r="V42" s="8"/>
       <c r="W42" s="8"/>
       <c r="X42" s="8"/>
       <c r="Y42" s="8"/>
       <c r="Z42" s="8"/>
       <c r="AA42" s="8"/>
       <c r="AB42" s="8"/>
       <c r="AC42" s="8"/>
       <c r="AD42" s="8"/>
       <c r="AE42" s="8"/>
       <c r="AF42" s="8"/>
       <c r="AG42" s="8"/>
       <c r="AH42" s="8"/>
       <c r="AI42" s="8"/>
       <c r="AJ42" s="8"/>
       <c r="AK42" s="8"/>
       <c r="AL42" s="8"/>
       <c r="AM42" s="1"/>
       <c r="AN42" s="1"/>
       <c r="AO42" s="1"/>
       <c r="AP42" s="1"/>
       <c r="AQ42" s="1"/>
-      <c r="FB42" s="24">
-[...18 lines deleted...]
-      <c r="P43" s="8"/>
+      <c r="FB42" s="18"/>
+    </row>
+    <row r="43" spans="1:158" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="16"/>
+      <c r="B43" s="27"/>
+      <c r="C43" s="89" t="str">
+        <f>"TOTAL " &amp;" " &amp; B39 &amp; " " &amp; (C39)</f>
+        <v>TOTAL  01.03. Producció</v>
+      </c>
+      <c r="D43" s="90"/>
+      <c r="E43" s="90"/>
+      <c r="F43" s="91"/>
+      <c r="G43" s="90"/>
+      <c r="H43" s="90"/>
+      <c r="I43" s="90"/>
+      <c r="J43" s="92">
+        <f>SUM(J40:J42)</f>
+        <v>0</v>
+      </c>
+      <c r="K43" s="92">
+        <f>SUM(K40:K42)</f>
+        <v>0</v>
+      </c>
+      <c r="L43" s="92">
+        <f>SUM(L40:L42)</f>
+        <v>0</v>
+      </c>
+      <c r="M43" s="19">
+        <f>SUM(M40:M41)</f>
+        <v>0</v>
+      </c>
+      <c r="N43" s="19">
+        <f>SUM(N40:N41)</f>
+        <v>0</v>
+      </c>
+      <c r="O43" s="8"/>
+      <c r="P43" s="19">
+        <f>SUM(P40:P41)</f>
+        <v>0</v>
+      </c>
       <c r="Q43" s="8"/>
       <c r="R43" s="8"/>
       <c r="S43" s="8"/>
       <c r="T43" s="8"/>
       <c r="U43" s="8"/>
       <c r="V43" s="8"/>
       <c r="W43" s="8"/>
       <c r="X43" s="8"/>
       <c r="Y43" s="8"/>
       <c r="Z43" s="8"/>
       <c r="AA43" s="8"/>
       <c r="AB43" s="8"/>
       <c r="AC43" s="8"/>
       <c r="AD43" s="8"/>
       <c r="AE43" s="8"/>
       <c r="AF43" s="8"/>
       <c r="AG43" s="8"/>
       <c r="AH43" s="8"/>
       <c r="AI43" s="8"/>
       <c r="AJ43" s="8"/>
       <c r="AK43" s="8"/>
       <c r="AL43" s="8"/>
       <c r="AM43" s="1"/>
       <c r="AN43" s="1"/>
       <c r="AO43" s="1"/>
       <c r="AP43" s="1"/>
       <c r="AQ43" s="1"/>
-      <c r="FB43" s="30"/>
-[...1 lines deleted...]
-    <row r="44" spans="1:158" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="FB43" s="19">
+        <f>SUM(FB40:FB41)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A44" s="8"/>
-      <c r="B44" s="34"/>
-[...5 lines deleted...]
-      <c r="P44" s="8"/>
+      <c r="B44" s="20"/>
+      <c r="C44" s="42" t="s">
+        <v>43</v>
+      </c>
+      <c r="D44" s="43" t="str">
+        <f>C5</f>
+        <v>CAPÍTOL 01.- Equip</v>
+      </c>
+      <c r="E44" s="23"/>
+      <c r="F44" s="44"/>
+      <c r="G44" s="23"/>
+      <c r="H44" s="23"/>
+      <c r="I44" s="23"/>
+      <c r="J44" s="24">
+        <f>(J28+J37+J43)</f>
+        <v>0</v>
+      </c>
+      <c r="K44" s="24">
+        <f>(K28+K37+K43)</f>
+        <v>0</v>
+      </c>
+      <c r="L44" s="24">
+        <f>(L28+L37+L43)</f>
+        <v>0</v>
+      </c>
+      <c r="M44" s="24">
+        <f>(M28+M37+M43)</f>
+        <v>0</v>
+      </c>
+      <c r="N44" s="24">
+        <f>(N28+N37+N43)</f>
+        <v>0</v>
+      </c>
+      <c r="O44" s="17"/>
+      <c r="P44" s="24">
+        <f>(P28+P37+P43)</f>
+        <v>0</v>
+      </c>
       <c r="Q44" s="8"/>
       <c r="R44" s="8"/>
       <c r="S44" s="8"/>
       <c r="T44" s="8"/>
       <c r="U44" s="8"/>
       <c r="V44" s="8"/>
       <c r="W44" s="8"/>
       <c r="X44" s="8"/>
       <c r="Y44" s="8"/>
       <c r="Z44" s="8"/>
       <c r="AA44" s="8"/>
       <c r="AB44" s="8"/>
       <c r="AC44" s="8"/>
       <c r="AD44" s="8"/>
       <c r="AE44" s="8"/>
       <c r="AF44" s="8"/>
       <c r="AG44" s="8"/>
       <c r="AH44" s="8"/>
-      <c r="AI44" s="1"/>
-[...2 lines deleted...]
-      <c r="AL44" s="1"/>
+      <c r="AI44" s="8"/>
+      <c r="AJ44" s="8"/>
+      <c r="AK44" s="8"/>
+      <c r="AL44" s="8"/>
       <c r="AM44" s="1"/>
       <c r="AN44" s="1"/>
       <c r="AO44" s="1"/>
       <c r="AP44" s="1"/>
       <c r="AQ44" s="1"/>
+      <c r="FB44" s="24">
+        <f>(FB28+FB37+FB43)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="45" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A45" s="8"/>
-      <c r="B45" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C45" s="32"/>
+      <c r="D45" s="22"/>
+      <c r="E45" s="30"/>
+      <c r="F45" s="41"/>
+      <c r="G45" s="30"/>
+      <c r="H45" s="30"/>
+      <c r="I45" s="30"/>
+      <c r="J45" s="30"/>
+      <c r="K45" s="30"/>
+      <c r="L45" s="22"/>
+      <c r="M45" s="22"/>
+      <c r="N45" s="22"/>
       <c r="O45" s="22"/>
       <c r="P45" s="8"/>
       <c r="Q45" s="8"/>
       <c r="R45" s="8"/>
       <c r="S45" s="8"/>
       <c r="T45" s="8"/>
       <c r="U45" s="8"/>
       <c r="V45" s="8"/>
       <c r="W45" s="8"/>
       <c r="X45" s="8"/>
       <c r="Y45" s="8"/>
       <c r="Z45" s="8"/>
       <c r="AA45" s="8"/>
       <c r="AB45" s="8"/>
       <c r="AC45" s="8"/>
       <c r="AD45" s="8"/>
       <c r="AE45" s="8"/>
       <c r="AF45" s="8"/>
       <c r="AG45" s="8"/>
       <c r="AH45" s="8"/>
-      <c r="AI45" s="1"/>
-[...2 lines deleted...]
-      <c r="AL45" s="1"/>
+      <c r="AI45" s="8"/>
+      <c r="AJ45" s="8"/>
+      <c r="AK45" s="8"/>
+      <c r="AL45" s="8"/>
       <c r="AM45" s="1"/>
       <c r="AN45" s="1"/>
       <c r="AO45" s="1"/>
       <c r="AP45" s="1"/>
       <c r="AQ45" s="1"/>
-    </row>
-    <row r="46" spans="1:158" x14ac:dyDescent="0.25">
+      <c r="FB45" s="30"/>
+    </row>
+    <row r="46" spans="1:158" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A46" s="8"/>
-      <c r="B46" s="21" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B46" s="34"/>
+      <c r="C46" s="25" t="s">
+        <v>120</v>
+      </c>
+      <c r="D46" s="26"/>
       <c r="O46" s="22"/>
       <c r="P46" s="8"/>
       <c r="Q46" s="8"/>
       <c r="R46" s="8"/>
       <c r="S46" s="8"/>
       <c r="T46" s="8"/>
       <c r="U46" s="8"/>
       <c r="V46" s="8"/>
       <c r="W46" s="8"/>
       <c r="X46" s="8"/>
       <c r="Y46" s="8"/>
       <c r="Z46" s="8"/>
       <c r="AA46" s="8"/>
       <c r="AB46" s="8"/>
       <c r="AC46" s="8"/>
       <c r="AD46" s="8"/>
       <c r="AE46" s="8"/>
       <c r="AF46" s="8"/>
       <c r="AG46" s="8"/>
       <c r="AH46" s="8"/>
       <c r="AI46" s="1"/>
       <c r="AJ46" s="1"/>
       <c r="AK46" s="1"/>
       <c r="AL46" s="1"/>
       <c r="AM46" s="1"/>
       <c r="AN46" s="1"/>
       <c r="AO46" s="1"/>
       <c r="AP46" s="1"/>
       <c r="AQ46" s="1"/>
     </row>
     <row r="47" spans="1:158" x14ac:dyDescent="0.25">
-      <c r="A47" s="16"/>
-[...27 lines deleted...]
-      </c>
+      <c r="A47" s="8"/>
+      <c r="B47" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C47" s="32"/>
+      <c r="O47" s="22"/>
+      <c r="P47" s="8"/>
       <c r="Q47" s="8"/>
       <c r="R47" s="8"/>
       <c r="S47" s="8"/>
       <c r="T47" s="8"/>
       <c r="U47" s="8"/>
       <c r="V47" s="8"/>
       <c r="W47" s="8"/>
       <c r="X47" s="8"/>
       <c r="Y47" s="8"/>
       <c r="Z47" s="8"/>
       <c r="AA47" s="8"/>
       <c r="AB47" s="8"/>
       <c r="AC47" s="8"/>
       <c r="AD47" s="8"/>
       <c r="AE47" s="8"/>
       <c r="AF47" s="8"/>
       <c r="AG47" s="8"/>
       <c r="AH47" s="8"/>
       <c r="AI47" s="1"/>
       <c r="AJ47" s="1"/>
       <c r="AK47" s="1"/>
       <c r="AL47" s="1"/>
       <c r="AM47" s="1"/>
       <c r="AN47" s="1"/>
       <c r="AO47" s="1"/>
       <c r="AP47" s="1"/>
       <c r="AQ47" s="1"/>
-      <c r="FB47" s="18">
-[...2 lines deleted...]
-      </c>
     </row>
     <row r="48" spans="1:158" x14ac:dyDescent="0.25">
-      <c r="A48" s="16"/>
-[...25 lines deleted...]
-      </c>
+      <c r="A48" s="8"/>
+      <c r="B48" s="21" t="s">
+        <v>121</v>
+      </c>
+      <c r="C48" s="16" t="s">
+        <v>245</v>
+      </c>
+      <c r="O48" s="22"/>
+      <c r="P48" s="8"/>
       <c r="Q48" s="8"/>
       <c r="R48" s="8"/>
       <c r="S48" s="8"/>
       <c r="T48" s="8"/>
       <c r="U48" s="8"/>
       <c r="V48" s="8"/>
       <c r="W48" s="8"/>
       <c r="X48" s="8"/>
       <c r="Y48" s="8"/>
       <c r="Z48" s="8"/>
       <c r="AA48" s="8"/>
       <c r="AB48" s="8"/>
       <c r="AC48" s="8"/>
       <c r="AD48" s="8"/>
       <c r="AE48" s="8"/>
       <c r="AF48" s="8"/>
       <c r="AG48" s="8"/>
       <c r="AH48" s="8"/>
       <c r="AI48" s="1"/>
       <c r="AJ48" s="1"/>
       <c r="AK48" s="1"/>
       <c r="AL48" s="1"/>
       <c r="AM48" s="1"/>
       <c r="AN48" s="1"/>
       <c r="AO48" s="1"/>
       <c r="AP48" s="1"/>
       <c r="AQ48" s="1"/>
-      <c r="FB48" s="18">
-[...4 lines deleted...]
-    <row r="49" spans="1:158" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="49" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A49" s="16"/>
-      <c r="B49" s="27"/>
-[...29 lines deleted...]
-      </c>
+      <c r="B49" s="107" t="s">
+        <v>122</v>
+      </c>
+      <c r="C49" s="93"/>
+      <c r="D49" s="108"/>
+      <c r="E49" s="110"/>
+      <c r="F49" s="109"/>
+      <c r="G49" s="108"/>
+      <c r="H49" s="213"/>
+      <c r="I49" s="110"/>
+      <c r="J49" s="112"/>
+      <c r="K49" s="111">
+        <f>(IF(E49=0,1,E49)*IF(F49=0,1,F49)*I49 ) + J49*IF(E49=0,1,E49)*IF(F49=0,1,F49)</f>
+        <v>0</v>
+      </c>
+      <c r="L49" s="112">
+        <f>K49/Portada!$F$15</f>
+        <v>0</v>
+      </c>
+      <c r="M49" s="139"/>
+      <c r="N49" s="139"/>
       <c r="O49" s="8"/>
-      <c r="P49" s="19">
-        <f>SUM(P47:P48)</f>
+      <c r="P49" s="217">
+        <f>J49*IF(E49=0,1,E49)*IF(F49=0,1,F49)</f>
         <v>0</v>
       </c>
       <c r="Q49" s="8"/>
       <c r="R49" s="8"/>
       <c r="S49" s="8"/>
       <c r="T49" s="8"/>
       <c r="U49" s="8"/>
       <c r="V49" s="8"/>
       <c r="W49" s="8"/>
       <c r="X49" s="8"/>
       <c r="Y49" s="8"/>
       <c r="Z49" s="8"/>
       <c r="AA49" s="8"/>
       <c r="AB49" s="8"/>
       <c r="AC49" s="8"/>
       <c r="AD49" s="8"/>
       <c r="AE49" s="8"/>
       <c r="AF49" s="8"/>
       <c r="AG49" s="8"/>
       <c r="AH49" s="8"/>
       <c r="AI49" s="1"/>
       <c r="AJ49" s="1"/>
       <c r="AK49" s="1"/>
       <c r="AL49" s="1"/>
       <c r="AM49" s="1"/>
       <c r="AN49" s="1"/>
       <c r="AO49" s="1"/>
       <c r="AP49" s="1"/>
       <c r="AQ49" s="1"/>
-      <c r="FB49" s="19">
-        <f>SUM(FB47:FB48)</f>
+      <c r="FB49" s="18">
+        <f>(IF(E49=0,1,E49)*IF(F49=0,1,F49)*I49 ) + J49*IF(E49=0,1,E49)*IF(F49=0,1,F49)</f>
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:158" x14ac:dyDescent="0.25">
-      <c r="A50" s="8"/>
-[...35 lines deleted...]
-        <f>(P49)</f>
+      <c r="A50" s="16"/>
+      <c r="B50" s="239" t="s">
+        <v>123</v>
+      </c>
+      <c r="C50" s="93"/>
+      <c r="D50" s="103"/>
+      <c r="E50" s="104"/>
+      <c r="F50" s="105"/>
+      <c r="G50" s="103"/>
+      <c r="H50" s="215"/>
+      <c r="I50" s="104"/>
+      <c r="J50" s="101"/>
+      <c r="K50" s="100">
+        <f>(IF(E50=0,1,E50)*IF(F50=0,1,F50)*I50 ) + J50*IF(E50=0,1,E50)*IF(F50=0,1,F50)</f>
+        <v>0</v>
+      </c>
+      <c r="L50" s="101">
+        <f>K50/Portada!$F$15</f>
+        <v>0</v>
+      </c>
+      <c r="M50" s="139"/>
+      <c r="N50" s="139"/>
+      <c r="O50" s="8"/>
+      <c r="P50" s="217">
+        <f>J50*IF(E50=0,1,E50)*IF(F50=0,1,F50)</f>
         <v>0</v>
       </c>
       <c r="Q50" s="8"/>
       <c r="R50" s="8"/>
       <c r="S50" s="8"/>
       <c r="T50" s="8"/>
       <c r="U50" s="8"/>
       <c r="V50" s="8"/>
       <c r="W50" s="8"/>
       <c r="X50" s="8"/>
       <c r="Y50" s="8"/>
       <c r="Z50" s="8"/>
       <c r="AA50" s="8"/>
       <c r="AB50" s="8"/>
       <c r="AC50" s="8"/>
       <c r="AD50" s="8"/>
       <c r="AE50" s="8"/>
       <c r="AF50" s="8"/>
       <c r="AG50" s="8"/>
       <c r="AH50" s="8"/>
-      <c r="AI50" s="8"/>
-[...2 lines deleted...]
-      <c r="AL50" s="8"/>
+      <c r="AI50" s="1"/>
+      <c r="AJ50" s="1"/>
+      <c r="AK50" s="1"/>
+      <c r="AL50" s="1"/>
       <c r="AM50" s="1"/>
       <c r="AN50" s="1"/>
       <c r="AO50" s="1"/>
       <c r="AP50" s="1"/>
       <c r="AQ50" s="1"/>
-      <c r="FB50" s="24">
-[...18 lines deleted...]
-      <c r="P51" s="8"/>
+      <c r="FB50" s="18">
+        <f>(IF(E50=0,1,E50)*IF(F50=0,1,F50)*I50 ) + J50*IF(E50=0,1,E50)*IF(F50=0,1,F50)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:158" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="16"/>
+      <c r="B51" s="27"/>
+      <c r="C51" s="89" t="str">
+        <f>"TOTAL " &amp;" " &amp; B48 &amp; " " &amp; (C48)</f>
+        <v>TOTAL  02.01. Altres retribucions</v>
+      </c>
+      <c r="D51" s="90"/>
+      <c r="E51" s="90"/>
+      <c r="F51" s="91"/>
+      <c r="G51" s="90"/>
+      <c r="H51" s="90"/>
+      <c r="I51" s="90"/>
+      <c r="J51" s="92">
+        <f>SUM(J49:J50)</f>
+        <v>0</v>
+      </c>
+      <c r="K51" s="92">
+        <f>SUM(K49:K50)</f>
+        <v>0</v>
+      </c>
+      <c r="L51" s="92">
+        <f>SUM(L49:L50)</f>
+        <v>0</v>
+      </c>
+      <c r="M51" s="19">
+        <f>SUM(M49:M50)</f>
+        <v>0</v>
+      </c>
+      <c r="N51" s="19">
+        <f>SUM(N49:N50)</f>
+        <v>0</v>
+      </c>
+      <c r="O51" s="8"/>
+      <c r="P51" s="19">
+        <f>SUM(P49:P50)</f>
+        <v>0</v>
+      </c>
       <c r="Q51" s="8"/>
       <c r="R51" s="8"/>
       <c r="S51" s="8"/>
       <c r="T51" s="8"/>
       <c r="U51" s="8"/>
       <c r="V51" s="8"/>
       <c r="W51" s="8"/>
       <c r="X51" s="8"/>
       <c r="Y51" s="8"/>
       <c r="Z51" s="8"/>
       <c r="AA51" s="8"/>
       <c r="AB51" s="8"/>
       <c r="AC51" s="8"/>
       <c r="AD51" s="8"/>
       <c r="AE51" s="8"/>
       <c r="AF51" s="8"/>
       <c r="AG51" s="8"/>
       <c r="AH51" s="8"/>
-      <c r="AI51" s="8"/>
-[...2 lines deleted...]
-      <c r="AL51" s="8"/>
+      <c r="AI51" s="1"/>
+      <c r="AJ51" s="1"/>
+      <c r="AK51" s="1"/>
+      <c r="AL51" s="1"/>
       <c r="AM51" s="1"/>
       <c r="AN51" s="1"/>
       <c r="AO51" s="1"/>
       <c r="AP51" s="1"/>
       <c r="AQ51" s="1"/>
-      <c r="FB51" s="30"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:158" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="FB51" s="19">
+        <f>SUM(FB49:FB50)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A52" s="8"/>
-      <c r="B52" s="34"/>
-[...5 lines deleted...]
-      <c r="P52" s="8"/>
+      <c r="B52" s="20"/>
+      <c r="C52" s="42" t="s">
+        <v>43</v>
+      </c>
+      <c r="D52" s="43" t="str">
+        <f>C46</f>
+        <v>CAPÍTOL 02.- Altres retribucions</v>
+      </c>
+      <c r="E52" s="23"/>
+      <c r="F52" s="44"/>
+      <c r="G52" s="23"/>
+      <c r="H52" s="23"/>
+      <c r="I52" s="23"/>
+      <c r="J52" s="24">
+        <f>(J51)</f>
+        <v>0</v>
+      </c>
+      <c r="K52" s="24">
+        <f>(K51)</f>
+        <v>0</v>
+      </c>
+      <c r="L52" s="24">
+        <f>(L51)</f>
+        <v>0</v>
+      </c>
+      <c r="M52" s="24">
+        <f>(M51)</f>
+        <v>0</v>
+      </c>
+      <c r="N52" s="24">
+        <f>(N51)</f>
+        <v>0</v>
+      </c>
+      <c r="O52" s="17"/>
+      <c r="P52" s="24">
+        <f>(P51)</f>
+        <v>0</v>
+      </c>
       <c r="Q52" s="8"/>
       <c r="R52" s="8"/>
       <c r="S52" s="8"/>
       <c r="T52" s="8"/>
       <c r="U52" s="8"/>
       <c r="V52" s="8"/>
       <c r="W52" s="8"/>
       <c r="X52" s="8"/>
       <c r="Y52" s="8"/>
       <c r="Z52" s="8"/>
       <c r="AA52" s="8"/>
       <c r="AB52" s="8"/>
       <c r="AC52" s="8"/>
       <c r="AD52" s="8"/>
       <c r="AE52" s="8"/>
       <c r="AF52" s="8"/>
       <c r="AG52" s="8"/>
       <c r="AH52" s="8"/>
-      <c r="AI52" s="1"/>
-[...2 lines deleted...]
-      <c r="AL52" s="1"/>
+      <c r="AI52" s="8"/>
+      <c r="AJ52" s="8"/>
+      <c r="AK52" s="8"/>
+      <c r="AL52" s="8"/>
       <c r="AM52" s="1"/>
       <c r="AN52" s="1"/>
       <c r="AO52" s="1"/>
       <c r="AP52" s="1"/>
       <c r="AQ52" s="1"/>
+      <c r="FB52" s="24">
+        <f>(FB51)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="53" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A53" s="8"/>
-      <c r="B53" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C53" s="29"/>
       <c r="D53" s="22"/>
       <c r="E53" s="30"/>
       <c r="F53" s="41"/>
       <c r="G53" s="30"/>
       <c r="H53" s="30"/>
       <c r="I53" s="30"/>
       <c r="J53" s="30"/>
       <c r="K53" s="30"/>
-      <c r="L53" s="26"/>
-[...1 lines deleted...]
-      <c r="N53" s="26"/>
+      <c r="L53" s="22"/>
+      <c r="M53" s="22"/>
+      <c r="N53" s="22"/>
       <c r="O53" s="22"/>
       <c r="P53" s="8"/>
       <c r="Q53" s="8"/>
       <c r="R53" s="8"/>
       <c r="S53" s="8"/>
       <c r="T53" s="8"/>
       <c r="U53" s="8"/>
       <c r="V53" s="8"/>
       <c r="W53" s="8"/>
       <c r="X53" s="8"/>
       <c r="Y53" s="8"/>
       <c r="Z53" s="8"/>
       <c r="AA53" s="8"/>
       <c r="AB53" s="8"/>
       <c r="AC53" s="8"/>
       <c r="AD53" s="8"/>
       <c r="AE53" s="8"/>
       <c r="AF53" s="8"/>
       <c r="AG53" s="8"/>
       <c r="AH53" s="8"/>
-      <c r="AI53" s="1"/>
-[...2 lines deleted...]
-      <c r="AL53" s="1"/>
+      <c r="AI53" s="8"/>
+      <c r="AJ53" s="8"/>
+      <c r="AK53" s="8"/>
+      <c r="AL53" s="8"/>
       <c r="AM53" s="1"/>
       <c r="AN53" s="1"/>
       <c r="AO53" s="1"/>
       <c r="AP53" s="1"/>
       <c r="AQ53" s="1"/>
       <c r="FB53" s="30"/>
     </row>
-    <row r="54" spans="1:158" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:158" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A54" s="8"/>
-      <c r="B54" s="21" t="s">
-[...11 lines deleted...]
-      <c r="J54" s="30"/>
+      <c r="B54" s="34"/>
+      <c r="C54" s="25" t="s">
+        <v>159</v>
+      </c>
+      <c r="D54" s="26"/>
       <c r="O54" s="22"/>
       <c r="P54" s="8"/>
       <c r="Q54" s="8"/>
       <c r="R54" s="8"/>
       <c r="S54" s="8"/>
       <c r="T54" s="8"/>
       <c r="U54" s="8"/>
       <c r="V54" s="8"/>
       <c r="W54" s="8"/>
       <c r="X54" s="8"/>
       <c r="Y54" s="8"/>
       <c r="Z54" s="8"/>
       <c r="AA54" s="8"/>
       <c r="AB54" s="8"/>
       <c r="AC54" s="8"/>
       <c r="AD54" s="8"/>
       <c r="AE54" s="8"/>
       <c r="AF54" s="8"/>
       <c r="AG54" s="8"/>
       <c r="AH54" s="8"/>
       <c r="AI54" s="1"/>
       <c r="AJ54" s="1"/>
       <c r="AK54" s="1"/>
       <c r="AL54" s="1"/>
       <c r="AM54" s="1"/>
       <c r="AN54" s="1"/>
       <c r="AO54" s="1"/>
       <c r="AP54" s="1"/>
       <c r="AQ54" s="1"/>
     </row>
     <row r="55" spans="1:158" x14ac:dyDescent="0.25">
-      <c r="A55" s="16"/>
-[...27 lines deleted...]
-      </c>
+      <c r="A55" s="8"/>
+      <c r="B55" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C55" s="29"/>
+      <c r="D55" s="22"/>
+      <c r="E55" s="30"/>
+      <c r="F55" s="41"/>
+      <c r="G55" s="30"/>
+      <c r="H55" s="30"/>
+      <c r="I55" s="30"/>
+      <c r="J55" s="30"/>
+      <c r="K55" s="30"/>
+      <c r="L55" s="26"/>
+      <c r="M55" s="26"/>
+      <c r="N55" s="26"/>
+      <c r="O55" s="22"/>
+      <c r="P55" s="8"/>
       <c r="Q55" s="8"/>
       <c r="R55" s="8"/>
       <c r="S55" s="8"/>
       <c r="T55" s="8"/>
       <c r="U55" s="8"/>
       <c r="V55" s="8"/>
       <c r="W55" s="8"/>
       <c r="X55" s="8"/>
       <c r="Y55" s="8"/>
       <c r="Z55" s="8"/>
       <c r="AA55" s="8"/>
       <c r="AB55" s="8"/>
       <c r="AC55" s="8"/>
       <c r="AD55" s="8"/>
       <c r="AE55" s="8"/>
       <c r="AF55" s="8"/>
       <c r="AG55" s="8"/>
       <c r="AH55" s="8"/>
       <c r="AI55" s="1"/>
       <c r="AJ55" s="1"/>
       <c r="AK55" s="1"/>
       <c r="AL55" s="1"/>
       <c r="AM55" s="1"/>
       <c r="AN55" s="1"/>
       <c r="AO55" s="1"/>
       <c r="AP55" s="1"/>
       <c r="AQ55" s="1"/>
-      <c r="FB55" s="18">
-[...2 lines deleted...]
-      </c>
+      <c r="FB55" s="30"/>
     </row>
     <row r="56" spans="1:158" x14ac:dyDescent="0.25">
-      <c r="A56" s="16"/>
-[...27 lines deleted...]
-      </c>
+      <c r="A56" s="8"/>
+      <c r="B56" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="C56" s="16" t="s">
+        <v>127</v>
+      </c>
+      <c r="D56" s="22"/>
+      <c r="E56" s="30"/>
+      <c r="F56" s="41"/>
+      <c r="G56" s="30"/>
+      <c r="H56" s="30"/>
+      <c r="I56" s="30"/>
+      <c r="J56" s="30"/>
+      <c r="O56" s="22"/>
+      <c r="P56" s="8"/>
       <c r="Q56" s="8"/>
       <c r="R56" s="8"/>
       <c r="S56" s="8"/>
       <c r="T56" s="8"/>
       <c r="U56" s="8"/>
       <c r="V56" s="8"/>
       <c r="W56" s="8"/>
       <c r="X56" s="8"/>
       <c r="Y56" s="8"/>
       <c r="Z56" s="8"/>
       <c r="AA56" s="8"/>
       <c r="AB56" s="8"/>
       <c r="AC56" s="8"/>
       <c r="AD56" s="8"/>
       <c r="AE56" s="8"/>
       <c r="AF56" s="8"/>
       <c r="AG56" s="8"/>
       <c r="AH56" s="8"/>
       <c r="AI56" s="1"/>
       <c r="AJ56" s="1"/>
       <c r="AK56" s="1"/>
       <c r="AL56" s="1"/>
       <c r="AM56" s="1"/>
       <c r="AN56" s="1"/>
       <c r="AO56" s="1"/>
       <c r="AP56" s="1"/>
       <c r="AQ56" s="1"/>
-      <c r="FB56" s="18">
-[...2 lines deleted...]
-      </c>
     </row>
     <row r="57" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A57" s="16"/>
-      <c r="B57" s="96" t="s">
-[...16 lines deleted...]
-      <c r="L57" s="101">
+      <c r="B57" s="107" t="s">
+        <v>2</v>
+      </c>
+      <c r="C57" s="238" t="s">
+        <v>62</v>
+      </c>
+      <c r="D57" s="108"/>
+      <c r="E57" s="110"/>
+      <c r="F57" s="109"/>
+      <c r="G57" s="108"/>
+      <c r="H57" s="213"/>
+      <c r="I57" s="110"/>
+      <c r="J57" s="112"/>
+      <c r="K57" s="111">
+        <f t="shared" ref="K57:K63" si="8">(IF(E57=0,1,E57)*IF(F57=0,1,F57)*I57 ) + J57*IF(E57=0,1,E57)*IF(F57=0,1,F57)</f>
+        <v>0</v>
+      </c>
+      <c r="L57" s="112">
         <f>K57/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M57" s="143"/>
-      <c r="N57" s="143"/>
+      <c r="M57" s="139"/>
+      <c r="N57" s="139"/>
       <c r="O57" s="8"/>
-      <c r="P57" s="227">
-        <f t="shared" si="9"/>
+      <c r="P57" s="217">
+        <f t="shared" ref="P57:P63" si="9">J57*IF(E57=0,1,E57)*IF(F57=0,1,F57)</f>
         <v>0</v>
       </c>
       <c r="Q57" s="8"/>
       <c r="R57" s="8"/>
       <c r="S57" s="8"/>
       <c r="T57" s="8"/>
       <c r="U57" s="8"/>
       <c r="V57" s="8"/>
       <c r="W57" s="8"/>
       <c r="X57" s="8"/>
       <c r="Y57" s="8"/>
       <c r="Z57" s="8"/>
       <c r="AA57" s="8"/>
       <c r="AB57" s="8"/>
       <c r="AC57" s="8"/>
       <c r="AD57" s="8"/>
       <c r="AE57" s="8"/>
       <c r="AF57" s="8"/>
       <c r="AG57" s="8"/>
       <c r="AH57" s="8"/>
       <c r="AI57" s="1"/>
       <c r="AJ57" s="1"/>
       <c r="AK57" s="1"/>
       <c r="AL57" s="1"/>
       <c r="AM57" s="1"/>
       <c r="AN57" s="1"/>
       <c r="AO57" s="1"/>
       <c r="AP57" s="1"/>
       <c r="AQ57" s="1"/>
       <c r="FB57" s="18">
-        <f t="shared" si="10"/>
+        <f t="shared" ref="FB57:FB63" si="10">(IF(E57=0,1,E57)*IF(F57=0,1,F57)*I57 ) + J57*IF(E57=0,1,E57)*IF(F57=0,1,F57)</f>
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A58" s="16"/>
-      <c r="B58" s="149" t="s">
-[...2 lines deleted...]
-      <c r="C58" s="165" t="s">
+      <c r="B58" s="145" t="s">
+        <v>4</v>
+      </c>
+      <c r="C58" s="157" t="s">
         <v>128</v>
       </c>
       <c r="D58" s="103"/>
       <c r="E58" s="104"/>
       <c r="F58" s="105"/>
       <c r="G58" s="103"/>
-      <c r="H58" s="223"/>
+      <c r="H58" s="215"/>
       <c r="I58" s="104"/>
       <c r="J58" s="101"/>
       <c r="K58" s="100">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="L58" s="101">
         <f>K58/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M58" s="143"/>
-      <c r="N58" s="143"/>
+      <c r="M58" s="139"/>
+      <c r="N58" s="139"/>
       <c r="O58" s="8"/>
-      <c r="P58" s="227">
+      <c r="P58" s="217">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="Q58" s="8"/>
       <c r="R58" s="8"/>
       <c r="S58" s="8"/>
       <c r="T58" s="8"/>
       <c r="U58" s="8"/>
       <c r="V58" s="8"/>
       <c r="W58" s="8"/>
       <c r="X58" s="8"/>
       <c r="Y58" s="8"/>
       <c r="Z58" s="8"/>
       <c r="AA58" s="8"/>
       <c r="AB58" s="8"/>
       <c r="AC58" s="8"/>
       <c r="AD58" s="8"/>
       <c r="AE58" s="8"/>
       <c r="AF58" s="8"/>
       <c r="AG58" s="8"/>
       <c r="AH58" s="8"/>
       <c r="AI58" s="1"/>
       <c r="AJ58" s="1"/>
       <c r="AK58" s="1"/>
       <c r="AL58" s="1"/>
       <c r="AM58" s="1"/>
       <c r="AN58" s="1"/>
       <c r="AO58" s="1"/>
       <c r="AP58" s="1"/>
       <c r="AQ58" s="1"/>
       <c r="FB58" s="18">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A59" s="16"/>
       <c r="B59" s="96" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>5</v>
+      </c>
+      <c r="C59" s="156" t="s">
+        <v>126</v>
       </c>
       <c r="D59" s="97"/>
       <c r="E59" s="99"/>
       <c r="F59" s="98"/>
       <c r="G59" s="97"/>
-      <c r="H59" s="224"/>
+      <c r="H59" s="216"/>
       <c r="I59" s="99"/>
       <c r="J59" s="101"/>
       <c r="K59" s="100">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="L59" s="101">
         <f>K59/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M59" s="143"/>
-      <c r="N59" s="143"/>
+      <c r="M59" s="139"/>
+      <c r="N59" s="139"/>
       <c r="O59" s="8"/>
-      <c r="P59" s="227">
+      <c r="P59" s="217">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="Q59" s="8"/>
       <c r="R59" s="8"/>
       <c r="S59" s="8"/>
       <c r="T59" s="8"/>
       <c r="U59" s="8"/>
       <c r="V59" s="8"/>
       <c r="W59" s="8"/>
       <c r="X59" s="8"/>
       <c r="Y59" s="8"/>
       <c r="Z59" s="8"/>
       <c r="AA59" s="8"/>
       <c r="AB59" s="8"/>
       <c r="AC59" s="8"/>
       <c r="AD59" s="8"/>
       <c r="AE59" s="8"/>
       <c r="AF59" s="8"/>
       <c r="AG59" s="8"/>
       <c r="AH59" s="8"/>
       <c r="AI59" s="1"/>
       <c r="AJ59" s="1"/>
       <c r="AK59" s="1"/>
       <c r="AL59" s="1"/>
       <c r="AM59" s="1"/>
       <c r="AN59" s="1"/>
       <c r="AO59" s="1"/>
       <c r="AP59" s="1"/>
       <c r="AQ59" s="1"/>
       <c r="FB59" s="18">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A60" s="16"/>
-      <c r="B60" s="149" t="s">
-[...3 lines deleted...]
-        <v>87</v>
+      <c r="B60" s="145" t="s">
+        <v>6</v>
+      </c>
+      <c r="C60" s="157" t="s">
+        <v>126</v>
       </c>
       <c r="D60" s="103"/>
       <c r="E60" s="104"/>
       <c r="F60" s="105"/>
       <c r="G60" s="103"/>
-      <c r="H60" s="223"/>
+      <c r="H60" s="215"/>
       <c r="I60" s="104"/>
       <c r="J60" s="101"/>
       <c r="K60" s="100">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="L60" s="101">
         <f>K60/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M60" s="143"/>
-      <c r="N60" s="143"/>
+      <c r="M60" s="139"/>
+      <c r="N60" s="139"/>
       <c r="O60" s="8"/>
-      <c r="P60" s="227">
+      <c r="P60" s="217">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="Q60" s="8"/>
       <c r="R60" s="8"/>
       <c r="S60" s="8"/>
       <c r="T60" s="8"/>
       <c r="U60" s="8"/>
       <c r="V60" s="8"/>
       <c r="W60" s="8"/>
       <c r="X60" s="8"/>
       <c r="Y60" s="8"/>
       <c r="Z60" s="8"/>
       <c r="AA60" s="8"/>
       <c r="AB60" s="8"/>
       <c r="AC60" s="8"/>
       <c r="AD60" s="8"/>
       <c r="AE60" s="8"/>
       <c r="AF60" s="8"/>
       <c r="AG60" s="8"/>
       <c r="AH60" s="8"/>
       <c r="AI60" s="1"/>
       <c r="AJ60" s="1"/>
       <c r="AK60" s="1"/>
       <c r="AL60" s="1"/>
       <c r="AM60" s="1"/>
       <c r="AN60" s="1"/>
       <c r="AO60" s="1"/>
       <c r="AP60" s="1"/>
       <c r="AQ60" s="1"/>
       <c r="FB60" s="18">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A61" s="16"/>
-      <c r="B61" s="118" t="s">
-[...2 lines deleted...]
-      <c r="C61" s="93"/>
+      <c r="B61" s="96" t="s">
+        <v>7</v>
+      </c>
+      <c r="C61" s="156" t="s">
+        <v>86</v>
+      </c>
       <c r="D61" s="97"/>
       <c r="E61" s="99"/>
       <c r="F61" s="98"/>
       <c r="G61" s="97"/>
-      <c r="H61" s="224"/>
+      <c r="H61" s="216"/>
       <c r="I61" s="99"/>
       <c r="J61" s="101"/>
       <c r="K61" s="100">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="L61" s="101">
         <f>K61/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M61" s="143"/>
-      <c r="N61" s="143"/>
+      <c r="M61" s="139"/>
+      <c r="N61" s="139"/>
       <c r="O61" s="8"/>
-      <c r="P61" s="227">
+      <c r="P61" s="217">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="Q61" s="8"/>
       <c r="R61" s="8"/>
       <c r="S61" s="8"/>
       <c r="T61" s="8"/>
       <c r="U61" s="8"/>
       <c r="V61" s="8"/>
       <c r="W61" s="8"/>
       <c r="X61" s="8"/>
       <c r="Y61" s="8"/>
       <c r="Z61" s="8"/>
       <c r="AA61" s="8"/>
       <c r="AB61" s="8"/>
       <c r="AC61" s="8"/>
       <c r="AD61" s="8"/>
       <c r="AE61" s="8"/>
       <c r="AF61" s="8"/>
       <c r="AG61" s="8"/>
       <c r="AH61" s="8"/>
       <c r="AI61" s="1"/>
       <c r="AJ61" s="1"/>
       <c r="AK61" s="1"/>
       <c r="AL61" s="1"/>
       <c r="AM61" s="1"/>
       <c r="AN61" s="1"/>
       <c r="AO61" s="1"/>
       <c r="AP61" s="1"/>
       <c r="AQ61" s="1"/>
       <c r="FB61" s="18">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
-    <row r="62" spans="1:158" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="62" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A62" s="16"/>
-      <c r="B62" s="27"/>
-[...29 lines deleted...]
-      </c>
+      <c r="B62" s="145" t="s">
+        <v>58</v>
+      </c>
+      <c r="C62" s="157" t="s">
+        <v>87</v>
+      </c>
+      <c r="D62" s="103"/>
+      <c r="E62" s="104"/>
+      <c r="F62" s="105"/>
+      <c r="G62" s="103"/>
+      <c r="H62" s="215"/>
+      <c r="I62" s="104"/>
+      <c r="J62" s="101"/>
+      <c r="K62" s="100">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="L62" s="101">
+        <f>K62/Portada!$F$15</f>
+        <v>0</v>
+      </c>
+      <c r="M62" s="139"/>
+      <c r="N62" s="139"/>
       <c r="O62" s="8"/>
-      <c r="P62" s="19">
-        <f>SUM(P55:P61)</f>
+      <c r="P62" s="217">
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="Q62" s="8"/>
       <c r="R62" s="8"/>
       <c r="S62" s="8"/>
       <c r="T62" s="8"/>
       <c r="U62" s="8"/>
       <c r="V62" s="8"/>
       <c r="W62" s="8"/>
       <c r="X62" s="8"/>
       <c r="Y62" s="8"/>
       <c r="Z62" s="8"/>
       <c r="AA62" s="8"/>
       <c r="AB62" s="8"/>
       <c r="AC62" s="8"/>
       <c r="AD62" s="8"/>
       <c r="AE62" s="8"/>
       <c r="AF62" s="8"/>
       <c r="AG62" s="8"/>
       <c r="AH62" s="8"/>
       <c r="AI62" s="1"/>
       <c r="AJ62" s="1"/>
       <c r="AK62" s="1"/>
       <c r="AL62" s="1"/>
       <c r="AM62" s="1"/>
       <c r="AN62" s="1"/>
       <c r="AO62" s="1"/>
       <c r="AP62" s="1"/>
       <c r="AQ62" s="1"/>
-      <c r="FB62" s="19">
-        <f>SUM(FB55:FB61)</f>
+      <c r="FB62" s="18">
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:158" x14ac:dyDescent="0.25">
-      <c r="A63" s="8"/>
-[...16 lines deleted...]
-      <c r="P63" s="8"/>
+      <c r="A63" s="16"/>
+      <c r="B63" s="115" t="s">
+        <v>8</v>
+      </c>
+      <c r="C63" s="93"/>
+      <c r="D63" s="97"/>
+      <c r="E63" s="99"/>
+      <c r="F63" s="98"/>
+      <c r="G63" s="97"/>
+      <c r="H63" s="216"/>
+      <c r="I63" s="99"/>
+      <c r="J63" s="101"/>
+      <c r="K63" s="100">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="L63" s="101">
+        <f>K63/Portada!$F$15</f>
+        <v>0</v>
+      </c>
+      <c r="M63" s="139"/>
+      <c r="N63" s="139"/>
+      <c r="O63" s="8"/>
+      <c r="P63" s="217">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
       <c r="Q63" s="8"/>
       <c r="R63" s="8"/>
       <c r="S63" s="8"/>
       <c r="T63" s="8"/>
       <c r="U63" s="8"/>
       <c r="V63" s="8"/>
       <c r="W63" s="8"/>
       <c r="X63" s="8"/>
       <c r="Y63" s="8"/>
       <c r="Z63" s="8"/>
       <c r="AA63" s="8"/>
       <c r="AB63" s="8"/>
       <c r="AC63" s="8"/>
       <c r="AD63" s="8"/>
       <c r="AE63" s="8"/>
       <c r="AF63" s="8"/>
       <c r="AG63" s="8"/>
       <c r="AH63" s="8"/>
       <c r="AI63" s="1"/>
       <c r="AJ63" s="1"/>
       <c r="AK63" s="1"/>
       <c r="AL63" s="1"/>
       <c r="AM63" s="1"/>
       <c r="AN63" s="1"/>
       <c r="AO63" s="1"/>
       <c r="AP63" s="1"/>
       <c r="AQ63" s="1"/>
-      <c r="FB63" s="30"/>
-[...17 lines deleted...]
-      <c r="P64" s="8"/>
+      <c r="FB63" s="18">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:158" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="16"/>
+      <c r="B64" s="27"/>
+      <c r="C64" s="89" t="str">
+        <f>"TOTAL " &amp;" " &amp; B56 &amp; " " &amp; (C56)</f>
+        <v>TOTAL  03.01. Compres i lloguers</v>
+      </c>
+      <c r="D64" s="90"/>
+      <c r="E64" s="90"/>
+      <c r="F64" s="91"/>
+      <c r="G64" s="90"/>
+      <c r="H64" s="90"/>
+      <c r="I64" s="90"/>
+      <c r="J64" s="92">
+        <f>SUM(J57:J63)</f>
+        <v>0</v>
+      </c>
+      <c r="K64" s="92">
+        <f>SUM(K57:K63)</f>
+        <v>0</v>
+      </c>
+      <c r="L64" s="92">
+        <f>SUM(L57:L63)</f>
+        <v>0</v>
+      </c>
+      <c r="M64" s="19">
+        <f>SUM(M57:M63)</f>
+        <v>0</v>
+      </c>
+      <c r="N64" s="19">
+        <f>SUM(N57:N63)</f>
+        <v>0</v>
+      </c>
+      <c r="O64" s="8"/>
+      <c r="P64" s="19">
+        <f>SUM(P57:P63)</f>
+        <v>0</v>
+      </c>
       <c r="Q64" s="8"/>
       <c r="R64" s="8"/>
       <c r="S64" s="8"/>
       <c r="T64" s="8"/>
       <c r="U64" s="8"/>
       <c r="V64" s="8"/>
       <c r="W64" s="8"/>
       <c r="X64" s="8"/>
       <c r="Y64" s="8"/>
       <c r="Z64" s="8"/>
       <c r="AA64" s="8"/>
       <c r="AB64" s="8"/>
       <c r="AC64" s="8"/>
       <c r="AD64" s="8"/>
       <c r="AE64" s="8"/>
       <c r="AF64" s="8"/>
       <c r="AG64" s="8"/>
       <c r="AH64" s="8"/>
       <c r="AI64" s="1"/>
       <c r="AJ64" s="1"/>
       <c r="AK64" s="1"/>
       <c r="AL64" s="1"/>
       <c r="AM64" s="1"/>
       <c r="AN64" s="1"/>
       <c r="AO64" s="1"/>
       <c r="AP64" s="1"/>
       <c r="AQ64" s="1"/>
+      <c r="FB64" s="19">
+        <f>SUM(FB57:FB63)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="65" spans="1:158" x14ac:dyDescent="0.25">
-      <c r="A65" s="16"/>
-[...27 lines deleted...]
-      </c>
+      <c r="A65" s="8"/>
+      <c r="B65" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C65" s="29"/>
+      <c r="D65" s="22"/>
+      <c r="E65" s="30"/>
+      <c r="F65" s="41"/>
+      <c r="G65" s="30"/>
+      <c r="H65" s="30"/>
+      <c r="I65" s="30"/>
+      <c r="J65" s="30"/>
+      <c r="K65" s="30"/>
+      <c r="L65" s="26"/>
+      <c r="M65" s="26"/>
+      <c r="N65" s="26"/>
+      <c r="O65" s="22"/>
+      <c r="P65" s="8"/>
       <c r="Q65" s="8"/>
       <c r="R65" s="8"/>
       <c r="S65" s="8"/>
       <c r="T65" s="8"/>
       <c r="U65" s="8"/>
       <c r="V65" s="8"/>
       <c r="W65" s="8"/>
       <c r="X65" s="8"/>
       <c r="Y65" s="8"/>
       <c r="Z65" s="8"/>
       <c r="AA65" s="8"/>
       <c r="AB65" s="8"/>
       <c r="AC65" s="8"/>
       <c r="AD65" s="8"/>
       <c r="AE65" s="8"/>
       <c r="AF65" s="8"/>
       <c r="AG65" s="8"/>
       <c r="AH65" s="8"/>
       <c r="AI65" s="1"/>
       <c r="AJ65" s="1"/>
       <c r="AK65" s="1"/>
       <c r="AL65" s="1"/>
       <c r="AM65" s="1"/>
       <c r="AN65" s="1"/>
       <c r="AO65" s="1"/>
       <c r="AP65" s="1"/>
       <c r="AQ65" s="1"/>
-      <c r="FB65" s="18">
-[...2 lines deleted...]
-      </c>
+      <c r="FB65" s="30"/>
     </row>
     <row r="66" spans="1:158" x14ac:dyDescent="0.25">
-      <c r="A66" s="16"/>
-[...27 lines deleted...]
-      </c>
+      <c r="A66" s="8"/>
+      <c r="B66" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" s="16" t="s">
+        <v>129</v>
+      </c>
+      <c r="D66" s="22"/>
+      <c r="E66" s="30"/>
+      <c r="F66" s="41"/>
+      <c r="G66" s="30"/>
+      <c r="H66" s="30"/>
+      <c r="I66" s="30"/>
+      <c r="J66" s="30"/>
+      <c r="O66" s="22"/>
+      <c r="P66" s="8"/>
       <c r="Q66" s="8"/>
       <c r="R66" s="8"/>
       <c r="S66" s="8"/>
       <c r="T66" s="8"/>
       <c r="U66" s="8"/>
       <c r="V66" s="8"/>
       <c r="W66" s="8"/>
       <c r="X66" s="8"/>
       <c r="Y66" s="8"/>
       <c r="Z66" s="8"/>
       <c r="AA66" s="8"/>
       <c r="AB66" s="8"/>
       <c r="AC66" s="8"/>
       <c r="AD66" s="8"/>
       <c r="AE66" s="8"/>
       <c r="AF66" s="8"/>
       <c r="AG66" s="8"/>
       <c r="AH66" s="8"/>
       <c r="AI66" s="1"/>
       <c r="AJ66" s="1"/>
       <c r="AK66" s="1"/>
       <c r="AL66" s="1"/>
       <c r="AM66" s="1"/>
       <c r="AN66" s="1"/>
       <c r="AO66" s="1"/>
       <c r="AP66" s="1"/>
       <c r="AQ66" s="1"/>
-      <c r="FB66" s="18">
-[...2 lines deleted...]
-      </c>
     </row>
     <row r="67" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A67" s="16"/>
-      <c r="B67" s="96" t="s">
-[...12 lines deleted...]
-      <c r="K67" s="100">
+      <c r="B67" s="107" t="s">
+        <v>11</v>
+      </c>
+      <c r="C67" s="238" t="s">
+        <v>44</v>
+      </c>
+      <c r="D67" s="108"/>
+      <c r="E67" s="110"/>
+      <c r="F67" s="109"/>
+      <c r="G67" s="108"/>
+      <c r="H67" s="213"/>
+      <c r="I67" s="110"/>
+      <c r="J67" s="112"/>
+      <c r="K67" s="111">
         <f>(IF(E67=0,1,E67)*IF(F67=0,1,F67)*I67 ) + J67*IF(E67=0,1,E67)*IF(F67=0,1,F67)</f>
         <v>0</v>
       </c>
-      <c r="L67" s="101">
+      <c r="L67" s="112">
         <f>K67/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M67" s="143"/>
-      <c r="N67" s="143"/>
+      <c r="M67" s="139"/>
+      <c r="N67" s="139"/>
       <c r="O67" s="8"/>
-      <c r="P67" s="227">
+      <c r="P67" s="217">
         <f>J67*IF(E67=0,1,E67)*IF(F67=0,1,F67)</f>
         <v>0</v>
       </c>
       <c r="Q67" s="8"/>
       <c r="R67" s="8"/>
       <c r="S67" s="8"/>
       <c r="T67" s="8"/>
       <c r="U67" s="8"/>
       <c r="V67" s="8"/>
       <c r="W67" s="8"/>
       <c r="X67" s="8"/>
       <c r="Y67" s="8"/>
       <c r="Z67" s="8"/>
       <c r="AA67" s="8"/>
       <c r="AB67" s="8"/>
       <c r="AC67" s="8"/>
       <c r="AD67" s="8"/>
       <c r="AE67" s="8"/>
       <c r="AF67" s="8"/>
       <c r="AG67" s="8"/>
       <c r="AH67" s="8"/>
       <c r="AI67" s="1"/>
       <c r="AJ67" s="1"/>
       <c r="AK67" s="1"/>
       <c r="AL67" s="1"/>
       <c r="AM67" s="1"/>
       <c r="AN67" s="1"/>
       <c r="AO67" s="1"/>
       <c r="AP67" s="1"/>
       <c r="AQ67" s="1"/>
       <c r="FB67" s="18">
         <f>(IF(E67=0,1,E67)*IF(F67=0,1,F67)*I67 ) + J67*IF(E67=0,1,E67)*IF(F67=0,1,F67)</f>
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A68" s="16"/>
-      <c r="B68" s="149" t="s">
-[...3 lines deleted...]
-        <v>133</v>
+      <c r="B68" s="145" t="s">
+        <v>4</v>
+      </c>
+      <c r="C68" s="157" t="s">
+        <v>130</v>
       </c>
       <c r="D68" s="103"/>
       <c r="E68" s="104"/>
       <c r="F68" s="105"/>
       <c r="G68" s="103"/>
-      <c r="H68" s="223"/>
+      <c r="H68" s="215"/>
       <c r="I68" s="104"/>
       <c r="J68" s="101"/>
       <c r="K68" s="100">
         <f>(IF(E68=0,1,E68)*IF(F68=0,1,F68)*I68 ) + J68*IF(E68=0,1,E68)*IF(F68=0,1,F68)</f>
         <v>0</v>
       </c>
       <c r="L68" s="101">
         <f>K68/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M68" s="143"/>
-      <c r="N68" s="143"/>
+      <c r="M68" s="139"/>
+      <c r="N68" s="139"/>
       <c r="O68" s="8"/>
-      <c r="P68" s="227">
+      <c r="P68" s="217">
         <f>J68*IF(E68=0,1,E68)*IF(F68=0,1,F68)</f>
         <v>0</v>
       </c>
       <c r="Q68" s="8"/>
       <c r="R68" s="8"/>
       <c r="S68" s="8"/>
       <c r="T68" s="8"/>
       <c r="U68" s="8"/>
       <c r="V68" s="8"/>
       <c r="W68" s="8"/>
       <c r="X68" s="8"/>
       <c r="Y68" s="8"/>
       <c r="Z68" s="8"/>
       <c r="AA68" s="8"/>
       <c r="AB68" s="8"/>
       <c r="AC68" s="8"/>
       <c r="AD68" s="8"/>
       <c r="AE68" s="8"/>
       <c r="AF68" s="8"/>
       <c r="AG68" s="8"/>
       <c r="AH68" s="8"/>
       <c r="AI68" s="1"/>
       <c r="AJ68" s="1"/>
       <c r="AK68" s="1"/>
       <c r="AL68" s="1"/>
       <c r="AM68" s="1"/>
       <c r="AN68" s="1"/>
       <c r="AO68" s="1"/>
       <c r="AP68" s="1"/>
       <c r="AQ68" s="1"/>
       <c r="FB68" s="18">
         <f>(IF(E68=0,1,E68)*IF(F68=0,1,F68)*I68 ) + J68*IF(E68=0,1,E68)*IF(F68=0,1,F68)</f>
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A69" s="16"/>
-      <c r="B69" s="118" t="s">
-[...2 lines deleted...]
-      <c r="C69" s="93"/>
+      <c r="B69" s="96" t="s">
+        <v>5</v>
+      </c>
+      <c r="C69" s="156" t="s">
+        <v>46</v>
+      </c>
       <c r="D69" s="97"/>
       <c r="E69" s="99"/>
       <c r="F69" s="98"/>
       <c r="G69" s="97"/>
-      <c r="H69" s="224"/>
+      <c r="H69" s="216"/>
       <c r="I69" s="99"/>
       <c r="J69" s="101"/>
       <c r="K69" s="100">
         <f>(IF(E69=0,1,E69)*IF(F69=0,1,F69)*I69 ) + J69*IF(E69=0,1,E69)*IF(F69=0,1,F69)</f>
         <v>0</v>
       </c>
       <c r="L69" s="101">
         <f>K69/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M69" s="143"/>
-      <c r="N69" s="143"/>
+      <c r="M69" s="139"/>
+      <c r="N69" s="139"/>
       <c r="O69" s="8"/>
-      <c r="P69" s="227">
+      <c r="P69" s="217">
         <f>J69*IF(E69=0,1,E69)*IF(F69=0,1,F69)</f>
         <v>0</v>
       </c>
       <c r="Q69" s="8"/>
       <c r="R69" s="8"/>
       <c r="S69" s="8"/>
       <c r="T69" s="8"/>
       <c r="U69" s="8"/>
       <c r="V69" s="8"/>
       <c r="W69" s="8"/>
       <c r="X69" s="8"/>
       <c r="Y69" s="8"/>
       <c r="Z69" s="8"/>
       <c r="AA69" s="8"/>
       <c r="AB69" s="8"/>
       <c r="AC69" s="8"/>
       <c r="AD69" s="8"/>
       <c r="AE69" s="8"/>
       <c r="AF69" s="8"/>
       <c r="AG69" s="8"/>
       <c r="AH69" s="8"/>
       <c r="AI69" s="1"/>
       <c r="AJ69" s="1"/>
       <c r="AK69" s="1"/>
       <c r="AL69" s="1"/>
       <c r="AM69" s="1"/>
       <c r="AN69" s="1"/>
       <c r="AO69" s="1"/>
       <c r="AP69" s="1"/>
       <c r="AQ69" s="1"/>
       <c r="FB69" s="18">
         <f>(IF(E69=0,1,E69)*IF(F69=0,1,F69)*I69 ) + J69*IF(E69=0,1,E69)*IF(F69=0,1,F69)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="70" spans="1:158" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="70" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A70" s="16"/>
-      <c r="B70" s="27"/>
-[...29 lines deleted...]
-      </c>
+      <c r="B70" s="145" t="s">
+        <v>6</v>
+      </c>
+      <c r="C70" s="157" t="s">
+        <v>131</v>
+      </c>
+      <c r="D70" s="103"/>
+      <c r="E70" s="104"/>
+      <c r="F70" s="105"/>
+      <c r="G70" s="103"/>
+      <c r="H70" s="215"/>
+      <c r="I70" s="104"/>
+      <c r="J70" s="101"/>
+      <c r="K70" s="100">
+        <f>(IF(E70=0,1,E70)*IF(F70=0,1,F70)*I70 ) + J70*IF(E70=0,1,E70)*IF(F70=0,1,F70)</f>
+        <v>0</v>
+      </c>
+      <c r="L70" s="101">
+        <f>K70/Portada!$F$15</f>
+        <v>0</v>
+      </c>
+      <c r="M70" s="139"/>
+      <c r="N70" s="139"/>
       <c r="O70" s="8"/>
-      <c r="P70" s="19">
-        <f>SUM(P65:P69)</f>
+      <c r="P70" s="217">
+        <f>J70*IF(E70=0,1,E70)*IF(F70=0,1,F70)</f>
         <v>0</v>
       </c>
       <c r="Q70" s="8"/>
       <c r="R70" s="8"/>
       <c r="S70" s="8"/>
       <c r="T70" s="8"/>
       <c r="U70" s="8"/>
       <c r="V70" s="8"/>
       <c r="W70" s="8"/>
       <c r="X70" s="8"/>
       <c r="Y70" s="8"/>
       <c r="Z70" s="8"/>
       <c r="AA70" s="8"/>
       <c r="AB70" s="8"/>
       <c r="AC70" s="8"/>
       <c r="AD70" s="8"/>
       <c r="AE70" s="8"/>
       <c r="AF70" s="8"/>
       <c r="AG70" s="8"/>
       <c r="AH70" s="8"/>
       <c r="AI70" s="1"/>
       <c r="AJ70" s="1"/>
       <c r="AK70" s="1"/>
       <c r="AL70" s="1"/>
       <c r="AM70" s="1"/>
       <c r="AN70" s="1"/>
       <c r="AO70" s="1"/>
       <c r="AP70" s="1"/>
       <c r="AQ70" s="1"/>
-      <c r="FB70" s="19">
-        <f>SUM(FB65:FB69)</f>
+      <c r="FB70" s="18">
+        <f>(IF(E70=0,1,E70)*IF(F70=0,1,F70)*I70 ) + J70*IF(E70=0,1,E70)*IF(F70=0,1,F70)</f>
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:158" x14ac:dyDescent="0.25">
-      <c r="A71" s="8"/>
-[...35 lines deleted...]
-        <f>(P62+P70)</f>
+      <c r="A71" s="16"/>
+      <c r="B71" s="115" t="s">
+        <v>7</v>
+      </c>
+      <c r="C71" s="93"/>
+      <c r="D71" s="97"/>
+      <c r="E71" s="99"/>
+      <c r="F71" s="98"/>
+      <c r="G71" s="97"/>
+      <c r="H71" s="216"/>
+      <c r="I71" s="99"/>
+      <c r="J71" s="101"/>
+      <c r="K71" s="100">
+        <f>(IF(E71=0,1,E71)*IF(F71=0,1,F71)*I71 ) + J71*IF(E71=0,1,E71)*IF(F71=0,1,F71)</f>
+        <v>0</v>
+      </c>
+      <c r="L71" s="101">
+        <f>K71/Portada!$F$15</f>
+        <v>0</v>
+      </c>
+      <c r="M71" s="139"/>
+      <c r="N71" s="139"/>
+      <c r="O71" s="8"/>
+      <c r="P71" s="217">
+        <f>J71*IF(E71=0,1,E71)*IF(F71=0,1,F71)</f>
         <v>0</v>
       </c>
       <c r="Q71" s="8"/>
       <c r="R71" s="8"/>
       <c r="S71" s="8"/>
       <c r="T71" s="8"/>
       <c r="U71" s="8"/>
       <c r="V71" s="8"/>
       <c r="W71" s="8"/>
       <c r="X71" s="8"/>
       <c r="Y71" s="8"/>
       <c r="Z71" s="8"/>
       <c r="AA71" s="8"/>
       <c r="AB71" s="8"/>
       <c r="AC71" s="8"/>
       <c r="AD71" s="8"/>
       <c r="AE71" s="8"/>
       <c r="AF71" s="8"/>
       <c r="AG71" s="8"/>
       <c r="AH71" s="8"/>
       <c r="AI71" s="1"/>
       <c r="AJ71" s="1"/>
       <c r="AK71" s="1"/>
       <c r="AL71" s="1"/>
       <c r="AM71" s="1"/>
       <c r="AN71" s="1"/>
       <c r="AO71" s="1"/>
       <c r="AP71" s="1"/>
       <c r="AQ71" s="1"/>
-      <c r="FB71" s="24">
-[...4 lines deleted...]
-    <row r="72" spans="1:158" x14ac:dyDescent="0.25">
+      <c r="FB71" s="18">
+        <f>(IF(E71=0,1,E71)*IF(F71=0,1,F71)*I71 ) + J71*IF(E71=0,1,E71)*IF(F71=0,1,F71)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72" spans="1:158" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A72" s="16"/>
-      <c r="O72" s="22"/>
-      <c r="P72" s="8"/>
+      <c r="B72" s="27"/>
+      <c r="C72" s="89" t="str">
+        <f>"TOTAL " &amp;" " &amp; B66 &amp; " " &amp; (C66)</f>
+        <v xml:space="preserve">TOTAL  03.02. Locomoció, àpats i allotjament  </v>
+      </c>
+      <c r="D72" s="90"/>
+      <c r="E72" s="90"/>
+      <c r="F72" s="91"/>
+      <c r="G72" s="90"/>
+      <c r="H72" s="90"/>
+      <c r="I72" s="90"/>
+      <c r="J72" s="92">
+        <f>SUM(J67:J71)</f>
+        <v>0</v>
+      </c>
+      <c r="K72" s="92">
+        <f>SUM(K67:K71)</f>
+        <v>0</v>
+      </c>
+      <c r="L72" s="92">
+        <f>SUM(L67:L71)</f>
+        <v>0</v>
+      </c>
+      <c r="M72" s="19">
+        <f>SUM(M67:M71)</f>
+        <v>0</v>
+      </c>
+      <c r="N72" s="19">
+        <f>SUM(N67:N71)</f>
+        <v>0</v>
+      </c>
+      <c r="O72" s="8"/>
+      <c r="P72" s="19">
+        <f>SUM(P67:P71)</f>
+        <v>0</v>
+      </c>
       <c r="Q72" s="8"/>
       <c r="R72" s="8"/>
       <c r="S72" s="8"/>
       <c r="T72" s="8"/>
       <c r="U72" s="8"/>
       <c r="V72" s="8"/>
       <c r="W72" s="8"/>
       <c r="X72" s="8"/>
       <c r="Y72" s="8"/>
       <c r="Z72" s="8"/>
       <c r="AA72" s="8"/>
       <c r="AB72" s="8"/>
       <c r="AC72" s="8"/>
       <c r="AD72" s="8"/>
       <c r="AE72" s="8"/>
       <c r="AF72" s="8"/>
       <c r="AG72" s="8"/>
       <c r="AH72" s="8"/>
       <c r="AI72" s="1"/>
       <c r="AJ72" s="1"/>
       <c r="AK72" s="1"/>
       <c r="AL72" s="1"/>
       <c r="AM72" s="1"/>
       <c r="AN72" s="1"/>
       <c r="AO72" s="1"/>
       <c r="AP72" s="1"/>
       <c r="AQ72" s="1"/>
-    </row>
-    <row r="73" spans="1:158" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="FB72" s="19">
+        <f>SUM(FB67:FB71)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A73" s="8"/>
-      <c r="B73" s="33"/>
-[...3 lines deleted...]
-      <c r="D73" s="26"/>
+      <c r="B73" s="28"/>
+      <c r="C73" s="42" t="s">
+        <v>43</v>
+      </c>
+      <c r="D73" s="43" t="str">
+        <f>C54</f>
+        <v>CAPÍTOL 03.- Despeses de producció</v>
+      </c>
+      <c r="E73" s="23"/>
+      <c r="F73" s="44"/>
+      <c r="G73" s="23"/>
+      <c r="H73" s="23"/>
+      <c r="I73" s="23"/>
+      <c r="J73" s="24">
+        <f>(J64+J72)</f>
+        <v>0</v>
+      </c>
+      <c r="K73" s="24">
+        <f>(K64+K72)</f>
+        <v>0</v>
+      </c>
+      <c r="L73" s="24">
+        <f>(L64+L72)</f>
+        <v>0</v>
+      </c>
+      <c r="M73" s="24">
+        <f>(M64+M72)</f>
+        <v>0</v>
+      </c>
+      <c r="N73" s="24">
+        <f>(N64+N72)</f>
+        <v>0</v>
+      </c>
       <c r="O73" s="22"/>
-      <c r="P73" s="8"/>
+      <c r="P73" s="24">
+        <f>(P64+P72)</f>
+        <v>0</v>
+      </c>
       <c r="Q73" s="8"/>
       <c r="R73" s="8"/>
       <c r="S73" s="8"/>
       <c r="T73" s="8"/>
       <c r="U73" s="8"/>
       <c r="V73" s="8"/>
       <c r="W73" s="8"/>
       <c r="X73" s="8"/>
       <c r="Y73" s="8"/>
       <c r="Z73" s="8"/>
       <c r="AA73" s="8"/>
       <c r="AB73" s="8"/>
       <c r="AC73" s="8"/>
       <c r="AD73" s="8"/>
       <c r="AE73" s="8"/>
       <c r="AF73" s="8"/>
       <c r="AG73" s="8"/>
       <c r="AH73" s="8"/>
       <c r="AI73" s="1"/>
       <c r="AJ73" s="1"/>
       <c r="AK73" s="1"/>
       <c r="AL73" s="1"/>
       <c r="AM73" s="1"/>
       <c r="AN73" s="1"/>
       <c r="AO73" s="1"/>
       <c r="AP73" s="1"/>
       <c r="AQ73" s="1"/>
+      <c r="FB73" s="24">
+        <f>(FB64+FB72)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="74" spans="1:158" x14ac:dyDescent="0.25">
-      <c r="A74" s="8"/>
-[...3 lines deleted...]
-      <c r="C74" s="2"/>
+      <c r="A74" s="16"/>
       <c r="O74" s="22"/>
       <c r="P74" s="8"/>
       <c r="Q74" s="8"/>
       <c r="R74" s="8"/>
       <c r="S74" s="8"/>
       <c r="T74" s="8"/>
       <c r="U74" s="8"/>
       <c r="V74" s="8"/>
       <c r="W74" s="8"/>
       <c r="X74" s="8"/>
       <c r="Y74" s="8"/>
       <c r="Z74" s="8"/>
       <c r="AA74" s="8"/>
       <c r="AB74" s="8"/>
       <c r="AC74" s="8"/>
       <c r="AD74" s="8"/>
       <c r="AE74" s="8"/>
       <c r="AF74" s="8"/>
       <c r="AG74" s="8"/>
       <c r="AH74" s="8"/>
       <c r="AI74" s="1"/>
       <c r="AJ74" s="1"/>
       <c r="AK74" s="1"/>
       <c r="AL74" s="1"/>
       <c r="AM74" s="1"/>
       <c r="AN74" s="1"/>
       <c r="AO74" s="1"/>
       <c r="AP74" s="1"/>
       <c r="AQ74" s="1"/>
     </row>
-    <row r="75" spans="1:158" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:158" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A75" s="8"/>
-      <c r="B75" s="21" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B75" s="33"/>
+      <c r="C75" s="25" t="s">
+        <v>132</v>
+      </c>
+      <c r="D75" s="26"/>
       <c r="O75" s="22"/>
       <c r="P75" s="8"/>
       <c r="Q75" s="8"/>
       <c r="R75" s="8"/>
       <c r="S75" s="8"/>
       <c r="T75" s="8"/>
       <c r="U75" s="8"/>
       <c r="V75" s="8"/>
       <c r="W75" s="8"/>
       <c r="X75" s="8"/>
       <c r="Y75" s="8"/>
       <c r="Z75" s="8"/>
       <c r="AA75" s="8"/>
       <c r="AB75" s="8"/>
       <c r="AC75" s="8"/>
       <c r="AD75" s="8"/>
       <c r="AE75" s="8"/>
       <c r="AF75" s="8"/>
       <c r="AG75" s="8"/>
       <c r="AH75" s="8"/>
       <c r="AI75" s="1"/>
       <c r="AJ75" s="1"/>
       <c r="AK75" s="1"/>
       <c r="AL75" s="1"/>
       <c r="AM75" s="1"/>
       <c r="AN75" s="1"/>
       <c r="AO75" s="1"/>
       <c r="AP75" s="1"/>
       <c r="AQ75" s="1"/>
     </row>
     <row r="76" spans="1:158" x14ac:dyDescent="0.25">
-      <c r="A76" s="16"/>
-[...27 lines deleted...]
-      </c>
+      <c r="A76" s="8"/>
+      <c r="B76" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C76" s="2"/>
+      <c r="O76" s="22"/>
+      <c r="P76" s="8"/>
       <c r="Q76" s="8"/>
       <c r="R76" s="8"/>
       <c r="S76" s="8"/>
       <c r="T76" s="8"/>
       <c r="U76" s="8"/>
       <c r="V76" s="8"/>
       <c r="W76" s="8"/>
       <c r="X76" s="8"/>
       <c r="Y76" s="8"/>
       <c r="Z76" s="8"/>
       <c r="AA76" s="8"/>
       <c r="AB76" s="8"/>
       <c r="AC76" s="8"/>
       <c r="AD76" s="8"/>
       <c r="AE76" s="8"/>
       <c r="AF76" s="8"/>
       <c r="AG76" s="8"/>
       <c r="AH76" s="8"/>
       <c r="AI76" s="1"/>
       <c r="AJ76" s="1"/>
       <c r="AK76" s="1"/>
       <c r="AL76" s="1"/>
       <c r="AM76" s="1"/>
       <c r="AN76" s="1"/>
       <c r="AO76" s="1"/>
       <c r="AP76" s="1"/>
       <c r="AQ76" s="1"/>
-      <c r="FB76" s="18">
-[...2 lines deleted...]
-      </c>
     </row>
     <row r="77" spans="1:158" x14ac:dyDescent="0.25">
-      <c r="A77" s="16"/>
-[...27 lines deleted...]
-      </c>
+      <c r="A77" s="8"/>
+      <c r="B77" s="21" t="s">
+        <v>133</v>
+      </c>
+      <c r="C77" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="O77" s="22"/>
+      <c r="P77" s="8"/>
       <c r="Q77" s="8"/>
       <c r="R77" s="8"/>
       <c r="S77" s="8"/>
       <c r="T77" s="8"/>
       <c r="U77" s="8"/>
       <c r="V77" s="8"/>
       <c r="W77" s="8"/>
       <c r="X77" s="8"/>
       <c r="Y77" s="8"/>
       <c r="Z77" s="8"/>
       <c r="AA77" s="8"/>
       <c r="AB77" s="8"/>
       <c r="AC77" s="8"/>
       <c r="AD77" s="8"/>
       <c r="AE77" s="8"/>
       <c r="AF77" s="8"/>
       <c r="AG77" s="8"/>
       <c r="AH77" s="8"/>
       <c r="AI77" s="1"/>
       <c r="AJ77" s="1"/>
       <c r="AK77" s="1"/>
       <c r="AL77" s="1"/>
       <c r="AM77" s="1"/>
       <c r="AN77" s="1"/>
       <c r="AO77" s="1"/>
       <c r="AP77" s="1"/>
       <c r="AQ77" s="1"/>
-      <c r="FB77" s="18">
-[...2 lines deleted...]
-      </c>
     </row>
     <row r="78" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A78" s="16"/>
-      <c r="B78" s="96" t="s">
-[...16 lines deleted...]
-      <c r="L78" s="101">
+      <c r="B78" s="107" t="s">
+        <v>135</v>
+      </c>
+      <c r="C78" s="107" t="s">
+        <v>137</v>
+      </c>
+      <c r="D78" s="108"/>
+      <c r="E78" s="110"/>
+      <c r="F78" s="109"/>
+      <c r="G78" s="108"/>
+      <c r="H78" s="213"/>
+      <c r="I78" s="110"/>
+      <c r="J78" s="112"/>
+      <c r="K78" s="111">
+        <f t="shared" ref="K78:K85" si="11">(IF(E78=0,1,E78)*IF(F78=0,1,F78)*I78 ) + J78*IF(E78=0,1,E78)*IF(F78=0,1,F78)</f>
+        <v>0</v>
+      </c>
+      <c r="L78" s="112">
         <f>K78/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M78" s="143"/>
-      <c r="N78" s="143"/>
+      <c r="M78" s="139"/>
+      <c r="N78" s="139"/>
       <c r="O78" s="8"/>
-      <c r="P78" s="227">
-        <f t="shared" si="12"/>
+      <c r="P78" s="217">
+        <f t="shared" ref="P78:P83" si="12">J78*IF(E78=0,1,E78)*IF(F78=0,1,F78)</f>
         <v>0</v>
       </c>
       <c r="Q78" s="8"/>
       <c r="R78" s="8"/>
       <c r="S78" s="8"/>
       <c r="T78" s="8"/>
       <c r="U78" s="8"/>
       <c r="V78" s="8"/>
       <c r="W78" s="8"/>
       <c r="X78" s="8"/>
       <c r="Y78" s="8"/>
       <c r="Z78" s="8"/>
       <c r="AA78" s="8"/>
       <c r="AB78" s="8"/>
       <c r="AC78" s="8"/>
       <c r="AD78" s="8"/>
       <c r="AE78" s="8"/>
       <c r="AF78" s="8"/>
       <c r="AG78" s="8"/>
       <c r="AH78" s="8"/>
       <c r="AI78" s="1"/>
       <c r="AJ78" s="1"/>
       <c r="AK78" s="1"/>
       <c r="AL78" s="1"/>
       <c r="AM78" s="1"/>
       <c r="AN78" s="1"/>
       <c r="AO78" s="1"/>
       <c r="AP78" s="1"/>
       <c r="AQ78" s="1"/>
       <c r="FB78" s="18">
-        <f t="shared" si="13"/>
+        <f t="shared" ref="FB78:FB83" si="13">(IF(E78=0,1,E78)*IF(F78=0,1,F78)*I78 ) + J78*IF(E78=0,1,E78)*IF(F78=0,1,F78)</f>
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A79" s="16"/>
-      <c r="B79" s="117" t="s">
-[...3 lines deleted...]
-        <v>142</v>
+      <c r="B79" s="114" t="s">
+        <v>136</v>
+      </c>
+      <c r="C79" s="145" t="s">
+        <v>138</v>
       </c>
       <c r="D79" s="103"/>
       <c r="E79" s="104"/>
       <c r="F79" s="105"/>
       <c r="G79" s="103"/>
-      <c r="H79" s="223"/>
+      <c r="H79" s="215"/>
       <c r="I79" s="104"/>
       <c r="J79" s="101"/>
       <c r="K79" s="100">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L79" s="101">
         <f>K79/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M79" s="143"/>
-      <c r="N79" s="143"/>
+      <c r="M79" s="139"/>
+      <c r="N79" s="139"/>
       <c r="O79" s="8"/>
-      <c r="P79" s="227">
+      <c r="P79" s="217">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="Q79" s="8"/>
       <c r="R79" s="8"/>
       <c r="S79" s="8"/>
       <c r="T79" s="8"/>
       <c r="U79" s="8"/>
       <c r="V79" s="8"/>
       <c r="W79" s="8"/>
       <c r="X79" s="8"/>
       <c r="Y79" s="8"/>
       <c r="Z79" s="8"/>
       <c r="AA79" s="8"/>
       <c r="AB79" s="8"/>
       <c r="AC79" s="8"/>
       <c r="AD79" s="8"/>
       <c r="AE79" s="8"/>
       <c r="AF79" s="8"/>
       <c r="AG79" s="8"/>
       <c r="AH79" s="8"/>
       <c r="AI79" s="1"/>
       <c r="AJ79" s="1"/>
       <c r="AK79" s="1"/>
       <c r="AL79" s="1"/>
       <c r="AM79" s="1"/>
       <c r="AN79" s="1"/>
       <c r="AO79" s="1"/>
       <c r="AP79" s="1"/>
       <c r="AQ79" s="1"/>
       <c r="FB79" s="18">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A80" s="16"/>
       <c r="B80" s="96" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="C80" s="96" t="s">
-        <v>207</v>
+        <v>139</v>
       </c>
       <c r="D80" s="97"/>
       <c r="E80" s="99"/>
       <c r="F80" s="98"/>
       <c r="G80" s="97"/>
-      <c r="H80" s="224"/>
+      <c r="H80" s="216"/>
       <c r="I80" s="99"/>
       <c r="J80" s="101"/>
       <c r="K80" s="100">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L80" s="101">
         <f>K80/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M80" s="143"/>
-      <c r="N80" s="143"/>
+      <c r="M80" s="139"/>
+      <c r="N80" s="139"/>
       <c r="O80" s="8"/>
-      <c r="P80" s="227">
+      <c r="P80" s="217">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="Q80" s="8"/>
       <c r="R80" s="8"/>
       <c r="S80" s="8"/>
       <c r="T80" s="8"/>
       <c r="U80" s="8"/>
       <c r="V80" s="8"/>
       <c r="W80" s="8"/>
       <c r="X80" s="8"/>
       <c r="Y80" s="8"/>
       <c r="Z80" s="8"/>
       <c r="AA80" s="8"/>
       <c r="AB80" s="8"/>
       <c r="AC80" s="8"/>
       <c r="AD80" s="8"/>
       <c r="AE80" s="8"/>
       <c r="AF80" s="8"/>
       <c r="AG80" s="8"/>
       <c r="AH80" s="8"/>
       <c r="AI80" s="1"/>
       <c r="AJ80" s="1"/>
       <c r="AK80" s="1"/>
       <c r="AL80" s="1"/>
       <c r="AM80" s="1"/>
       <c r="AN80" s="1"/>
       <c r="AO80" s="1"/>
       <c r="AP80" s="1"/>
       <c r="AQ80" s="1"/>
       <c r="FB80" s="18">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A81" s="16"/>
-      <c r="B81" s="119" t="s">
-[...10 lines deleted...]
-      <c r="I81" s="238"/>
+      <c r="B81" s="114" t="s">
+        <v>143</v>
+      </c>
+      <c r="C81" s="114" t="s">
+        <v>140</v>
+      </c>
+      <c r="D81" s="103"/>
+      <c r="E81" s="104"/>
+      <c r="F81" s="105"/>
+      <c r="G81" s="103"/>
+      <c r="H81" s="215"/>
+      <c r="I81" s="104"/>
       <c r="J81" s="101"/>
       <c r="K81" s="100">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L81" s="101">
         <f>K81/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M81" s="143"/>
-      <c r="N81" s="143"/>
+      <c r="M81" s="139"/>
+      <c r="N81" s="139"/>
       <c r="O81" s="8"/>
-      <c r="P81" s="227">
+      <c r="P81" s="217">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="Q81" s="8"/>
       <c r="R81" s="8"/>
       <c r="S81" s="8"/>
       <c r="T81" s="8"/>
       <c r="U81" s="8"/>
       <c r="V81" s="8"/>
       <c r="W81" s="8"/>
       <c r="X81" s="8"/>
       <c r="Y81" s="8"/>
       <c r="Z81" s="8"/>
       <c r="AA81" s="8"/>
       <c r="AB81" s="8"/>
       <c r="AC81" s="8"/>
       <c r="AD81" s="8"/>
       <c r="AE81" s="8"/>
       <c r="AF81" s="8"/>
       <c r="AG81" s="8"/>
       <c r="AH81" s="8"/>
       <c r="AI81" s="1"/>
       <c r="AJ81" s="1"/>
       <c r="AK81" s="1"/>
       <c r="AL81" s="1"/>
       <c r="AM81" s="1"/>
       <c r="AN81" s="1"/>
       <c r="AO81" s="1"/>
       <c r="AP81" s="1"/>
       <c r="AQ81" s="1"/>
       <c r="FB81" s="18">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
     </row>
-    <row r="82" spans="1:158" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="82" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A82" s="16"/>
-      <c r="B82" s="27"/>
-[...29 lines deleted...]
-      </c>
+      <c r="B82" s="96" t="s">
+        <v>144</v>
+      </c>
+      <c r="C82" s="96" t="s">
+        <v>205</v>
+      </c>
+      <c r="D82" s="97"/>
+      <c r="E82" s="99"/>
+      <c r="F82" s="98"/>
+      <c r="G82" s="97"/>
+      <c r="H82" s="216"/>
+      <c r="I82" s="99"/>
+      <c r="J82" s="101"/>
+      <c r="K82" s="100">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="L82" s="101">
+        <f>K82/Portada!$F$15</f>
+        <v>0</v>
+      </c>
+      <c r="M82" s="139"/>
+      <c r="N82" s="139"/>
       <c r="O82" s="8"/>
-      <c r="P82" s="19">
-        <f>SUM(P76:P81)</f>
+      <c r="P82" s="217">
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="Q82" s="8"/>
       <c r="R82" s="8"/>
       <c r="S82" s="8"/>
       <c r="T82" s="8"/>
       <c r="U82" s="8"/>
       <c r="V82" s="8"/>
       <c r="W82" s="8"/>
       <c r="X82" s="8"/>
       <c r="Y82" s="8"/>
       <c r="Z82" s="8"/>
       <c r="AA82" s="8"/>
       <c r="AB82" s="8"/>
       <c r="AC82" s="8"/>
       <c r="AD82" s="8"/>
       <c r="AE82" s="8"/>
       <c r="AF82" s="8"/>
       <c r="AG82" s="8"/>
       <c r="AH82" s="8"/>
       <c r="AI82" s="1"/>
       <c r="AJ82" s="1"/>
       <c r="AK82" s="1"/>
       <c r="AL82" s="1"/>
       <c r="AM82" s="1"/>
       <c r="AN82" s="1"/>
       <c r="AO82" s="1"/>
       <c r="AP82" s="1"/>
       <c r="AQ82" s="1"/>
-      <c r="FB82" s="19">
-        <f>SUM(FB76:FB81)</f>
+      <c r="FB82" s="18">
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A83" s="16"/>
-      <c r="B83" s="28"/>
-[...34 lines deleted...]
-        <f>(P82)</f>
+      <c r="B83" s="114" t="s">
+        <v>204</v>
+      </c>
+      <c r="C83" s="114" t="s">
+        <v>206</v>
+      </c>
+      <c r="D83" s="103"/>
+      <c r="E83" s="104"/>
+      <c r="F83" s="105"/>
+      <c r="G83" s="103"/>
+      <c r="H83" s="215"/>
+      <c r="I83" s="104"/>
+      <c r="J83" s="101"/>
+      <c r="K83" s="100">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="L83" s="101">
+        <f>K83/Portada!$F$15</f>
+        <v>0</v>
+      </c>
+      <c r="M83" s="139"/>
+      <c r="N83" s="139"/>
+      <c r="O83" s="8"/>
+      <c r="P83" s="217">
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="Q83" s="8"/>
       <c r="R83" s="8"/>
       <c r="S83" s="8"/>
       <c r="T83" s="8"/>
       <c r="U83" s="8"/>
       <c r="V83" s="8"/>
       <c r="W83" s="8"/>
       <c r="X83" s="8"/>
       <c r="Y83" s="8"/>
       <c r="Z83" s="8"/>
       <c r="AA83" s="8"/>
       <c r="AB83" s="8"/>
       <c r="AC83" s="8"/>
       <c r="AD83" s="8"/>
       <c r="AE83" s="8"/>
       <c r="AF83" s="8"/>
       <c r="AG83" s="8"/>
       <c r="AH83" s="8"/>
       <c r="AI83" s="1"/>
       <c r="AJ83" s="1"/>
       <c r="AK83" s="1"/>
       <c r="AL83" s="1"/>
       <c r="AM83" s="1"/>
       <c r="AN83" s="1"/>
       <c r="AO83" s="1"/>
       <c r="AP83" s="1"/>
       <c r="AQ83" s="1"/>
-      <c r="FB83" s="24">
-        <f>(FB82)</f>
+      <c r="FB83" s="18">
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:158" x14ac:dyDescent="0.25">
-      <c r="A84" s="8"/>
-[...1 lines deleted...]
-      <c r="P84" s="8"/>
+      <c r="A84" s="16"/>
+      <c r="B84" s="96" t="s">
+        <v>246</v>
+      </c>
+      <c r="C84" s="93"/>
+      <c r="D84" s="97"/>
+      <c r="E84" s="99"/>
+      <c r="F84" s="98"/>
+      <c r="G84" s="97"/>
+      <c r="H84" s="216"/>
+      <c r="I84" s="99"/>
+      <c r="J84" s="101"/>
+      <c r="K84" s="100">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="L84" s="101">
+        <f>K84/Portada!$F$15</f>
+        <v>0</v>
+      </c>
+      <c r="M84" s="139"/>
+      <c r="N84" s="139"/>
+      <c r="O84" s="8"/>
+      <c r="P84" s="217"/>
       <c r="Q84" s="8"/>
       <c r="R84" s="8"/>
       <c r="S84" s="8"/>
       <c r="T84" s="8"/>
       <c r="U84" s="8"/>
       <c r="V84" s="8"/>
       <c r="W84" s="8"/>
       <c r="X84" s="8"/>
       <c r="Y84" s="8"/>
       <c r="Z84" s="8"/>
       <c r="AA84" s="8"/>
       <c r="AB84" s="8"/>
       <c r="AC84" s="8"/>
       <c r="AD84" s="8"/>
       <c r="AE84" s="8"/>
       <c r="AF84" s="8"/>
       <c r="AG84" s="8"/>
       <c r="AH84" s="8"/>
       <c r="AI84" s="1"/>
       <c r="AJ84" s="1"/>
       <c r="AK84" s="1"/>
       <c r="AL84" s="1"/>
       <c r="AM84" s="1"/>
       <c r="AN84" s="1"/>
       <c r="AO84" s="1"/>
       <c r="AP84" s="1"/>
       <c r="AQ84" s="1"/>
-    </row>
-[...7 lines deleted...]
-      <c r="P85" s="8"/>
+      <c r="FB84" s="18"/>
+    </row>
+    <row r="85" spans="1:158" x14ac:dyDescent="0.25">
+      <c r="A85" s="16"/>
+      <c r="B85" s="116" t="s">
+        <v>247</v>
+      </c>
+      <c r="C85" s="93"/>
+      <c r="D85" s="103"/>
+      <c r="E85" s="104"/>
+      <c r="F85" s="105"/>
+      <c r="G85" s="103"/>
+      <c r="H85" s="215"/>
+      <c r="I85" s="104"/>
+      <c r="J85" s="101"/>
+      <c r="K85" s="100">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="L85" s="101">
+        <f>K85/Portada!$F$15</f>
+        <v>0</v>
+      </c>
+      <c r="M85" s="139"/>
+      <c r="N85" s="139"/>
+      <c r="O85" s="8"/>
+      <c r="P85" s="217"/>
       <c r="Q85" s="8"/>
       <c r="R85" s="8"/>
       <c r="S85" s="8"/>
       <c r="T85" s="8"/>
       <c r="U85" s="8"/>
       <c r="V85" s="8"/>
       <c r="W85" s="8"/>
       <c r="X85" s="8"/>
       <c r="Y85" s="8"/>
       <c r="Z85" s="8"/>
       <c r="AA85" s="8"/>
       <c r="AB85" s="8"/>
       <c r="AC85" s="8"/>
       <c r="AD85" s="8"/>
       <c r="AE85" s="8"/>
       <c r="AF85" s="8"/>
       <c r="AG85" s="8"/>
       <c r="AH85" s="8"/>
       <c r="AI85" s="1"/>
       <c r="AJ85" s="1"/>
       <c r="AK85" s="1"/>
       <c r="AL85" s="1"/>
       <c r="AM85" s="1"/>
       <c r="AN85" s="1"/>
       <c r="AO85" s="1"/>
       <c r="AP85" s="1"/>
       <c r="AQ85" s="1"/>
-    </row>
-[...7 lines deleted...]
-      <c r="P86" s="8"/>
+      <c r="FB85" s="18"/>
+    </row>
+    <row r="86" spans="1:158" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A86" s="16"/>
+      <c r="B86" s="27"/>
+      <c r="C86" s="89" t="str">
+        <f>"TOTAL " &amp;" " &amp; B77 &amp; " " &amp; (C77)</f>
+        <v>TOTAL  04.01. Altres</v>
+      </c>
+      <c r="D86" s="90"/>
+      <c r="E86" s="90"/>
+      <c r="F86" s="91"/>
+      <c r="G86" s="90"/>
+      <c r="H86" s="90"/>
+      <c r="I86" s="90"/>
+      <c r="J86" s="92">
+        <f>SUM(J78:J85)</f>
+        <v>0</v>
+      </c>
+      <c r="K86" s="92">
+        <f>SUM(K78:K85)</f>
+        <v>0</v>
+      </c>
+      <c r="L86" s="92">
+        <f>SUM(L78:L85)</f>
+        <v>0</v>
+      </c>
+      <c r="M86" s="19">
+        <f>SUM(M78:M83)</f>
+        <v>0</v>
+      </c>
+      <c r="N86" s="19">
+        <f>SUM(N78:N83)</f>
+        <v>0</v>
+      </c>
+      <c r="O86" s="8"/>
+      <c r="P86" s="19">
+        <f>SUM(P78:P83)</f>
+        <v>0</v>
+      </c>
       <c r="Q86" s="8"/>
       <c r="R86" s="8"/>
       <c r="S86" s="8"/>
       <c r="T86" s="8"/>
       <c r="U86" s="8"/>
       <c r="V86" s="8"/>
       <c r="W86" s="8"/>
       <c r="X86" s="8"/>
       <c r="Y86" s="8"/>
       <c r="Z86" s="8"/>
       <c r="AA86" s="8"/>
       <c r="AB86" s="8"/>
       <c r="AC86" s="8"/>
       <c r="AD86" s="8"/>
       <c r="AE86" s="8"/>
       <c r="AF86" s="8"/>
       <c r="AG86" s="8"/>
       <c r="AH86" s="8"/>
       <c r="AI86" s="1"/>
       <c r="AJ86" s="1"/>
       <c r="AK86" s="1"/>
       <c r="AL86" s="1"/>
       <c r="AM86" s="1"/>
       <c r="AN86" s="1"/>
       <c r="AO86" s="1"/>
       <c r="AP86" s="1"/>
       <c r="AQ86" s="1"/>
+      <c r="FB86" s="19">
+        <f>SUM(FB78:FB83)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="87" spans="1:158" x14ac:dyDescent="0.25">
-      <c r="A87" s="8"/>
-[...4 lines deleted...]
-        <v>223</v>
+      <c r="A87" s="16"/>
+      <c r="B87" s="28"/>
+      <c r="C87" s="42" t="s">
+        <v>43</v>
+      </c>
+      <c r="D87" s="43" t="str">
+        <f>C75</f>
+        <v>CAPÍTOL 04.- Altres</v>
+      </c>
+      <c r="E87" s="23"/>
+      <c r="F87" s="44"/>
+      <c r="G87" s="23"/>
+      <c r="H87" s="23"/>
+      <c r="I87" s="23"/>
+      <c r="J87" s="24">
+        <f>(J86)</f>
+        <v>0</v>
+      </c>
+      <c r="K87" s="24">
+        <f>(K86)</f>
+        <v>0</v>
+      </c>
+      <c r="L87" s="24">
+        <f>(L86)</f>
+        <v>0</v>
+      </c>
+      <c r="M87" s="24">
+        <f>(M86)</f>
+        <v>0</v>
+      </c>
+      <c r="N87" s="24">
+        <f>(N86)</f>
+        <v>0</v>
       </c>
       <c r="O87" s="22"/>
-      <c r="P87" s="8"/>
+      <c r="P87" s="24">
+        <f>(P86)</f>
+        <v>0</v>
+      </c>
       <c r="Q87" s="8"/>
       <c r="R87" s="8"/>
       <c r="S87" s="8"/>
       <c r="T87" s="8"/>
       <c r="U87" s="8"/>
       <c r="V87" s="8"/>
       <c r="W87" s="8"/>
       <c r="X87" s="8"/>
       <c r="Y87" s="8"/>
       <c r="Z87" s="8"/>
       <c r="AA87" s="8"/>
       <c r="AB87" s="8"/>
       <c r="AC87" s="8"/>
       <c r="AD87" s="8"/>
       <c r="AE87" s="8"/>
       <c r="AF87" s="8"/>
       <c r="AG87" s="8"/>
       <c r="AH87" s="8"/>
       <c r="AI87" s="1"/>
       <c r="AJ87" s="1"/>
       <c r="AK87" s="1"/>
       <c r="AL87" s="1"/>
       <c r="AM87" s="1"/>
       <c r="AN87" s="1"/>
       <c r="AO87" s="1"/>
       <c r="AP87" s="1"/>
       <c r="AQ87" s="1"/>
+      <c r="FB87" s="24">
+        <f>(FB86)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="88" spans="1:158" x14ac:dyDescent="0.25">
-      <c r="A88" s="16"/>
-[...27 lines deleted...]
-      </c>
+      <c r="A88" s="8"/>
+      <c r="O88" s="22"/>
+      <c r="P88" s="8"/>
       <c r="Q88" s="8"/>
       <c r="R88" s="8"/>
       <c r="S88" s="8"/>
       <c r="T88" s="8"/>
       <c r="U88" s="8"/>
       <c r="V88" s="8"/>
       <c r="W88" s="8"/>
       <c r="X88" s="8"/>
       <c r="Y88" s="8"/>
       <c r="Z88" s="8"/>
       <c r="AA88" s="8"/>
       <c r="AB88" s="8"/>
       <c r="AC88" s="8"/>
       <c r="AD88" s="8"/>
       <c r="AE88" s="8"/>
       <c r="AF88" s="8"/>
       <c r="AG88" s="8"/>
       <c r="AH88" s="8"/>
       <c r="AI88" s="1"/>
       <c r="AJ88" s="1"/>
       <c r="AK88" s="1"/>
       <c r="AL88" s="1"/>
       <c r="AM88" s="1"/>
       <c r="AN88" s="1"/>
       <c r="AO88" s="1"/>
       <c r="AP88" s="1"/>
       <c r="AQ88" s="1"/>
-      <c r="FB88" s="18">
-[...33 lines deleted...]
-      </c>
+    </row>
+    <row r="89" spans="1:158" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A89" s="8"/>
+      <c r="B89" s="33"/>
+      <c r="C89" s="25" t="s">
+        <v>207</v>
+      </c>
+      <c r="O89" s="22"/>
+      <c r="P89" s="8"/>
       <c r="Q89" s="8"/>
       <c r="R89" s="8"/>
       <c r="S89" s="8"/>
       <c r="T89" s="8"/>
       <c r="U89" s="8"/>
       <c r="V89" s="8"/>
       <c r="W89" s="8"/>
       <c r="X89" s="8"/>
       <c r="Y89" s="8"/>
       <c r="Z89" s="8"/>
       <c r="AA89" s="8"/>
       <c r="AB89" s="8"/>
       <c r="AC89" s="8"/>
       <c r="AD89" s="8"/>
       <c r="AE89" s="8"/>
       <c r="AF89" s="8"/>
       <c r="AG89" s="8"/>
       <c r="AH89" s="8"/>
       <c r="AI89" s="1"/>
       <c r="AJ89" s="1"/>
       <c r="AK89" s="1"/>
       <c r="AL89" s="1"/>
       <c r="AM89" s="1"/>
       <c r="AN89" s="1"/>
       <c r="AO89" s="1"/>
       <c r="AP89" s="1"/>
       <c r="AQ89" s="1"/>
-      <c r="FB89" s="18">
-[...41 lines deleted...]
-      </c>
+    </row>
+    <row r="90" spans="1:158" x14ac:dyDescent="0.25">
+      <c r="A90" s="8"/>
+      <c r="B90" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C90" s="1"/>
+      <c r="O90" s="22"/>
+      <c r="P90" s="8"/>
       <c r="Q90" s="8"/>
       <c r="R90" s="8"/>
       <c r="S90" s="8"/>
       <c r="T90" s="8"/>
       <c r="U90" s="8"/>
       <c r="V90" s="8"/>
       <c r="W90" s="8"/>
       <c r="X90" s="8"/>
       <c r="Y90" s="8"/>
       <c r="Z90" s="8"/>
       <c r="AA90" s="8"/>
       <c r="AB90" s="8"/>
       <c r="AC90" s="8"/>
       <c r="AD90" s="8"/>
       <c r="AE90" s="8"/>
       <c r="AF90" s="8"/>
       <c r="AG90" s="8"/>
       <c r="AH90" s="8"/>
       <c r="AI90" s="1"/>
       <c r="AJ90" s="1"/>
       <c r="AK90" s="1"/>
       <c r="AL90" s="1"/>
       <c r="AM90" s="1"/>
       <c r="AN90" s="1"/>
       <c r="AO90" s="1"/>
       <c r="AP90" s="1"/>
       <c r="AQ90" s="1"/>
-      <c r="FB90" s="19">
-[...2 lines deleted...]
-      </c>
     </row>
     <row r="91" spans="1:158" x14ac:dyDescent="0.25">
-      <c r="A91" s="16"/>
-[...31 lines deleted...]
-        <v>0</v>
+      <c r="A91" s="8"/>
+      <c r="B91" s="21" t="s">
+        <v>145</v>
+      </c>
+      <c r="C91" s="16" t="s">
+        <v>221</v>
       </c>
       <c r="O91" s="22"/>
-      <c r="P91" s="24">
-[...2 lines deleted...]
-      </c>
+      <c r="P91" s="8"/>
       <c r="Q91" s="8"/>
       <c r="R91" s="8"/>
       <c r="S91" s="8"/>
       <c r="T91" s="8"/>
       <c r="U91" s="8"/>
       <c r="V91" s="8"/>
       <c r="W91" s="8"/>
       <c r="X91" s="8"/>
       <c r="Y91" s="8"/>
       <c r="Z91" s="8"/>
       <c r="AA91" s="8"/>
       <c r="AB91" s="8"/>
       <c r="AC91" s="8"/>
       <c r="AD91" s="8"/>
       <c r="AE91" s="8"/>
       <c r="AF91" s="8"/>
       <c r="AG91" s="8"/>
       <c r="AH91" s="8"/>
       <c r="AI91" s="1"/>
       <c r="AJ91" s="1"/>
       <c r="AK91" s="1"/>
       <c r="AL91" s="1"/>
       <c r="AM91" s="1"/>
       <c r="AN91" s="1"/>
       <c r="AO91" s="1"/>
       <c r="AP91" s="1"/>
       <c r="AQ91" s="1"/>
-      <c r="FB91" s="24">
-[...2 lines deleted...]
-      </c>
     </row>
     <row r="92" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A92" s="16"/>
-      <c r="O92" s="22"/>
-      <c r="P92" s="8"/>
+      <c r="B92" s="107" t="s">
+        <v>146</v>
+      </c>
+      <c r="C92" s="107" t="s">
+        <v>208</v>
+      </c>
+      <c r="D92" s="108"/>
+      <c r="E92" s="110"/>
+      <c r="F92" s="109"/>
+      <c r="G92" s="108"/>
+      <c r="H92" s="213"/>
+      <c r="I92" s="110"/>
+      <c r="J92" s="112"/>
+      <c r="K92" s="111">
+        <f>(IF(E92=0,1,E92)*IF(F92=0,1,F92)*I92 ) + J92*IF(E92=0,1,E92)*IF(F92=0,1,F92)</f>
+        <v>0</v>
+      </c>
+      <c r="L92" s="112">
+        <f>K92/Portada!$F$15</f>
+        <v>0</v>
+      </c>
+      <c r="M92" s="139"/>
+      <c r="N92" s="139"/>
+      <c r="O92" s="8"/>
+      <c r="P92" s="217">
+        <f>J92*IF(E92=0,1,E92)*IF(F92=0,1,F92)</f>
+        <v>0</v>
+      </c>
       <c r="Q92" s="8"/>
       <c r="R92" s="8"/>
       <c r="S92" s="8"/>
       <c r="T92" s="8"/>
       <c r="U92" s="8"/>
       <c r="V92" s="8"/>
       <c r="W92" s="8"/>
       <c r="X92" s="8"/>
       <c r="Y92" s="8"/>
       <c r="Z92" s="8"/>
       <c r="AA92" s="8"/>
       <c r="AB92" s="8"/>
       <c r="AC92" s="8"/>
       <c r="AD92" s="8"/>
       <c r="AE92" s="8"/>
       <c r="AF92" s="8"/>
       <c r="AG92" s="8"/>
       <c r="AH92" s="8"/>
       <c r="AI92" s="1"/>
       <c r="AJ92" s="1"/>
       <c r="AK92" s="1"/>
       <c r="AL92" s="1"/>
       <c r="AM92" s="1"/>
       <c r="AN92" s="1"/>
       <c r="AO92" s="1"/>
       <c r="AP92" s="1"/>
       <c r="AQ92" s="1"/>
-    </row>
-[...7 lines deleted...]
-      <c r="P93" s="8"/>
+      <c r="FB92" s="18">
+        <f>(IF(E92=0,1,E92)*IF(F92=0,1,F92)*I92 ) + J92*IF(E92=0,1,E92)*IF(F92=0,1,F92)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="93" spans="1:158" x14ac:dyDescent="0.25">
+      <c r="A93" s="16"/>
+      <c r="B93" s="151" t="s">
+        <v>147</v>
+      </c>
+      <c r="C93" s="116" t="s">
+        <v>209</v>
+      </c>
+      <c r="D93" s="146"/>
+      <c r="E93" s="147"/>
+      <c r="F93" s="148"/>
+      <c r="G93" s="146"/>
+      <c r="H93" s="214"/>
+      <c r="I93" s="147"/>
+      <c r="J93" s="101"/>
+      <c r="K93" s="100">
+        <f>(IF(E93=0,1,E93)*IF(F93=0,1,F93)*I93 ) + J93*IF(E93=0,1,E93)*IF(F93=0,1,F93)</f>
+        <v>0</v>
+      </c>
+      <c r="L93" s="101">
+        <f>K93/Portada!$F$15</f>
+        <v>0</v>
+      </c>
+      <c r="M93" s="139"/>
+      <c r="N93" s="139"/>
+      <c r="O93" s="8"/>
+      <c r="P93" s="217">
+        <f>J93*IF(E93=0,1,E93)*IF(F93=0,1,F93)</f>
+        <v>0</v>
+      </c>
       <c r="Q93" s="8"/>
       <c r="R93" s="8"/>
       <c r="S93" s="8"/>
       <c r="T93" s="8"/>
       <c r="U93" s="8"/>
       <c r="V93" s="8"/>
       <c r="W93" s="8"/>
       <c r="X93" s="8"/>
       <c r="Y93" s="8"/>
       <c r="Z93" s="8"/>
       <c r="AA93" s="8"/>
       <c r="AB93" s="8"/>
       <c r="AC93" s="8"/>
       <c r="AD93" s="8"/>
       <c r="AE93" s="8"/>
       <c r="AF93" s="8"/>
       <c r="AG93" s="8"/>
       <c r="AH93" s="8"/>
-    </row>
-[...7 lines deleted...]
-      <c r="P94" s="8"/>
+      <c r="AI93" s="1"/>
+      <c r="AJ93" s="1"/>
+      <c r="AK93" s="1"/>
+      <c r="AL93" s="1"/>
+      <c r="AM93" s="1"/>
+      <c r="AN93" s="1"/>
+      <c r="AO93" s="1"/>
+      <c r="AP93" s="1"/>
+      <c r="AQ93" s="1"/>
+      <c r="FB93" s="18">
+        <f>(IF(E93=0,1,E93)*IF(F93=0,1,F93)*I93 ) + J93*IF(E93=0,1,E93)*IF(F93=0,1,F93)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="94" spans="1:158" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A94" s="16"/>
+      <c r="B94" s="28"/>
+      <c r="C94" s="89" t="str">
+        <f>"TOTAL " &amp;" " &amp; B91 &amp; " " &amp; (C91)</f>
+        <v>TOTAL  05.01. Despeses generals de promoció</v>
+      </c>
+      <c r="D94" s="90"/>
+      <c r="E94" s="90"/>
+      <c r="F94" s="91"/>
+      <c r="G94" s="90"/>
+      <c r="H94" s="90"/>
+      <c r="I94" s="90"/>
+      <c r="J94" s="92">
+        <f>SUM(J92:J93)</f>
+        <v>0</v>
+      </c>
+      <c r="K94" s="92">
+        <f>SUM(K92:K93)</f>
+        <v>0</v>
+      </c>
+      <c r="L94" s="92">
+        <f>SUM(L92:L93)</f>
+        <v>0</v>
+      </c>
+      <c r="M94" s="19">
+        <f>SUM(M92:M93)</f>
+        <v>0</v>
+      </c>
+      <c r="N94" s="19">
+        <f>SUM(N92:N93)</f>
+        <v>0</v>
+      </c>
+      <c r="O94" s="8"/>
+      <c r="P94" s="19">
+        <f>SUM(P92:P93)</f>
+        <v>0</v>
+      </c>
       <c r="Q94" s="8"/>
       <c r="R94" s="8"/>
       <c r="S94" s="8"/>
       <c r="T94" s="8"/>
       <c r="U94" s="8"/>
       <c r="V94" s="8"/>
       <c r="W94" s="8"/>
       <c r="X94" s="8"/>
       <c r="Y94" s="8"/>
       <c r="Z94" s="8"/>
       <c r="AA94" s="8"/>
       <c r="AB94" s="8"/>
       <c r="AC94" s="8"/>
       <c r="AD94" s="8"/>
       <c r="AE94" s="8"/>
       <c r="AF94" s="8"/>
       <c r="AG94" s="8"/>
       <c r="AH94" s="8"/>
       <c r="AI94" s="1"/>
       <c r="AJ94" s="1"/>
       <c r="AK94" s="1"/>
       <c r="AL94" s="1"/>
       <c r="AM94" s="1"/>
       <c r="AN94" s="1"/>
       <c r="AO94" s="1"/>
       <c r="AP94" s="1"/>
       <c r="AQ94" s="1"/>
+      <c r="FB94" s="19">
+        <f>SUM(FB92:FB93)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="95" spans="1:158" x14ac:dyDescent="0.25">
-      <c r="A95" s="8"/>
-[...4 lines deleted...]
-        <v>236</v>
+      <c r="A95" s="16"/>
+      <c r="B95" s="28"/>
+      <c r="C95" s="42" t="s">
+        <v>43</v>
+      </c>
+      <c r="D95" s="43" t="str">
+        <f>C89</f>
+        <v>CAPÍTOL  05.- Cost de promoció</v>
+      </c>
+      <c r="E95" s="23"/>
+      <c r="F95" s="44"/>
+      <c r="G95" s="23"/>
+      <c r="H95" s="23"/>
+      <c r="I95" s="23"/>
+      <c r="J95" s="24">
+        <f>(J94)</f>
+        <v>0</v>
+      </c>
+      <c r="K95" s="24">
+        <f>(K94)</f>
+        <v>0</v>
+      </c>
+      <c r="L95" s="24">
+        <f>(L94)</f>
+        <v>0</v>
+      </c>
+      <c r="M95" s="24">
+        <f>(M94)</f>
+        <v>0</v>
+      </c>
+      <c r="N95" s="24">
+        <f>(N94)</f>
+        <v>0</v>
       </c>
       <c r="O95" s="22"/>
-      <c r="P95" s="8"/>
+      <c r="P95" s="24">
+        <f>(P94)</f>
+        <v>0</v>
+      </c>
       <c r="Q95" s="8"/>
       <c r="R95" s="8"/>
       <c r="S95" s="8"/>
       <c r="T95" s="8"/>
       <c r="U95" s="8"/>
       <c r="V95" s="8"/>
       <c r="W95" s="8"/>
       <c r="X95" s="8"/>
       <c r="Y95" s="8"/>
       <c r="Z95" s="8"/>
       <c r="AA95" s="8"/>
       <c r="AB95" s="8"/>
       <c r="AC95" s="8"/>
       <c r="AD95" s="8"/>
       <c r="AE95" s="8"/>
       <c r="AF95" s="8"/>
       <c r="AG95" s="8"/>
       <c r="AH95" s="8"/>
       <c r="AI95" s="1"/>
       <c r="AJ95" s="1"/>
       <c r="AK95" s="1"/>
       <c r="AL95" s="1"/>
       <c r="AM95" s="1"/>
       <c r="AN95" s="1"/>
       <c r="AO95" s="1"/>
       <c r="AP95" s="1"/>
       <c r="AQ95" s="1"/>
+      <c r="FB95" s="24">
+        <f>(FB94)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="96" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A96" s="16"/>
-      <c r="B96" s="107" t="s">
-[...26 lines deleted...]
-      </c>
+      <c r="O96" s="22"/>
+      <c r="P96" s="8"/>
       <c r="Q96" s="8"/>
       <c r="R96" s="8"/>
       <c r="S96" s="8"/>
       <c r="T96" s="8"/>
       <c r="U96" s="8"/>
       <c r="V96" s="8"/>
       <c r="W96" s="8"/>
       <c r="X96" s="8"/>
       <c r="Y96" s="8"/>
       <c r="Z96" s="8"/>
       <c r="AA96" s="8"/>
       <c r="AB96" s="8"/>
       <c r="AC96" s="8"/>
       <c r="AD96" s="8"/>
       <c r="AE96" s="8"/>
       <c r="AF96" s="8"/>
       <c r="AG96" s="8"/>
       <c r="AH96" s="8"/>
       <c r="AI96" s="1"/>
       <c r="AJ96" s="1"/>
       <c r="AK96" s="1"/>
       <c r="AL96" s="1"/>
       <c r="AM96" s="1"/>
       <c r="AN96" s="1"/>
       <c r="AO96" s="1"/>
       <c r="AP96" s="1"/>
       <c r="AQ96" s="1"/>
-      <c r="FB96" s="18">
-[...32 lines deleted...]
-      </c>
+    </row>
+    <row r="97" spans="1:158" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A97" s="8"/>
+      <c r="B97" s="33"/>
+      <c r="C97" s="25" t="s">
+        <v>148</v>
+      </c>
+      <c r="O97" s="22"/>
+      <c r="P97" s="8"/>
       <c r="Q97" s="8"/>
       <c r="R97" s="8"/>
       <c r="S97" s="8"/>
       <c r="T97" s="8"/>
       <c r="U97" s="8"/>
       <c r="V97" s="8"/>
       <c r="W97" s="8"/>
       <c r="X97" s="8"/>
       <c r="Y97" s="8"/>
       <c r="Z97" s="8"/>
       <c r="AA97" s="8"/>
       <c r="AB97" s="8"/>
       <c r="AC97" s="8"/>
       <c r="AD97" s="8"/>
       <c r="AE97" s="8"/>
       <c r="AF97" s="8"/>
       <c r="AG97" s="8"/>
       <c r="AH97" s="8"/>
-      <c r="AI97" s="1"/>
-[...11 lines deleted...]
-      </c>
     </row>
     <row r="98" spans="1:158" x14ac:dyDescent="0.25">
-      <c r="A98" s="16"/>
-[...27 lines deleted...]
-      </c>
+      <c r="A98" s="8"/>
+      <c r="B98" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C98" s="2"/>
+      <c r="O98" s="22"/>
+      <c r="P98" s="8"/>
       <c r="Q98" s="8"/>
       <c r="R98" s="8"/>
       <c r="S98" s="8"/>
       <c r="T98" s="8"/>
       <c r="U98" s="8"/>
       <c r="V98" s="8"/>
       <c r="W98" s="8"/>
       <c r="X98" s="8"/>
       <c r="Y98" s="8"/>
       <c r="Z98" s="8"/>
       <c r="AA98" s="8"/>
       <c r="AB98" s="8"/>
       <c r="AC98" s="8"/>
       <c r="AD98" s="8"/>
       <c r="AE98" s="8"/>
       <c r="AF98" s="8"/>
       <c r="AG98" s="8"/>
       <c r="AH98" s="8"/>
       <c r="AI98" s="1"/>
       <c r="AJ98" s="1"/>
       <c r="AK98" s="1"/>
       <c r="AL98" s="1"/>
       <c r="AM98" s="1"/>
       <c r="AN98" s="1"/>
       <c r="AO98" s="1"/>
       <c r="AP98" s="1"/>
       <c r="AQ98" s="1"/>
-      <c r="FB98" s="18">
-[...2 lines deleted...]
-      </c>
     </row>
     <row r="99" spans="1:158" x14ac:dyDescent="0.25">
-      <c r="A99" s="16"/>
-[...27 lines deleted...]
-      </c>
+      <c r="A99" s="8"/>
+      <c r="B99" s="21" t="s">
+        <v>149</v>
+      </c>
+      <c r="C99" s="16" t="s">
+        <v>234</v>
+      </c>
+      <c r="O99" s="22"/>
+      <c r="P99" s="8"/>
+      <c r="Q99" s="8"/>
       <c r="R99" s="8"/>
       <c r="S99" s="8"/>
       <c r="T99" s="8"/>
       <c r="U99" s="8"/>
       <c r="V99" s="8"/>
       <c r="W99" s="8"/>
       <c r="X99" s="8"/>
       <c r="Y99" s="8"/>
       <c r="Z99" s="8"/>
       <c r="AA99" s="8"/>
       <c r="AB99" s="8"/>
       <c r="AC99" s="8"/>
       <c r="AD99" s="8"/>
       <c r="AE99" s="8"/>
       <c r="AF99" s="8"/>
       <c r="AG99" s="8"/>
       <c r="AH99" s="8"/>
       <c r="AI99" s="1"/>
       <c r="AJ99" s="1"/>
       <c r="AK99" s="1"/>
       <c r="AL99" s="1"/>
       <c r="AM99" s="1"/>
       <c r="AN99" s="1"/>
       <c r="AO99" s="1"/>
       <c r="AP99" s="1"/>
       <c r="AQ99" s="1"/>
-      <c r="FB99" s="18">
-[...2 lines deleted...]
-      </c>
     </row>
     <row r="100" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A100" s="16"/>
-      <c r="B100" s="96" t="s">
-[...16 lines deleted...]
-      <c r="L100" s="101">
+      <c r="B100" s="107" t="s">
+        <v>151</v>
+      </c>
+      <c r="C100" s="107" t="s">
+        <v>150</v>
+      </c>
+      <c r="D100" s="108"/>
+      <c r="E100" s="110"/>
+      <c r="F100" s="109"/>
+      <c r="G100" s="108"/>
+      <c r="H100" s="213"/>
+      <c r="I100" s="110"/>
+      <c r="J100" s="112"/>
+      <c r="K100" s="111">
+        <f t="shared" ref="K100:K106" si="14">(IF(E100=0,1,E100)*IF(F100=0,1,F100)*I100 ) + J100*IF(E100=0,1,E100)*IF(F100=0,1,F100)</f>
+        <v>0</v>
+      </c>
+      <c r="L100" s="112">
         <f>K100/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M100" s="143"/>
-      <c r="N100" s="143"/>
+      <c r="M100" s="139"/>
+      <c r="N100" s="139"/>
       <c r="O100" s="8"/>
-      <c r="P100" s="227">
-[...2 lines deleted...]
-      </c>
+      <c r="P100" s="217">
+        <f t="shared" ref="P100:P106" si="15">J100*IF(E100=0,1,E100)*IF(F100=0,1,F100)</f>
+        <v>0</v>
+      </c>
+      <c r="Q100" s="8"/>
       <c r="R100" s="8"/>
       <c r="S100" s="8"/>
       <c r="T100" s="8"/>
       <c r="U100" s="8"/>
       <c r="V100" s="8"/>
       <c r="W100" s="8"/>
       <c r="X100" s="8"/>
       <c r="Y100" s="8"/>
       <c r="Z100" s="8"/>
       <c r="AA100" s="8"/>
       <c r="AB100" s="8"/>
       <c r="AC100" s="8"/>
       <c r="AD100" s="8"/>
       <c r="AE100" s="8"/>
       <c r="AF100" s="8"/>
       <c r="AG100" s="8"/>
       <c r="AH100" s="8"/>
       <c r="AI100" s="1"/>
       <c r="AJ100" s="1"/>
       <c r="AK100" s="1"/>
       <c r="AL100" s="1"/>
       <c r="AM100" s="1"/>
       <c r="AN100" s="1"/>
       <c r="AO100" s="1"/>
       <c r="AP100" s="1"/>
       <c r="AQ100" s="1"/>
       <c r="FB100" s="18">
-        <f t="shared" si="16"/>
+        <f t="shared" ref="FB100:FB106" si="16">(IF(E100=0,1,E100)*IF(F100=0,1,F100)*I100 ) + J100*IF(E100=0,1,E100)*IF(F100=0,1,F100)</f>
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:158" x14ac:dyDescent="0.25">
-      <c r="A101" s="16"/>
-[...9 lines deleted...]
-      <c r="I101" s="151"/>
+      <c r="B101" s="114" t="s">
+        <v>152</v>
+      </c>
+      <c r="C101" s="114" t="s">
+        <v>12</v>
+      </c>
+      <c r="D101" s="103"/>
+      <c r="E101" s="104"/>
+      <c r="F101" s="105"/>
+      <c r="G101" s="103"/>
+      <c r="H101" s="215"/>
+      <c r="I101" s="104"/>
       <c r="J101" s="101"/>
       <c r="K101" s="100">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="L101" s="101">
         <f>K101/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M101" s="143"/>
-      <c r="N101" s="143"/>
+      <c r="M101" s="139"/>
+      <c r="N101" s="139"/>
       <c r="O101" s="8"/>
-      <c r="P101" s="227">
+      <c r="P101" s="217">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
+      <c r="Q101" s="8"/>
       <c r="R101" s="8"/>
       <c r="S101" s="8"/>
       <c r="T101" s="8"/>
       <c r="U101" s="8"/>
       <c r="V101" s="8"/>
       <c r="W101" s="8"/>
       <c r="X101" s="8"/>
       <c r="Y101" s="8"/>
       <c r="Z101" s="8"/>
       <c r="AA101" s="8"/>
       <c r="AB101" s="8"/>
       <c r="AC101" s="8"/>
       <c r="AD101" s="8"/>
       <c r="AE101" s="8"/>
       <c r="AF101" s="8"/>
       <c r="AG101" s="8"/>
       <c r="AH101" s="8"/>
       <c r="AI101" s="1"/>
       <c r="AJ101" s="1"/>
       <c r="AK101" s="1"/>
       <c r="AL101" s="1"/>
       <c r="AM101" s="1"/>
       <c r="AN101" s="1"/>
       <c r="AO101" s="1"/>
       <c r="AP101" s="1"/>
       <c r="AQ101" s="1"/>
       <c r="FB101" s="18">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A102" s="16"/>
-      <c r="B102" s="118" t="s">
-[...8 lines deleted...]
-      <c r="I102" s="116"/>
+      <c r="B102" s="96" t="s">
+        <v>153</v>
+      </c>
+      <c r="C102" s="96" t="s">
+        <v>88</v>
+      </c>
+      <c r="D102" s="97"/>
+      <c r="E102" s="99"/>
+      <c r="F102" s="98"/>
+      <c r="G102" s="97"/>
+      <c r="H102" s="216"/>
+      <c r="I102" s="99"/>
       <c r="J102" s="101"/>
       <c r="K102" s="100">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="L102" s="101">
         <f>K102/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M102" s="143"/>
-      <c r="N102" s="143"/>
+      <c r="M102" s="139"/>
+      <c r="N102" s="139"/>
       <c r="O102" s="8"/>
-      <c r="P102" s="227">
+      <c r="P102" s="217">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
+      <c r="Q102" s="8"/>
       <c r="R102" s="8"/>
       <c r="S102" s="8"/>
       <c r="T102" s="8"/>
       <c r="U102" s="8"/>
       <c r="V102" s="8"/>
       <c r="W102" s="8"/>
       <c r="X102" s="8"/>
       <c r="Y102" s="8"/>
       <c r="Z102" s="8"/>
       <c r="AA102" s="8"/>
       <c r="AB102" s="8"/>
       <c r="AC102" s="8"/>
       <c r="AD102" s="8"/>
       <c r="AE102" s="8"/>
       <c r="AF102" s="8"/>
       <c r="AG102" s="8"/>
       <c r="AH102" s="8"/>
       <c r="AI102" s="1"/>
       <c r="AJ102" s="1"/>
       <c r="AK102" s="1"/>
       <c r="AL102" s="1"/>
       <c r="AM102" s="1"/>
       <c r="AN102" s="1"/>
       <c r="AO102" s="1"/>
       <c r="AP102" s="1"/>
       <c r="AQ102" s="1"/>
       <c r="FB102" s="18">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
     </row>
-    <row r="103" spans="1:158" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="103" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A103" s="16"/>
-      <c r="B103" s="28"/>
-[...29 lines deleted...]
-      </c>
+      <c r="B103" s="145" t="s">
+        <v>155</v>
+      </c>
+      <c r="C103" s="114" t="s">
+        <v>154</v>
+      </c>
+      <c r="D103" s="146"/>
+      <c r="E103" s="147"/>
+      <c r="F103" s="148"/>
+      <c r="G103" s="146"/>
+      <c r="H103" s="214"/>
+      <c r="I103" s="147"/>
+      <c r="J103" s="101"/>
+      <c r="K103" s="100">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="L103" s="101">
+        <f>K103/Portada!$F$15</f>
+        <v>0</v>
+      </c>
+      <c r="M103" s="139"/>
+      <c r="N103" s="139"/>
       <c r="O103" s="8"/>
-      <c r="P103" s="19">
-        <f>SUM(P96:P102)</f>
+      <c r="P103" s="217">
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="R103" s="8"/>
       <c r="S103" s="8"/>
       <c r="T103" s="8"/>
       <c r="U103" s="8"/>
       <c r="V103" s="8"/>
       <c r="W103" s="8"/>
       <c r="X103" s="8"/>
       <c r="Y103" s="8"/>
       <c r="Z103" s="8"/>
       <c r="AA103" s="8"/>
       <c r="AB103" s="8"/>
       <c r="AC103" s="8"/>
       <c r="AD103" s="8"/>
       <c r="AE103" s="8"/>
       <c r="AF103" s="8"/>
       <c r="AG103" s="8"/>
       <c r="AH103" s="8"/>
       <c r="AI103" s="1"/>
       <c r="AJ103" s="1"/>
       <c r="AK103" s="1"/>
       <c r="AL103" s="1"/>
       <c r="AM103" s="1"/>
       <c r="AN103" s="1"/>
       <c r="AO103" s="1"/>
       <c r="AP103" s="1"/>
       <c r="AQ103" s="1"/>
-      <c r="FB103" s="19">
-        <f>SUM(FB96:FB102)</f>
+      <c r="FB103" s="18">
+        <f t="shared" si="16"/>
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A104" s="16"/>
-      <c r="B104" s="28"/>
-[...34 lines deleted...]
-        <f>(P103)</f>
+      <c r="B104" s="96" t="s">
+        <v>156</v>
+      </c>
+      <c r="C104" s="96" t="s">
+        <v>238</v>
+      </c>
+      <c r="D104" s="97"/>
+      <c r="E104" s="99"/>
+      <c r="F104" s="98"/>
+      <c r="G104" s="97"/>
+      <c r="H104" s="216"/>
+      <c r="I104" s="99"/>
+      <c r="J104" s="101"/>
+      <c r="K104" s="100">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="L104" s="101">
+        <f>K104/Portada!$F$15</f>
+        <v>0</v>
+      </c>
+      <c r="M104" s="139"/>
+      <c r="N104" s="139"/>
+      <c r="O104" s="8"/>
+      <c r="P104" s="217">
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="R104" s="8"/>
       <c r="S104" s="8"/>
       <c r="T104" s="8"/>
       <c r="U104" s="8"/>
       <c r="V104" s="8"/>
       <c r="W104" s="8"/>
       <c r="X104" s="8"/>
       <c r="Y104" s="8"/>
       <c r="Z104" s="8"/>
       <c r="AA104" s="8"/>
       <c r="AB104" s="8"/>
       <c r="AC104" s="8"/>
       <c r="AD104" s="8"/>
       <c r="AE104" s="8"/>
       <c r="AF104" s="8"/>
       <c r="AG104" s="8"/>
       <c r="AH104" s="8"/>
       <c r="AI104" s="1"/>
       <c r="AJ104" s="1"/>
       <c r="AK104" s="1"/>
       <c r="AL104" s="1"/>
       <c r="AM104" s="1"/>
       <c r="AN104" s="1"/>
       <c r="AO104" s="1"/>
       <c r="AP104" s="1"/>
       <c r="AQ104" s="1"/>
-      <c r="FB104" s="24">
-        <f>(FB103)</f>
+      <c r="FB104" s="18">
+        <f t="shared" si="16"/>
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:158" x14ac:dyDescent="0.25">
-      <c r="A105" s="8"/>
-[...1 lines deleted...]
-      <c r="P105"/>
+      <c r="A105" s="16"/>
+      <c r="B105" s="145" t="s">
+        <v>157</v>
+      </c>
+      <c r="C105" s="93"/>
+      <c r="D105" s="146"/>
+      <c r="E105" s="147"/>
+      <c r="F105" s="148"/>
+      <c r="G105" s="146"/>
+      <c r="H105" s="214"/>
+      <c r="I105" s="147"/>
+      <c r="J105" s="101"/>
+      <c r="K105" s="100">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="L105" s="101">
+        <f>K105/Portada!$F$15</f>
+        <v>0</v>
+      </c>
+      <c r="M105" s="139"/>
+      <c r="N105" s="139"/>
+      <c r="O105" s="8"/>
+      <c r="P105" s="217">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
       <c r="R105" s="8"/>
       <c r="S105" s="8"/>
       <c r="T105" s="8"/>
       <c r="U105" s="8"/>
       <c r="V105" s="8"/>
       <c r="W105" s="8"/>
       <c r="X105" s="8"/>
       <c r="Y105" s="8"/>
       <c r="Z105" s="8"/>
       <c r="AA105" s="8"/>
       <c r="AB105" s="8"/>
       <c r="AC105" s="8"/>
       <c r="AD105" s="8"/>
       <c r="AE105" s="8"/>
       <c r="AF105" s="8"/>
       <c r="AG105" s="8"/>
       <c r="AH105" s="8"/>
       <c r="AI105" s="1"/>
       <c r="AJ105" s="1"/>
       <c r="AK105" s="1"/>
       <c r="AL105" s="1"/>
       <c r="AM105" s="1"/>
       <c r="AN105" s="1"/>
       <c r="AO105" s="1"/>
       <c r="AP105" s="1"/>
       <c r="AQ105" s="1"/>
-    </row>
-[...8 lines deleted...]
-      <c r="Q106" s="8"/>
+      <c r="FB105" s="18">
+        <f t="shared" si="16"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="106" spans="1:158" x14ac:dyDescent="0.25">
+      <c r="A106" s="16"/>
+      <c r="B106" s="115" t="s">
+        <v>158</v>
+      </c>
+      <c r="C106" s="93"/>
+      <c r="D106" s="97"/>
+      <c r="E106" s="99"/>
+      <c r="F106" s="98"/>
+      <c r="G106" s="97"/>
+      <c r="H106" s="216"/>
+      <c r="I106" s="99"/>
+      <c r="J106" s="101"/>
+      <c r="K106" s="100">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="L106" s="101">
+        <f>K106/Portada!$F$15</f>
+        <v>0</v>
+      </c>
+      <c r="M106" s="139"/>
+      <c r="N106" s="139"/>
+      <c r="O106" s="8"/>
+      <c r="P106" s="217">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
       <c r="R106" s="8"/>
       <c r="S106" s="8"/>
       <c r="T106" s="8"/>
       <c r="U106" s="8"/>
       <c r="V106" s="8"/>
       <c r="W106" s="8"/>
       <c r="X106" s="8"/>
       <c r="Y106" s="8"/>
       <c r="Z106" s="8"/>
       <c r="AA106" s="8"/>
       <c r="AB106" s="8"/>
       <c r="AC106" s="8"/>
       <c r="AD106" s="8"/>
       <c r="AE106" s="8"/>
       <c r="AF106" s="8"/>
       <c r="AG106" s="8"/>
       <c r="AH106" s="8"/>
-    </row>
-[...8 lines deleted...]
-      <c r="Q107" s="8"/>
+      <c r="AI106" s="1"/>
+      <c r="AJ106" s="1"/>
+      <c r="AK106" s="1"/>
+      <c r="AL106" s="1"/>
+      <c r="AM106" s="1"/>
+      <c r="AN106" s="1"/>
+      <c r="AO106" s="1"/>
+      <c r="AP106" s="1"/>
+      <c r="AQ106" s="1"/>
+      <c r="FB106" s="18">
+        <f t="shared" si="16"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="107" spans="1:158" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A107" s="16"/>
+      <c r="B107" s="28"/>
+      <c r="C107" s="89" t="str">
+        <f>"TOTAL " &amp;" " &amp; B99 &amp; " " &amp; (C99)</f>
+        <v>TOTAL  06.01. Despeses Generals</v>
+      </c>
+      <c r="D107" s="90"/>
+      <c r="E107" s="90"/>
+      <c r="F107" s="91"/>
+      <c r="G107" s="90"/>
+      <c r="H107" s="90"/>
+      <c r="I107" s="90"/>
+      <c r="J107" s="92">
+        <f>SUM(J100:J106)</f>
+        <v>0</v>
+      </c>
+      <c r="K107" s="92">
+        <f>SUM(K100:K106)</f>
+        <v>0</v>
+      </c>
+      <c r="L107" s="92">
+        <f>SUM(L100:L106)</f>
+        <v>0</v>
+      </c>
+      <c r="M107" s="19">
+        <f>SUM(M100:M106)</f>
+        <v>0</v>
+      </c>
+      <c r="N107" s="19">
+        <f>SUM(N100:N106)</f>
+        <v>0</v>
+      </c>
+      <c r="O107" s="8"/>
+      <c r="P107" s="19">
+        <f>SUM(P100:P106)</f>
+        <v>0</v>
+      </c>
       <c r="R107" s="8"/>
       <c r="S107" s="8"/>
       <c r="T107" s="8"/>
       <c r="U107" s="8"/>
       <c r="V107" s="8"/>
       <c r="W107" s="8"/>
       <c r="X107" s="8"/>
       <c r="Y107" s="8"/>
       <c r="Z107" s="8"/>
       <c r="AA107" s="8"/>
       <c r="AB107" s="8"/>
       <c r="AC107" s="8"/>
       <c r="AD107" s="8"/>
       <c r="AE107" s="8"/>
       <c r="AF107" s="8"/>
       <c r="AG107" s="8"/>
       <c r="AH107" s="8"/>
       <c r="AI107" s="1"/>
       <c r="AJ107" s="1"/>
       <c r="AK107" s="1"/>
       <c r="AL107" s="1"/>
       <c r="AM107" s="1"/>
       <c r="AN107" s="1"/>
       <c r="AO107" s="1"/>
       <c r="AP107" s="1"/>
       <c r="AQ107" s="1"/>
+      <c r="FB107" s="19">
+        <f>SUM(FB100:FB106)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="108" spans="1:158" x14ac:dyDescent="0.25">
-      <c r="A108" s="8"/>
-[...4 lines deleted...]
-        <v>237</v>
+      <c r="A108" s="16"/>
+      <c r="B108" s="28"/>
+      <c r="C108" s="42" t="s">
+        <v>43</v>
+      </c>
+      <c r="D108" s="43" t="str">
+        <f>C97</f>
+        <v>CAPÍTOL 06.- Despeses generals</v>
+      </c>
+      <c r="E108" s="23"/>
+      <c r="F108" s="44"/>
+      <c r="G108" s="23"/>
+      <c r="H108" s="23"/>
+      <c r="I108" s="23"/>
+      <c r="J108" s="24">
+        <f>(J107)</f>
+        <v>0</v>
+      </c>
+      <c r="K108" s="24">
+        <f>(K107)</f>
+        <v>0</v>
+      </c>
+      <c r="L108" s="24">
+        <f>(L107)</f>
+        <v>0</v>
+      </c>
+      <c r="M108" s="24">
+        <f>(M107)</f>
+        <v>0</v>
+      </c>
+      <c r="N108" s="24">
+        <f>(N107)</f>
+        <v>0</v>
       </c>
       <c r="O108" s="22"/>
-      <c r="P108" s="8"/>
-      <c r="Q108" s="8"/>
+      <c r="P108" s="24">
+        <f>(P107)</f>
+        <v>0</v>
+      </c>
       <c r="R108" s="8"/>
       <c r="S108" s="8"/>
       <c r="T108" s="8"/>
       <c r="U108" s="8"/>
       <c r="V108" s="8"/>
       <c r="W108" s="8"/>
       <c r="X108" s="8"/>
       <c r="Y108" s="8"/>
       <c r="Z108" s="8"/>
       <c r="AA108" s="8"/>
       <c r="AB108" s="8"/>
       <c r="AC108" s="8"/>
       <c r="AD108" s="8"/>
       <c r="AE108" s="8"/>
       <c r="AF108" s="8"/>
       <c r="AG108" s="8"/>
       <c r="AH108" s="8"/>
       <c r="AI108" s="1"/>
       <c r="AJ108" s="1"/>
       <c r="AK108" s="1"/>
       <c r="AL108" s="1"/>
       <c r="AM108" s="1"/>
       <c r="AN108" s="1"/>
       <c r="AO108" s="1"/>
       <c r="AP108" s="1"/>
       <c r="AQ108" s="1"/>
+      <c r="FB108" s="24">
+        <f>(FB107)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="109" spans="1:158" x14ac:dyDescent="0.25">
-      <c r="A109" s="16"/>
-[...28 lines deleted...]
-      <c r="Q109" s="8"/>
+      <c r="A109" s="8"/>
+      <c r="O109" s="22"/>
+      <c r="P109"/>
       <c r="R109" s="8"/>
       <c r="S109" s="8"/>
       <c r="T109" s="8"/>
       <c r="U109" s="8"/>
       <c r="V109" s="8"/>
       <c r="W109" s="8"/>
       <c r="X109" s="8"/>
       <c r="Y109" s="8"/>
       <c r="Z109" s="8"/>
       <c r="AA109" s="8"/>
       <c r="AB109" s="8"/>
       <c r="AC109" s="8"/>
       <c r="AD109" s="8"/>
       <c r="AE109" s="8"/>
       <c r="AF109" s="8"/>
       <c r="AG109" s="8"/>
       <c r="AH109" s="8"/>
       <c r="AI109" s="1"/>
       <c r="AJ109" s="1"/>
       <c r="AK109" s="1"/>
       <c r="AL109" s="1"/>
       <c r="AM109" s="1"/>
       <c r="AN109" s="1"/>
       <c r="AO109" s="1"/>
       <c r="AP109" s="1"/>
       <c r="AQ109" s="1"/>
-      <c r="FB109" s="18">
-[...32 lines deleted...]
-      </c>
+    </row>
+    <row r="110" spans="1:158" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A110" s="8"/>
+      <c r="B110" s="33"/>
+      <c r="C110" s="25" t="s">
+        <v>223</v>
+      </c>
+      <c r="O110" s="22"/>
+      <c r="P110" s="8"/>
       <c r="Q110" s="8"/>
       <c r="R110" s="8"/>
       <c r="S110" s="8"/>
       <c r="T110" s="8"/>
       <c r="U110" s="8"/>
       <c r="V110" s="8"/>
       <c r="W110" s="8"/>
       <c r="X110" s="8"/>
       <c r="Y110" s="8"/>
       <c r="Z110" s="8"/>
       <c r="AA110" s="8"/>
       <c r="AB110" s="8"/>
       <c r="AC110" s="8"/>
       <c r="AD110" s="8"/>
       <c r="AE110" s="8"/>
       <c r="AF110" s="8"/>
       <c r="AG110" s="8"/>
       <c r="AH110" s="8"/>
-      <c r="AI110" s="1"/>
-[...11 lines deleted...]
-      </c>
     </row>
     <row r="111" spans="1:158" x14ac:dyDescent="0.25">
-      <c r="A111" s="16"/>
-[...27 lines deleted...]
-      </c>
+      <c r="A111" s="8"/>
+      <c r="B111" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C111" s="2"/>
+      <c r="O111" s="22"/>
+      <c r="P111" s="8"/>
       <c r="Q111" s="8"/>
       <c r="R111" s="8"/>
       <c r="S111" s="8"/>
       <c r="T111" s="8"/>
       <c r="U111" s="8"/>
       <c r="V111" s="8"/>
       <c r="W111" s="8"/>
       <c r="X111" s="8"/>
       <c r="Y111" s="8"/>
       <c r="Z111" s="8"/>
       <c r="AA111" s="8"/>
       <c r="AB111" s="8"/>
       <c r="AC111" s="8"/>
       <c r="AD111" s="8"/>
       <c r="AE111" s="8"/>
       <c r="AF111" s="8"/>
       <c r="AG111" s="8"/>
       <c r="AH111" s="8"/>
       <c r="AI111" s="1"/>
       <c r="AJ111" s="1"/>
       <c r="AK111" s="1"/>
       <c r="AL111" s="1"/>
       <c r="AM111" s="1"/>
       <c r="AN111" s="1"/>
       <c r="AO111" s="1"/>
       <c r="AP111" s="1"/>
       <c r="AQ111" s="1"/>
-      <c r="FB111" s="18">
-[...2 lines deleted...]
-      </c>
     </row>
     <row r="112" spans="1:158" x14ac:dyDescent="0.25">
-      <c r="A112" s="16"/>
-      <c r="B112" s="149" t="s">
+      <c r="A112" s="8"/>
+      <c r="B112" s="21" t="s">
+        <v>224</v>
+      </c>
+      <c r="C112" s="16" t="s">
         <v>235</v>
       </c>
-      <c r="C112" s="117" t="s">
-[...23 lines deleted...]
-      </c>
+      <c r="O112" s="22"/>
+      <c r="P112" s="8"/>
+      <c r="Q112" s="8"/>
       <c r="R112" s="8"/>
       <c r="S112" s="8"/>
       <c r="T112" s="8"/>
       <c r="U112" s="8"/>
       <c r="V112" s="8"/>
       <c r="W112" s="8"/>
       <c r="X112" s="8"/>
       <c r="Y112" s="8"/>
       <c r="Z112" s="8"/>
       <c r="AA112" s="8"/>
       <c r="AB112" s="8"/>
       <c r="AC112" s="8"/>
       <c r="AD112" s="8"/>
       <c r="AE112" s="8"/>
       <c r="AF112" s="8"/>
       <c r="AG112" s="8"/>
       <c r="AH112" s="8"/>
       <c r="AI112" s="1"/>
       <c r="AJ112" s="1"/>
       <c r="AK112" s="1"/>
       <c r="AL112" s="1"/>
       <c r="AM112" s="1"/>
       <c r="AN112" s="1"/>
       <c r="AO112" s="1"/>
       <c r="AP112" s="1"/>
       <c r="AQ112" s="1"/>
-      <c r="FB112" s="18">
-[...4 lines deleted...]
-    <row r="113" spans="1:158" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="113" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A113" s="16"/>
-      <c r="B113" s="28"/>
-[...29 lines deleted...]
-      </c>
+      <c r="B113" s="107" t="s">
+        <v>230</v>
+      </c>
+      <c r="C113" s="107" t="s">
+        <v>225</v>
+      </c>
+      <c r="D113" s="108"/>
+      <c r="E113" s="110"/>
+      <c r="F113" s="109"/>
+      <c r="G113" s="108"/>
+      <c r="H113" s="213"/>
+      <c r="I113" s="110"/>
+      <c r="J113" s="112"/>
+      <c r="K113" s="111">
+        <f t="shared" ref="K113:K121" si="17">(IF(E113=0,1,E113)*IF(F113=0,1,F113)*I113 ) + J113*IF(E113=0,1,E113)*IF(F113=0,1,F113)</f>
+        <v>0</v>
+      </c>
+      <c r="L113" s="112">
+        <f>K113/Portada!$F$15</f>
+        <v>0</v>
+      </c>
+      <c r="M113" s="139"/>
+      <c r="N113" s="139"/>
       <c r="O113" s="8"/>
-      <c r="P113" s="19">
-[...2 lines deleted...]
-      </c>
+      <c r="P113" s="217">
+        <f t="shared" ref="P113:P116" si="18">J113*IF(E113=0,1,E113)*IF(F113=0,1,F113)</f>
+        <v>0</v>
+      </c>
+      <c r="Q113" s="8"/>
       <c r="R113" s="8"/>
       <c r="S113" s="8"/>
       <c r="T113" s="8"/>
       <c r="U113" s="8"/>
       <c r="V113" s="8"/>
       <c r="W113" s="8"/>
       <c r="X113" s="8"/>
       <c r="Y113" s="8"/>
       <c r="Z113" s="8"/>
       <c r="AA113" s="8"/>
       <c r="AB113" s="8"/>
       <c r="AC113" s="8"/>
       <c r="AD113" s="8"/>
       <c r="AE113" s="8"/>
       <c r="AF113" s="8"/>
       <c r="AG113" s="8"/>
       <c r="AH113" s="8"/>
       <c r="AI113" s="1"/>
       <c r="AJ113" s="1"/>
       <c r="AK113" s="1"/>
       <c r="AL113" s="1"/>
       <c r="AM113" s="1"/>
       <c r="AN113" s="1"/>
       <c r="AO113" s="1"/>
       <c r="AP113" s="1"/>
       <c r="AQ113" s="1"/>
-      <c r="FB113" s="19">
-        <f>SUM(FB109:FB112)</f>
+      <c r="FB113" s="18">
+        <f t="shared" ref="FB113:FB116" si="19">(IF(E113=0,1,E113)*IF(F113=0,1,F113)*I113 ) + J113*IF(E113=0,1,E113)*IF(F113=0,1,F113)</f>
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:158" x14ac:dyDescent="0.25">
-      <c r="A114" s="16"/>
-[...37 lines deleted...]
-      </c>
+      <c r="B114" s="114" t="s">
+        <v>231</v>
+      </c>
+      <c r="C114" s="114" t="s">
+        <v>237</v>
+      </c>
+      <c r="D114" s="103"/>
+      <c r="E114" s="104"/>
+      <c r="F114" s="105"/>
+      <c r="G114" s="103"/>
+      <c r="H114" s="215"/>
+      <c r="I114" s="104"/>
+      <c r="J114" s="101"/>
+      <c r="K114" s="100">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="L114" s="101">
+        <f>K114/Portada!$F$15</f>
+        <v>0</v>
+      </c>
+      <c r="M114" s="139"/>
+      <c r="N114" s="139"/>
+      <c r="O114" s="8"/>
+      <c r="P114" s="217">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="Q114" s="8"/>
       <c r="R114" s="8"/>
       <c r="S114" s="8"/>
       <c r="T114" s="8"/>
       <c r="U114" s="8"/>
       <c r="V114" s="8"/>
       <c r="W114" s="8"/>
       <c r="X114" s="8"/>
       <c r="Y114" s="8"/>
       <c r="Z114" s="8"/>
       <c r="AA114" s="8"/>
       <c r="AB114" s="8"/>
       <c r="AC114" s="8"/>
       <c r="AD114" s="8"/>
       <c r="AE114" s="8"/>
       <c r="AF114" s="8"/>
       <c r="AG114" s="8"/>
       <c r="AH114" s="8"/>
       <c r="AI114" s="1"/>
       <c r="AJ114" s="1"/>
       <c r="AK114" s="1"/>
       <c r="AL114" s="1"/>
       <c r="AM114" s="1"/>
       <c r="AN114" s="1"/>
       <c r="AO114" s="1"/>
       <c r="AP114" s="1"/>
       <c r="AQ114" s="1"/>
-      <c r="FB114" s="24">
-        <f>(FB113)</f>
+      <c r="FB114" s="18">
+        <f t="shared" si="19"/>
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:158" x14ac:dyDescent="0.25">
-      <c r="A115" s="8"/>
-[...2 lines deleted...]
-      <c r="P115"/>
+      <c r="A115" s="16"/>
+      <c r="B115" s="96" t="s">
+        <v>232</v>
+      </c>
+      <c r="C115" s="96" t="s">
+        <v>226</v>
+      </c>
+      <c r="D115" s="97"/>
+      <c r="E115" s="99"/>
+      <c r="F115" s="98"/>
+      <c r="G115" s="97"/>
+      <c r="H115" s="216"/>
+      <c r="I115" s="99"/>
+      <c r="J115" s="101"/>
+      <c r="K115" s="100">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="L115" s="101">
+        <f>K115/Portada!$F$15</f>
+        <v>0</v>
+      </c>
+      <c r="M115" s="139"/>
+      <c r="N115" s="139"/>
+      <c r="O115" s="8"/>
+      <c r="P115" s="217">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="Q115" s="8"/>
       <c r="R115" s="8"/>
       <c r="S115" s="8"/>
       <c r="T115" s="8"/>
       <c r="U115" s="8"/>
       <c r="V115" s="8"/>
       <c r="W115" s="8"/>
       <c r="X115" s="8"/>
       <c r="Y115" s="8"/>
       <c r="Z115" s="8"/>
       <c r="AA115" s="8"/>
       <c r="AB115" s="8"/>
       <c r="AC115" s="8"/>
       <c r="AD115" s="8"/>
       <c r="AE115" s="8"/>
       <c r="AF115" s="8"/>
       <c r="AG115" s="8"/>
       <c r="AH115" s="8"/>
       <c r="AI115" s="1"/>
       <c r="AJ115" s="1"/>
       <c r="AK115" s="1"/>
       <c r="AL115" s="1"/>
       <c r="AM115" s="1"/>
       <c r="AN115" s="1"/>
       <c r="AO115" s="1"/>
       <c r="AP115" s="1"/>
       <c r="AQ115" s="1"/>
-    </row>
-[...32 lines deleted...]
-        <f>(P42+P50+P71+P83+P91+P104)</f>
+      <c r="FB115" s="18">
+        <f t="shared" si="19"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="116" spans="1:158" x14ac:dyDescent="0.25">
+      <c r="A116" s="16"/>
+      <c r="B116" s="145" t="s">
+        <v>233</v>
+      </c>
+      <c r="C116" s="114" t="s">
+        <v>227</v>
+      </c>
+      <c r="D116" s="146"/>
+      <c r="E116" s="147"/>
+      <c r="F116" s="148"/>
+      <c r="G116" s="146"/>
+      <c r="H116" s="214"/>
+      <c r="I116" s="147"/>
+      <c r="J116" s="101"/>
+      <c r="K116" s="100">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="L116" s="101">
+        <f>K116/Portada!$F$15</f>
+        <v>0</v>
+      </c>
+      <c r="M116" s="139"/>
+      <c r="N116" s="139"/>
+      <c r="O116" s="8"/>
+      <c r="P116" s="217">
+        <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="R116" s="8"/>
       <c r="S116" s="8"/>
       <c r="T116" s="8"/>
       <c r="U116" s="8"/>
       <c r="V116" s="8"/>
       <c r="W116" s="8"/>
       <c r="X116" s="8"/>
       <c r="Y116" s="8"/>
       <c r="Z116" s="8"/>
       <c r="AA116" s="8"/>
       <c r="AB116" s="8"/>
       <c r="AC116" s="8"/>
       <c r="AD116" s="8"/>
       <c r="AE116" s="8"/>
       <c r="AF116" s="8"/>
       <c r="AG116" s="8"/>
       <c r="AH116" s="8"/>
       <c r="AI116" s="1"/>
       <c r="AJ116" s="1"/>
       <c r="AK116" s="1"/>
       <c r="AL116" s="1"/>
       <c r="AM116" s="1"/>
       <c r="AN116" s="1"/>
       <c r="AO116" s="1"/>
       <c r="AP116" s="1"/>
       <c r="AQ116" s="1"/>
-      <c r="FB116" s="71">
-        <f>(FB42+FB50+FB71+FB83+FB91+FB104)</f>
+      <c r="FB116" s="18">
+        <f t="shared" si="19"/>
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:158" x14ac:dyDescent="0.25">
-      <c r="B117"/>
-[...1 lines deleted...]
-      <c r="P117"/>
+      <c r="A117" s="16"/>
+      <c r="B117" s="96" t="s">
+        <v>240</v>
+      </c>
+      <c r="C117" s="96" t="s">
+        <v>241</v>
+      </c>
+      <c r="D117" s="97"/>
+      <c r="E117" s="99"/>
+      <c r="F117" s="98"/>
+      <c r="G117" s="97"/>
+      <c r="H117" s="216"/>
+      <c r="I117" s="99"/>
+      <c r="J117" s="101"/>
+      <c r="K117" s="100">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="L117" s="101">
+        <f>K117/Portada!$F$15</f>
+        <v>0</v>
+      </c>
+      <c r="M117" s="139"/>
+      <c r="N117" s="139"/>
+      <c r="O117" s="8"/>
+      <c r="P117" s="217"/>
+      <c r="Q117" s="8"/>
       <c r="R117" s="8"/>
       <c r="S117" s="8"/>
       <c r="T117" s="8"/>
       <c r="U117" s="8"/>
       <c r="V117" s="8"/>
       <c r="W117" s="8"/>
       <c r="X117" s="8"/>
       <c r="Y117" s="8"/>
       <c r="Z117" s="8"/>
       <c r="AA117" s="8"/>
       <c r="AB117" s="8"/>
       <c r="AC117" s="8"/>
       <c r="AD117" s="8"/>
       <c r="AE117" s="8"/>
       <c r="AF117" s="8"/>
       <c r="AG117" s="8"/>
       <c r="AH117" s="8"/>
       <c r="AI117" s="1"/>
       <c r="AJ117" s="1"/>
       <c r="AK117" s="1"/>
       <c r="AL117" s="1"/>
       <c r="AM117" s="1"/>
       <c r="AN117" s="1"/>
       <c r="AO117" s="1"/>
       <c r="AP117" s="1"/>
       <c r="AQ117" s="1"/>
+      <c r="FB117" s="18"/>
     </row>
     <row r="118" spans="1:158" x14ac:dyDescent="0.25">
-      <c r="B118"/>
-[...1 lines deleted...]
-      <c r="P118"/>
+      <c r="B118" s="114" t="s">
+        <v>248</v>
+      </c>
+      <c r="C118" s="93"/>
+      <c r="D118" s="103"/>
+      <c r="E118" s="104"/>
+      <c r="F118" s="105"/>
+      <c r="G118" s="103"/>
+      <c r="H118" s="215"/>
+      <c r="I118" s="104"/>
+      <c r="J118" s="101"/>
+      <c r="K118" s="100">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="L118" s="101">
+        <f>K118/Portada!$F$15</f>
+        <v>0</v>
+      </c>
+      <c r="M118" s="139"/>
+      <c r="N118" s="139"/>
+      <c r="O118" s="8"/>
+      <c r="P118" s="217"/>
+      <c r="Q118" s="8"/>
       <c r="R118" s="8"/>
       <c r="S118" s="8"/>
       <c r="T118" s="8"/>
       <c r="U118" s="8"/>
       <c r="V118" s="8"/>
       <c r="W118" s="8"/>
       <c r="X118" s="8"/>
       <c r="Y118" s="8"/>
       <c r="Z118" s="8"/>
       <c r="AA118" s="8"/>
       <c r="AB118" s="8"/>
       <c r="AC118" s="8"/>
       <c r="AD118" s="8"/>
       <c r="AE118" s="8"/>
       <c r="AF118" s="8"/>
       <c r="AG118" s="8"/>
       <c r="AH118" s="8"/>
       <c r="AI118" s="1"/>
       <c r="AJ118" s="1"/>
       <c r="AK118" s="1"/>
       <c r="AL118" s="1"/>
       <c r="AM118" s="1"/>
       <c r="AN118" s="1"/>
       <c r="AO118" s="1"/>
       <c r="AP118" s="1"/>
       <c r="AQ118" s="1"/>
+      <c r="FB118" s="18"/>
     </row>
     <row r="119" spans="1:158" x14ac:dyDescent="0.25">
-      <c r="B119"/>
-[...1 lines deleted...]
-      <c r="P119"/>
+      <c r="A119" s="16"/>
+      <c r="B119" s="96" t="s">
+        <v>249</v>
+      </c>
+      <c r="C119" s="93"/>
+      <c r="D119" s="97"/>
+      <c r="E119" s="99"/>
+      <c r="F119" s="98"/>
+      <c r="G119" s="97"/>
+      <c r="H119" s="216"/>
+      <c r="I119" s="99"/>
+      <c r="J119" s="101"/>
+      <c r="K119" s="100">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="L119" s="101">
+        <f>K119/Portada!$F$15</f>
+        <v>0</v>
+      </c>
+      <c r="M119" s="139"/>
+      <c r="N119" s="139"/>
+      <c r="O119" s="8"/>
+      <c r="P119" s="217"/>
+      <c r="Q119" s="8"/>
       <c r="R119" s="8"/>
       <c r="S119" s="8"/>
       <c r="T119" s="8"/>
       <c r="U119" s="8"/>
       <c r="V119" s="8"/>
       <c r="W119" s="8"/>
       <c r="X119" s="8"/>
       <c r="Y119" s="8"/>
       <c r="Z119" s="8"/>
       <c r="AA119" s="8"/>
       <c r="AB119" s="8"/>
       <c r="AC119" s="8"/>
       <c r="AD119" s="8"/>
       <c r="AE119" s="8"/>
       <c r="AF119" s="8"/>
       <c r="AG119" s="8"/>
       <c r="AH119" s="8"/>
       <c r="AI119" s="1"/>
       <c r="AJ119" s="1"/>
       <c r="AK119" s="1"/>
       <c r="AL119" s="1"/>
       <c r="AM119" s="1"/>
       <c r="AN119" s="1"/>
       <c r="AO119" s="1"/>
       <c r="AP119" s="1"/>
       <c r="AQ119" s="1"/>
+      <c r="FB119" s="18"/>
     </row>
     <row r="120" spans="1:158" x14ac:dyDescent="0.25">
-      <c r="B120"/>
-[...1 lines deleted...]
-      <c r="P120"/>
+      <c r="A120" s="16"/>
+      <c r="B120" s="145" t="s">
+        <v>250</v>
+      </c>
+      <c r="C120" s="93"/>
+      <c r="D120" s="146"/>
+      <c r="E120" s="147"/>
+      <c r="F120" s="148"/>
+      <c r="G120" s="146"/>
+      <c r="H120" s="214"/>
+      <c r="I120" s="147"/>
+      <c r="J120" s="101"/>
+      <c r="K120" s="100">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="L120" s="101">
+        <f>K120/Portada!$F$15</f>
+        <v>0</v>
+      </c>
+      <c r="M120" s="139"/>
+      <c r="N120" s="139"/>
+      <c r="O120" s="8"/>
+      <c r="P120" s="217"/>
+      <c r="R120" s="8"/>
+      <c r="S120" s="8"/>
       <c r="T120" s="8"/>
       <c r="U120" s="8"/>
       <c r="V120" s="8"/>
       <c r="W120" s="8"/>
       <c r="X120" s="8"/>
       <c r="Y120" s="8"/>
       <c r="Z120" s="8"/>
       <c r="AA120" s="8"/>
       <c r="AB120" s="8"/>
       <c r="AC120" s="8"/>
       <c r="AD120" s="8"/>
       <c r="AE120" s="8"/>
       <c r="AF120" s="8"/>
       <c r="AG120" s="8"/>
       <c r="AH120" s="8"/>
+      <c r="AI120" s="1"/>
+      <c r="AJ120" s="1"/>
+      <c r="AK120" s="1"/>
+      <c r="AL120" s="1"/>
+      <c r="AM120" s="1"/>
+      <c r="AN120" s="1"/>
+      <c r="AO120" s="1"/>
+      <c r="AP120" s="1"/>
+      <c r="AQ120" s="1"/>
+      <c r="FB120" s="18"/>
     </row>
     <row r="121" spans="1:158" x14ac:dyDescent="0.25">
-      <c r="B121"/>
-[...1 lines deleted...]
-      <c r="P121"/>
+      <c r="A121" s="16"/>
+      <c r="B121" s="115" t="s">
+        <v>251</v>
+      </c>
+      <c r="C121" s="93"/>
+      <c r="D121" s="97"/>
+      <c r="E121" s="99"/>
+      <c r="F121" s="98"/>
+      <c r="G121" s="97"/>
+      <c r="H121" s="216"/>
+      <c r="I121" s="99"/>
+      <c r="J121" s="101"/>
+      <c r="K121" s="100">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="L121" s="101">
+        <f>K121/Portada!$F$15</f>
+        <v>0</v>
+      </c>
+      <c r="M121" s="139"/>
+      <c r="N121" s="139"/>
+      <c r="O121" s="8"/>
+      <c r="P121" s="217"/>
+      <c r="Q121" s="8"/>
+      <c r="R121" s="8"/>
+      <c r="S121" s="8"/>
       <c r="T121" s="8"/>
       <c r="U121" s="8"/>
       <c r="V121" s="8"/>
       <c r="W121" s="8"/>
       <c r="X121" s="8"/>
       <c r="Y121" s="8"/>
       <c r="Z121" s="8"/>
       <c r="AA121" s="8"/>
       <c r="AB121" s="8"/>
       <c r="AC121" s="8"/>
       <c r="AD121" s="8"/>
       <c r="AE121" s="8"/>
       <c r="AF121" s="8"/>
       <c r="AG121" s="8"/>
       <c r="AH121" s="8"/>
-    </row>
-[...3 lines deleted...]
-      <c r="P122"/>
+      <c r="AI121" s="1"/>
+      <c r="AJ121" s="1"/>
+      <c r="AK121" s="1"/>
+      <c r="AL121" s="1"/>
+      <c r="AM121" s="1"/>
+      <c r="AN121" s="1"/>
+      <c r="AO121" s="1"/>
+      <c r="AP121" s="1"/>
+      <c r="AQ121" s="1"/>
+      <c r="FB121" s="18"/>
+    </row>
+    <row r="122" spans="1:158" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A122" s="16"/>
+      <c r="B122" s="28"/>
+      <c r="C122" s="89" t="str">
+        <f>"TOTAL " &amp;" " &amp; B112 &amp; " " &amp; (C112)</f>
+        <v>TOTAL  07.01. Altres Despeses Generals</v>
+      </c>
+      <c r="D122" s="90"/>
+      <c r="E122" s="90"/>
+      <c r="F122" s="91"/>
+      <c r="G122" s="90"/>
+      <c r="H122" s="90"/>
+      <c r="I122" s="90"/>
+      <c r="J122" s="92">
+        <f>SUM(J113:J121)</f>
+        <v>0</v>
+      </c>
+      <c r="K122" s="92">
+        <f>SUM(K113:K121)</f>
+        <v>0</v>
+      </c>
+      <c r="L122" s="92">
+        <f>SUM(L113:L121)</f>
+        <v>0</v>
+      </c>
+      <c r="M122" s="19">
+        <f>SUM(M113:M116)</f>
+        <v>0</v>
+      </c>
+      <c r="N122" s="19">
+        <f>SUM(N113:N116)</f>
+        <v>0</v>
+      </c>
+      <c r="O122" s="8"/>
+      <c r="P122" s="19">
+        <f>SUM(P113:P116)</f>
+        <v>0</v>
+      </c>
+      <c r="R122" s="8"/>
+      <c r="S122" s="8"/>
       <c r="T122" s="8"/>
       <c r="U122" s="8"/>
       <c r="V122" s="8"/>
       <c r="W122" s="8"/>
       <c r="X122" s="8"/>
       <c r="Y122" s="8"/>
       <c r="Z122" s="8"/>
       <c r="AA122" s="8"/>
       <c r="AB122" s="8"/>
       <c r="AC122" s="8"/>
       <c r="AD122" s="8"/>
       <c r="AE122" s="8"/>
       <c r="AF122" s="8"/>
       <c r="AG122" s="8"/>
       <c r="AH122" s="8"/>
+      <c r="AI122" s="1"/>
+      <c r="AJ122" s="1"/>
+      <c r="AK122" s="1"/>
+      <c r="AL122" s="1"/>
+      <c r="AM122" s="1"/>
+      <c r="AN122" s="1"/>
+      <c r="AO122" s="1"/>
+      <c r="AP122" s="1"/>
+      <c r="AQ122" s="1"/>
+      <c r="FB122" s="19">
+        <f>SUM(FB113:FB116)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="123" spans="1:158" x14ac:dyDescent="0.25">
+      <c r="A123" s="16"/>
+      <c r="B123" s="28"/>
+      <c r="C123" s="42" t="s">
+        <v>43</v>
+      </c>
+      <c r="D123" s="43" t="str">
+        <f>C110</f>
+        <v>CAPÍTOL 07.- Altres Despeses generals</v>
+      </c>
+      <c r="E123" s="23"/>
+      <c r="F123" s="44"/>
+      <c r="G123" s="23"/>
+      <c r="H123" s="23"/>
+      <c r="I123" s="23"/>
+      <c r="J123" s="24">
+        <f>(J122)</f>
+        <v>0</v>
+      </c>
+      <c r="K123" s="24">
+        <f>(K122)</f>
+        <v>0</v>
+      </c>
+      <c r="L123" s="24">
+        <f>(L122)</f>
+        <v>0</v>
+      </c>
+      <c r="M123" s="24">
+        <f>(M122)</f>
+        <v>0</v>
+      </c>
+      <c r="N123" s="24">
+        <f>(N122)</f>
+        <v>0</v>
+      </c>
+      <c r="O123" s="22"/>
+      <c r="P123" s="24">
+        <f>(P122)</f>
+        <v>0</v>
+      </c>
+      <c r="R123" s="8"/>
+      <c r="S123" s="8"/>
+      <c r="T123" s="8"/>
+      <c r="U123" s="8"/>
+      <c r="V123" s="8"/>
+      <c r="W123" s="8"/>
+      <c r="X123" s="8"/>
+      <c r="Y123" s="8"/>
+      <c r="Z123" s="8"/>
+      <c r="AA123" s="8"/>
+      <c r="AB123" s="8"/>
+      <c r="AC123" s="8"/>
+      <c r="AD123" s="8"/>
+      <c r="AE123" s="8"/>
+      <c r="AF123" s="8"/>
+      <c r="AG123" s="8"/>
+      <c r="AH123" s="8"/>
+      <c r="AI123" s="1"/>
+      <c r="AJ123" s="1"/>
+      <c r="AK123" s="1"/>
+      <c r="AL123" s="1"/>
+      <c r="AM123" s="1"/>
+      <c r="AN123" s="1"/>
+      <c r="AO123" s="1"/>
+      <c r="AP123" s="1"/>
+      <c r="AQ123" s="1"/>
+      <c r="FB123" s="24">
+        <f>(FB122)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="124" spans="1:158" x14ac:dyDescent="0.25">
+      <c r="A124" s="8"/>
+      <c r="E124" s="1"/>
+      <c r="O124" s="22"/>
+      <c r="P124"/>
+      <c r="R124" s="8"/>
+      <c r="S124" s="8"/>
+      <c r="T124" s="8"/>
+      <c r="U124" s="8"/>
+      <c r="V124" s="8"/>
+      <c r="W124" s="8"/>
+      <c r="X124" s="8"/>
+      <c r="Y124" s="8"/>
+      <c r="Z124" s="8"/>
+      <c r="AA124" s="8"/>
+      <c r="AB124" s="8"/>
+      <c r="AC124" s="8"/>
+      <c r="AD124" s="8"/>
+      <c r="AE124" s="8"/>
+      <c r="AF124" s="8"/>
+      <c r="AG124" s="8"/>
+      <c r="AH124" s="8"/>
+      <c r="AI124" s="1"/>
+      <c r="AJ124" s="1"/>
+      <c r="AK124" s="1"/>
+      <c r="AL124" s="1"/>
+      <c r="AM124" s="1"/>
+      <c r="AN124" s="1"/>
+      <c r="AO124" s="1"/>
+      <c r="AP124" s="1"/>
+      <c r="AQ124" s="1"/>
+    </row>
+    <row r="125" spans="1:158" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="C125" s="35" t="s">
+        <v>41</v>
+      </c>
+      <c r="D125" s="36"/>
+      <c r="E125" s="37"/>
+      <c r="F125" s="45"/>
+      <c r="G125" s="36"/>
+      <c r="H125" s="36"/>
+      <c r="I125" s="36"/>
+      <c r="J125" s="71">
+        <f>(J44+J52+J73+J87+J95+J108+J123)</f>
+        <v>0</v>
+      </c>
+      <c r="K125" s="71">
+        <f>(K44+K52+K73+K87+K95+K108+K123)</f>
+        <v>0</v>
+      </c>
+      <c r="L125" s="71">
+        <f>(L44+L52+L73+L87+L95+L108+L123)</f>
+        <v>0</v>
+      </c>
+      <c r="M125" s="71">
+        <f>(M44+M52+M73+M87+M95+M108)</f>
+        <v>0</v>
+      </c>
+      <c r="N125" s="71">
+        <f>(N44+N52+N73+N87+N95+N108)</f>
+        <v>0</v>
+      </c>
+      <c r="O125" s="22"/>
+      <c r="P125" s="71">
+        <f>(P44+P52+P73+P87+P95+P108)</f>
+        <v>0</v>
+      </c>
+      <c r="R125" s="8"/>
+      <c r="S125" s="8"/>
+      <c r="T125" s="8"/>
+      <c r="U125" s="8"/>
+      <c r="V125" s="8"/>
+      <c r="W125" s="8"/>
+      <c r="X125" s="8"/>
+      <c r="Y125" s="8"/>
+      <c r="Z125" s="8"/>
+      <c r="AA125" s="8"/>
+      <c r="AB125" s="8"/>
+      <c r="AC125" s="8"/>
+      <c r="AD125" s="8"/>
+      <c r="AE125" s="8"/>
+      <c r="AF125" s="8"/>
+      <c r="AG125" s="8"/>
+      <c r="AH125" s="8"/>
+      <c r="AI125" s="1"/>
+      <c r="AJ125" s="1"/>
+      <c r="AK125" s="1"/>
+      <c r="AL125" s="1"/>
+      <c r="AM125" s="1"/>
+      <c r="AN125" s="1"/>
+      <c r="AO125" s="1"/>
+      <c r="AP125" s="1"/>
+      <c r="AQ125" s="1"/>
+      <c r="FB125" s="71">
+        <f>(FB44+FB52+FB73+FB87+FB95+FB108)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="126" spans="1:158" x14ac:dyDescent="0.25">
+      <c r="B126"/>
+      <c r="F126"/>
+      <c r="P126"/>
+      <c r="R126" s="8"/>
+      <c r="S126" s="8"/>
+      <c r="T126" s="8"/>
+      <c r="U126" s="8"/>
+      <c r="V126" s="8"/>
+      <c r="W126" s="8"/>
+      <c r="X126" s="8"/>
+      <c r="Y126" s="8"/>
+      <c r="Z126" s="8"/>
+      <c r="AA126" s="8"/>
+      <c r="AB126" s="8"/>
+      <c r="AC126" s="8"/>
+      <c r="AD126" s="8"/>
+      <c r="AE126" s="8"/>
+      <c r="AF126" s="8"/>
+      <c r="AG126" s="8"/>
+      <c r="AH126" s="8"/>
+      <c r="AI126" s="1"/>
+      <c r="AJ126" s="1"/>
+      <c r="AK126" s="1"/>
+      <c r="AL126" s="1"/>
+      <c r="AM126" s="1"/>
+      <c r="AN126" s="1"/>
+      <c r="AO126" s="1"/>
+      <c r="AP126" s="1"/>
+      <c r="AQ126" s="1"/>
+    </row>
+    <row r="127" spans="1:158" x14ac:dyDescent="0.25">
+      <c r="B127"/>
+      <c r="F127"/>
+      <c r="P127"/>
+      <c r="R127" s="8"/>
+      <c r="S127" s="8"/>
+      <c r="T127" s="8"/>
+      <c r="U127" s="8"/>
+      <c r="V127" s="8"/>
+      <c r="W127" s="8"/>
+      <c r="X127" s="8"/>
+      <c r="Y127" s="8"/>
+      <c r="Z127" s="8"/>
+      <c r="AA127" s="8"/>
+      <c r="AB127" s="8"/>
+      <c r="AC127" s="8"/>
+      <c r="AD127" s="8"/>
+      <c r="AE127" s="8"/>
+      <c r="AF127" s="8"/>
+      <c r="AG127" s="8"/>
+      <c r="AH127" s="8"/>
+      <c r="AI127" s="1"/>
+      <c r="AJ127" s="1"/>
+      <c r="AK127" s="1"/>
+      <c r="AL127" s="1"/>
+      <c r="AM127" s="1"/>
+      <c r="AN127" s="1"/>
+      <c r="AO127" s="1"/>
+      <c r="AP127" s="1"/>
+      <c r="AQ127" s="1"/>
+    </row>
+    <row r="128" spans="1:158" x14ac:dyDescent="0.25">
+      <c r="B128"/>
+      <c r="F128"/>
+      <c r="P128"/>
+      <c r="R128" s="8"/>
+      <c r="S128" s="8"/>
+      <c r="T128" s="8"/>
+      <c r="U128" s="8"/>
+      <c r="V128" s="8"/>
+      <c r="W128" s="8"/>
+      <c r="X128" s="8"/>
+      <c r="Y128" s="8"/>
+      <c r="Z128" s="8"/>
+      <c r="AA128" s="8"/>
+      <c r="AB128" s="8"/>
+      <c r="AC128" s="8"/>
+      <c r="AD128" s="8"/>
+      <c r="AE128" s="8"/>
+      <c r="AF128" s="8"/>
+      <c r="AG128" s="8"/>
+      <c r="AH128" s="8"/>
+      <c r="AI128" s="1"/>
+      <c r="AJ128" s="1"/>
+      <c r="AK128" s="1"/>
+      <c r="AL128" s="1"/>
+      <c r="AM128" s="1"/>
+      <c r="AN128" s="1"/>
+      <c r="AO128" s="1"/>
+      <c r="AP128" s="1"/>
+      <c r="AQ128" s="1"/>
+    </row>
+    <row r="129" spans="2:34" x14ac:dyDescent="0.25">
+      <c r="B129"/>
+      <c r="F129"/>
+      <c r="P129"/>
+      <c r="T129" s="8"/>
+      <c r="U129" s="8"/>
+      <c r="V129" s="8"/>
+      <c r="W129" s="8"/>
+      <c r="X129" s="8"/>
+      <c r="Y129" s="8"/>
+      <c r="Z129" s="8"/>
+      <c r="AA129" s="8"/>
+      <c r="AB129" s="8"/>
+      <c r="AC129" s="8"/>
+      <c r="AD129" s="8"/>
+      <c r="AE129" s="8"/>
+      <c r="AF129" s="8"/>
+      <c r="AG129" s="8"/>
+      <c r="AH129" s="8"/>
+    </row>
+    <row r="130" spans="2:34" x14ac:dyDescent="0.25">
+      <c r="B130"/>
+      <c r="F130"/>
+      <c r="P130"/>
+      <c r="T130" s="8"/>
+      <c r="U130" s="8"/>
+      <c r="V130" s="8"/>
+      <c r="W130" s="8"/>
+      <c r="X130" s="8"/>
+      <c r="Y130" s="8"/>
+      <c r="Z130" s="8"/>
+      <c r="AA130" s="8"/>
+      <c r="AB130" s="8"/>
+      <c r="AC130" s="8"/>
+      <c r="AD130" s="8"/>
+      <c r="AE130" s="8"/>
+      <c r="AF130" s="8"/>
+      <c r="AG130" s="8"/>
+      <c r="AH130" s="8"/>
+    </row>
+    <row r="131" spans="2:34" x14ac:dyDescent="0.25">
+      <c r="B131"/>
+      <c r="F131"/>
+      <c r="P131"/>
+      <c r="T131" s="8"/>
+      <c r="U131" s="8"/>
+      <c r="V131" s="8"/>
+      <c r="W131" s="8"/>
+      <c r="X131" s="8"/>
+      <c r="Y131" s="8"/>
+      <c r="Z131" s="8"/>
+      <c r="AA131" s="8"/>
+      <c r="AB131" s="8"/>
+      <c r="AC131" s="8"/>
+      <c r="AD131" s="8"/>
+      <c r="AE131" s="8"/>
+      <c r="AF131" s="8"/>
+      <c r="AG131" s="8"/>
+      <c r="AH131" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="rjwjt3sAF/AqmqYpQhCcsL6pdVr6/F+12f5qwKbvofqlrl6fr7xRs19nC/uOmdzDfoe8FRiJ38Z696GcwDfhGQ==" saltValue="R3P5yUTAVWZKxLOfVYQGrw==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="ELaPSvGAPE5ohvKepV7qG3E0pAYotLMfGGY1kwTPYPY61hb9TzlGvI1YC/5/QIeYtfEoW/iAkZ0rKKHTNk9IkQ==" saltValue="5tgxU4TNou5Cl14i4KsYjQ==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="10">
     <mergeCell ref="I2:J2"/>
     <mergeCell ref="K2:L2"/>
     <mergeCell ref="M2:N2"/>
     <mergeCell ref="P2:P3"/>
     <mergeCell ref="B1:C1"/>
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="A2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="F2:G2"/>
     <mergeCell ref="H2:H3"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="58" fitToWidth="0" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G</oddHeader>
     <oddFooter>&amp;L&amp;10&amp;D &amp;T&amp;C&amp;10Pàgina &amp;P de &amp;N&amp;R&amp;10&amp;F</oddFooter>
   </headerFooter>
   <rowBreaks count="2" manualBreakCount="2">
-    <brk id="50" max="16383" man="1"/>
-    <brk id="91" max="9" man="1"/>
+    <brk id="52" max="16383" man="1"/>
+    <brk id="95" max="9" man="1"/>
   </rowBreaks>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="12" max="1048575" man="1"/>
     <brk id="14" max="1048575" man="1"/>
   </colBreaks>
   <legacyDrawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
-      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" disablePrompts="1" count="1">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{1FD27DDB-9242-48C0-BE39-9132B8E78A86}">
           <x14:formula1>
             <xm:f>Resum!$AC$7:$AC$9</xm:f>
           </x14:formula1>
-          <xm:sqref>H39:H40 H30:H35 H8:H26</xm:sqref>
+          <xm:sqref>H40:H42 H31:H36 H8:H27</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Full6">
     <tabColor theme="6"/>
   </sheetPr>
-  <dimension ref="A1:FB123"/>
+  <dimension ref="A1:FB131"/>
   <sheetViews>
     <sheetView showZeros="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="3" ySplit="3" topLeftCell="D4" activePane="bottomRight" state="frozen"/>
       <selection activeCell="C6" sqref="C6:E11"/>
       <selection pane="topRight" activeCell="C6" sqref="C6:E11"/>
       <selection pane="bottomLeft" activeCell="C6" sqref="C6:E11"/>
       <selection pane="bottomRight" activeCell="D8" sqref="D8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.85546875" hidden="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" style="31" customWidth="1"/>
     <col min="3" max="3" width="59" customWidth="1"/>
     <col min="4" max="4" width="23.5703125" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" customWidth="1"/>
     <col min="6" max="6" width="9.140625" style="31"/>
     <col min="9" max="9" width="15.28515625" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" customWidth="1"/>
     <col min="11" max="12" width="18.7109375" customWidth="1"/>
     <col min="13" max="13" width="10.28515625" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="9.42578125" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="5.85546875" style="38" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="5.85546875" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="10" customWidth="1"/>
     <col min="24" max="24" width="9.28515625" customWidth="1"/>
     <col min="32" max="32" width="7" customWidth="1"/>
     <col min="33" max="40" width="9.140625" hidden="1" customWidth="1"/>
     <col min="157" max="157" width="0" hidden="1" customWidth="1"/>
     <col min="158" max="158" width="10.5703125" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:158" ht="28.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A1" s="73"/>
-      <c r="B1" s="258" t="str">
+      <c r="B1" s="251" t="str">
         <f>Portada!B1</f>
-        <v>Actualització a: 12/02/2026</v>
-[...2 lines deleted...]
-      <c r="D1" s="259" t="s">
+        <v>Actualització a: 07/07/2026</v>
+      </c>
+      <c r="C1" s="251"/>
+      <c r="D1" s="277" t="s">
         <v>67</v>
       </c>
-      <c r="E1" s="259"/>
+      <c r="E1" s="277"/>
       <c r="F1" s="74"/>
       <c r="G1" s="74"/>
       <c r="H1" s="74"/>
       <c r="I1" s="74"/>
       <c r="J1" s="74"/>
       <c r="K1" s="74"/>
       <c r="L1" s="74"/>
       <c r="P1" s="8"/>
       <c r="AC1" s="10"/>
       <c r="AD1" s="10"/>
       <c r="AE1" s="10"/>
     </row>
     <row r="2" spans="1:158" ht="21" x14ac:dyDescent="0.25">
-      <c r="A2" s="255" t="s">
+      <c r="A2" s="274" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="255"/>
-[...1 lines deleted...]
-      <c r="D2" s="255" t="s">
+      <c r="B2" s="274"/>
+      <c r="C2" s="274"/>
+      <c r="D2" s="274" t="s">
         <v>14</v>
       </c>
-      <c r="E2" s="145" t="s">
+      <c r="E2" s="141" t="s">
         <v>15</v>
       </c>
-      <c r="F2" s="255" t="s">
+      <c r="F2" s="274" t="s">
         <v>37</v>
       </c>
-      <c r="G2" s="254"/>
-[...3 lines deleted...]
-      <c r="I2" s="252" t="s">
+      <c r="G2" s="273"/>
+      <c r="H2" s="278" t="s">
+        <v>188</v>
+      </c>
+      <c r="I2" s="271" t="s">
         <v>39</v>
       </c>
-      <c r="J2" s="253"/>
-      <c r="K2" s="254" t="s">
+      <c r="J2" s="272"/>
+      <c r="K2" s="273" t="s">
         <v>38</v>
       </c>
-      <c r="L2" s="253"/>
-      <c r="M2" s="255" t="s">
+      <c r="L2" s="272"/>
+      <c r="M2" s="274" t="s">
         <v>20</v>
       </c>
-      <c r="N2" s="255"/>
+      <c r="N2" s="274"/>
       <c r="O2" s="10"/>
-      <c r="P2" s="256" t="s">
-[...3 lines deleted...]
-        <v>189</v>
+      <c r="P2" s="275" t="s">
+        <v>187</v>
+      </c>
+      <c r="R2" s="218" t="s">
+        <v>187</v>
       </c>
       <c r="S2" s="10"/>
       <c r="T2" s="10"/>
       <c r="U2" s="10"/>
       <c r="V2" s="10"/>
       <c r="W2" s="10"/>
       <c r="X2" s="10"/>
       <c r="Y2" s="10"/>
       <c r="Z2" s="10"/>
       <c r="AA2" s="10"/>
       <c r="AB2" s="10"/>
       <c r="AC2" s="10"/>
       <c r="AD2" s="10"/>
       <c r="AE2" s="10"/>
       <c r="AF2" s="10"/>
       <c r="AG2" s="10"/>
       <c r="AH2" s="10"/>
       <c r="AI2" s="10"/>
       <c r="AJ2" s="10"/>
       <c r="AK2" s="10"/>
       <c r="AL2" s="10"/>
       <c r="AM2" s="10"/>
       <c r="AN2" s="10"/>
       <c r="AO2" s="10"/>
       <c r="AP2" s="10"/>
       <c r="AQ2" s="10"/>
     </row>
     <row r="3" spans="1:158" ht="21" x14ac:dyDescent="0.25">
-      <c r="A3" s="255"/>
-[...3 lines deleted...]
-      <c r="E3" s="146" t="s">
+      <c r="A3" s="274"/>
+      <c r="B3" s="274"/>
+      <c r="C3" s="274"/>
+      <c r="D3" s="274"/>
+      <c r="E3" s="142" t="s">
         <v>79</v>
       </c>
       <c r="F3" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="G3" s="220" t="s">
+      <c r="G3" s="212" t="s">
         <v>17</v>
       </c>
-      <c r="H3" s="261"/>
-      <c r="I3" s="219" t="s">
+      <c r="H3" s="279"/>
+      <c r="I3" s="211" t="s">
         <v>40</v>
       </c>
-      <c r="J3" s="219" t="s">
-[...2 lines deleted...]
-      <c r="K3" s="148" t="s">
+      <c r="J3" s="211" t="s">
+        <v>187</v>
+      </c>
+      <c r="K3" s="144" t="s">
         <v>18</v>
       </c>
-      <c r="L3" s="148" t="s">
+      <c r="L3" s="144" t="s">
         <v>19</v>
       </c>
       <c r="M3" s="12" t="s">
         <v>21</v>
       </c>
       <c r="N3" s="12" t="s">
         <v>22</v>
       </c>
       <c r="O3" s="13"/>
-      <c r="P3" s="257"/>
-[...1 lines deleted...]
-        <v>191</v>
+      <c r="P3" s="276"/>
+      <c r="R3" s="219" t="s">
+        <v>189</v>
       </c>
       <c r="S3" s="13"/>
       <c r="T3" s="13"/>
       <c r="U3" s="13"/>
       <c r="V3" s="13"/>
       <c r="W3" s="13"/>
       <c r="X3" s="22"/>
       <c r="Y3" s="13"/>
       <c r="Z3" s="13"/>
       <c r="AA3" s="13"/>
       <c r="AB3" s="13"/>
       <c r="AC3" s="13"/>
       <c r="AD3" s="13"/>
       <c r="AE3" s="13"/>
       <c r="AF3" s="13"/>
       <c r="AG3" s="13"/>
       <c r="AH3" s="13"/>
       <c r="AI3" s="13"/>
       <c r="AJ3" s="13"/>
       <c r="AK3" s="13"/>
       <c r="AL3" s="13"/>
       <c r="AM3" s="13"/>
       <c r="AN3" s="13"/>
       <c r="AO3" s="13"/>
       <c r="AP3" s="13"/>
@@ -13326,134 +14017,134 @@
       <c r="AO7" s="8"/>
       <c r="AP7" s="8"/>
       <c r="AQ7" s="8"/>
       <c r="FB7" s="22"/>
     </row>
     <row r="8" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A8" s="16"/>
       <c r="B8" s="107" t="s">
         <v>91</v>
       </c>
       <c r="C8" s="107" t="s">
         <v>3</v>
       </c>
       <c r="D8" s="108"/>
       <c r="E8" s="110"/>
       <c r="F8" s="109"/>
       <c r="G8" s="108"/>
       <c r="H8" s="108"/>
       <c r="I8" s="110"/>
       <c r="J8" s="112">
         <f>+IF(H8="L-TF",IF(I8&lt;Resum!$AF$39,(I8*Resum!$AF$40),Resum!$AF$41),+IF(H8="L-TT",IF(I8&lt;Resum!$AF$43,(I8*Resum!$AF$44),Resum!$AF$45),0))
 +IF(H8="A",0,+IF(I8&gt;Resum!$AD$49,Resum!$AF$49*(+IF(I8&gt;Resum!$AE$49,(Resum!$AE$49-Resum!$AD$49),(I8-Resum!$AD$49))),0)+IF(I8&gt;Resum!$AD$50,Resum!$AF$50*(+IF(I8&gt;Resum!$AE$50,(Resum!$AE$50-Resum!$AD$50),(I8-Resum!$AD$50))),0)+IF(I8&gt;Resum!$AD$51,Resum!$AF$51*(I8-Resum!$AD$51),0))</f>
         <v>0</v>
       </c>
       <c r="K8" s="111">
-        <f t="shared" ref="K8:K26" si="0">(IF(E8=0,1,E8)*IF(F8=0,1,F8)*I8 ) + J8*IF(E8=0,1,E8)*IF(F8=0,1,F8)</f>
+        <f t="shared" ref="K8:K27" si="0">(IF(E8=0,1,E8)*IF(F8=0,1,F8)*I8 ) + J8*IF(E8=0,1,E8)*IF(F8=0,1,F8)</f>
         <v>0</v>
       </c>
       <c r="L8" s="112">
         <f>K8/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M8" s="143"/>
-      <c r="N8" s="143"/>
+      <c r="M8" s="139"/>
+      <c r="N8" s="139"/>
       <c r="O8" s="8"/>
-      <c r="P8" s="227">
+      <c r="P8" s="217">
         <f t="shared" ref="P8:P26" si="1">J8*IF(E8=0,1,E8)*IF(F8=0,1,F8)</f>
         <v>0</v>
       </c>
       <c r="Q8" s="8"/>
-      <c r="R8" s="227">
+      <c r="R8" s="217">
         <f t="shared" ref="R8:R26" si="2">IF(I8&lt;&gt;0,(J8/I8)/IF(E8=0,1,E8),0)</f>
         <v>0</v>
       </c>
       <c r="S8" s="8"/>
       <c r="T8" s="8"/>
       <c r="U8" s="8"/>
       <c r="V8" s="8"/>
       <c r="W8" s="8"/>
       <c r="X8" s="8"/>
       <c r="Y8" s="8"/>
       <c r="Z8" s="8"/>
       <c r="AA8" s="8"/>
       <c r="AB8" s="8"/>
       <c r="AC8" s="8"/>
       <c r="AD8" s="8"/>
       <c r="AE8" s="8"/>
       <c r="AF8" s="8"/>
       <c r="AG8" s="8"/>
       <c r="AH8" s="8"/>
       <c r="AI8" s="8"/>
       <c r="AJ8" s="8"/>
       <c r="AK8" s="8"/>
       <c r="AL8" s="8"/>
       <c r="AM8" s="8"/>
       <c r="AN8" s="8"/>
       <c r="AO8" s="8"/>
       <c r="AP8" s="8"/>
       <c r="AQ8" s="8"/>
       <c r="FB8" s="18">
         <f t="shared" ref="FB8:FB26" si="3">(IF(E8=0,1,E8)*IF(F8=0,1,F8)*I8 ) + J8*IF(E8=0,1,E8)*IF(F8=0,1,F8)</f>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:158" x14ac:dyDescent="0.25">
       <c r="B9" s="113" t="s">
         <v>92</v>
       </c>
-      <c r="C9" s="117" t="s">
+      <c r="C9" s="114" t="s">
         <v>80</v>
       </c>
       <c r="D9" s="103"/>
-      <c r="E9" s="151"/>
-      <c r="F9" s="152"/>
+      <c r="E9" s="147"/>
+      <c r="F9" s="148"/>
       <c r="G9" s="103"/>
-      <c r="H9" s="150"/>
+      <c r="H9" s="146"/>
       <c r="I9" s="104"/>
       <c r="J9" s="101">
         <f>+IF(H9="L-TF",IF(I9&lt;Resum!$AF$39,(I9*Resum!$AF$40),Resum!$AF$41),+IF(H9="L-TT",IF(I9&lt;Resum!$AF$43,(I9*Resum!$AF$44),Resum!$AF$45),0))
 +IF(H9="A",0,+IF(I9&gt;Resum!$AD$49,Resum!$AF$49*(+IF(I9&gt;Resum!$AE$49,(Resum!$AE$49-Resum!$AD$49),(I9-Resum!$AD$49))),0)+IF(I9&gt;Resum!$AD$50,Resum!$AF$50*(+IF(I9&gt;Resum!$AE$50,(Resum!$AE$50-Resum!$AD$50),(I9-Resum!$AD$50))),0)+IF(I9&gt;Resum!$AD$51,Resum!$AF$51*(I9-Resum!$AD$51),0))</f>
         <v>0</v>
       </c>
       <c r="K9" s="100">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L9" s="101">
         <f>K9/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M9" s="143"/>
-      <c r="N9" s="143"/>
+      <c r="M9" s="139"/>
+      <c r="N9" s="139"/>
       <c r="O9" s="8"/>
-      <c r="P9" s="227">
+      <c r="P9" s="217">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="Q9" s="8"/>
-      <c r="R9" s="227">
+      <c r="R9" s="217">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="S9" s="8"/>
       <c r="T9" s="8"/>
       <c r="U9" s="8"/>
       <c r="V9" s="8"/>
       <c r="W9" s="8"/>
       <c r="X9" s="9"/>
       <c r="Y9" s="8"/>
       <c r="Z9" s="8"/>
       <c r="AA9" s="8"/>
       <c r="AB9" s="8"/>
       <c r="AC9" s="8"/>
       <c r="AD9" s="8"/>
       <c r="AE9" s="8"/>
       <c r="AF9" s="8"/>
       <c r="AG9" s="8"/>
       <c r="AH9" s="8"/>
       <c r="AI9" s="8"/>
       <c r="AJ9" s="8"/>
       <c r="AK9" s="8"/>
       <c r="AL9" s="8"/>
       <c r="AM9" s="8"/>
       <c r="AN9" s="8"/>
@@ -13470,128 +14161,128 @@
       <c r="B10" s="96" t="s">
         <v>93</v>
       </c>
       <c r="C10" s="96" t="s">
         <v>81</v>
       </c>
       <c r="D10" s="97"/>
       <c r="E10" s="99"/>
       <c r="F10" s="98"/>
       <c r="G10" s="97"/>
       <c r="H10" s="97"/>
       <c r="I10" s="99"/>
       <c r="J10" s="101">
         <f>+IF(H10="L-TF",IF(I10&lt;Resum!$AF$39,(I10*Resum!$AF$40),Resum!$AF$41),+IF(H10="L-TT",IF(I10&lt;Resum!$AF$43,(I10*Resum!$AF$44),Resum!$AF$45),0))
 +IF(H10="A",0,+IF(I10&gt;Resum!$AD$49,Resum!$AF$49*(+IF(I10&gt;Resum!$AE$49,(Resum!$AE$49-Resum!$AD$49),(I10-Resum!$AD$49))),0)+IF(I10&gt;Resum!$AD$50,Resum!$AF$50*(+IF(I10&gt;Resum!$AE$50,(Resum!$AE$50-Resum!$AD$50),(I10-Resum!$AD$50))),0)+IF(I10&gt;Resum!$AD$51,Resum!$AF$51*(I10-Resum!$AD$51),0))</f>
         <v>0</v>
       </c>
       <c r="K10" s="100">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L10" s="101">
         <f>K10/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M10" s="143"/>
-      <c r="N10" s="143"/>
+      <c r="M10" s="139"/>
+      <c r="N10" s="139"/>
       <c r="O10" s="8"/>
-      <c r="P10" s="227">
+      <c r="P10" s="217">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="Q10" s="8"/>
-      <c r="R10" s="227">
+      <c r="R10" s="217">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="S10" s="8"/>
       <c r="T10" s="8"/>
       <c r="U10" s="8"/>
       <c r="V10" s="8"/>
       <c r="W10" s="17"/>
       <c r="X10" s="69"/>
       <c r="Y10" s="8"/>
       <c r="Z10" s="8"/>
       <c r="AA10" s="8"/>
       <c r="AB10" s="8"/>
       <c r="AC10" s="8"/>
       <c r="AD10" s="8"/>
       <c r="AE10" s="8"/>
       <c r="AF10" s="8"/>
       <c r="AG10" s="8"/>
       <c r="AH10" s="8"/>
       <c r="AI10" s="8"/>
       <c r="AJ10" s="8"/>
       <c r="AK10" s="8"/>
       <c r="AL10" s="8"/>
       <c r="AM10" s="8"/>
       <c r="AN10" s="8"/>
       <c r="AO10" s="8"/>
       <c r="AP10" s="8"/>
       <c r="AQ10" s="8"/>
       <c r="FB10" s="18">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A11" s="16"/>
       <c r="B11" s="113" t="s">
         <v>94</v>
       </c>
-      <c r="C11" s="117" t="s">
+      <c r="C11" s="114" t="s">
         <v>81</v>
       </c>
       <c r="D11" s="103"/>
-      <c r="E11" s="151"/>
-      <c r="F11" s="152"/>
+      <c r="E11" s="147"/>
+      <c r="F11" s="148"/>
       <c r="G11" s="103"/>
-      <c r="H11" s="150"/>
+      <c r="H11" s="146"/>
       <c r="I11" s="104"/>
       <c r="J11" s="101">
         <f>+IF(H11="L-TF",IF(I11&lt;Resum!$AF$39,(I11*Resum!$AF$40),Resum!$AF$41),+IF(H11="L-TT",IF(I11&lt;Resum!$AF$43,(I11*Resum!$AF$44),Resum!$AF$45),0))
 +IF(H11="A",0,+IF(I11&gt;Resum!$AD$49,Resum!$AF$49*(+IF(I11&gt;Resum!$AE$49,(Resum!$AE$49-Resum!$AD$49),(I11-Resum!$AD$49))),0)+IF(I11&gt;Resum!$AD$50,Resum!$AF$50*(+IF(I11&gt;Resum!$AE$50,(Resum!$AE$50-Resum!$AD$50),(I11-Resum!$AD$50))),0)+IF(I11&gt;Resum!$AD$51,Resum!$AF$51*(I11-Resum!$AD$51),0))</f>
         <v>0</v>
       </c>
       <c r="K11" s="100">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L11" s="101">
         <f>K11/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M11" s="143"/>
-      <c r="N11" s="143"/>
+      <c r="M11" s="139"/>
+      <c r="N11" s="139"/>
       <c r="O11" s="8"/>
-      <c r="P11" s="227">
+      <c r="P11" s="217">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="Q11" s="8"/>
-      <c r="R11" s="227">
+      <c r="R11" s="217">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="S11" s="8"/>
       <c r="T11" s="8"/>
       <c r="U11" s="8"/>
       <c r="V11" s="8"/>
       <c r="W11" s="8"/>
       <c r="X11" s="9"/>
       <c r="Y11" s="8"/>
       <c r="Z11" s="8"/>
       <c r="AA11" s="8"/>
       <c r="AB11" s="8"/>
       <c r="AC11" s="8"/>
       <c r="AD11" s="8"/>
       <c r="AE11" s="8"/>
       <c r="AF11" s="8"/>
       <c r="AG11" s="8"/>
       <c r="AH11" s="8"/>
       <c r="AI11" s="8"/>
       <c r="AJ11" s="8"/>
       <c r="AK11" s="8"/>
       <c r="AL11" s="8"/>
       <c r="AM11" s="8"/>
       <c r="AN11" s="8"/>
@@ -13608,128 +14299,128 @@
       <c r="B12" s="96" t="s">
         <v>95</v>
       </c>
       <c r="C12" s="96" t="s">
         <v>81</v>
       </c>
       <c r="D12" s="97"/>
       <c r="E12" s="99"/>
       <c r="F12" s="98"/>
       <c r="G12" s="97"/>
       <c r="H12" s="97"/>
       <c r="I12" s="99"/>
       <c r="J12" s="101">
         <f>+IF(H12="L-TF",IF(I12&lt;Resum!$AF$39,(I12*Resum!$AF$40),Resum!$AF$41),+IF(H12="L-TT",IF(I12&lt;Resum!$AF$43,(I12*Resum!$AF$44),Resum!$AF$45),0))
 +IF(H12="A",0,+IF(I12&gt;Resum!$AD$49,Resum!$AF$49*(+IF(I12&gt;Resum!$AE$49,(Resum!$AE$49-Resum!$AD$49),(I12-Resum!$AD$49))),0)+IF(I12&gt;Resum!$AD$50,Resum!$AF$50*(+IF(I12&gt;Resum!$AE$50,(Resum!$AE$50-Resum!$AD$50),(I12-Resum!$AD$50))),0)+IF(I12&gt;Resum!$AD$51,Resum!$AF$51*(I12-Resum!$AD$51),0))</f>
         <v>0</v>
       </c>
       <c r="K12" s="100">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L12" s="101">
         <f>K12/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M12" s="143"/>
-      <c r="N12" s="143"/>
+      <c r="M12" s="139"/>
+      <c r="N12" s="139"/>
       <c r="O12" s="8"/>
-      <c r="P12" s="227">
+      <c r="P12" s="217">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="Q12" s="8"/>
-      <c r="R12" s="227">
+      <c r="R12" s="217">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="S12" s="8"/>
       <c r="T12" s="8"/>
       <c r="U12" s="8"/>
       <c r="V12" s="8"/>
       <c r="W12" s="8"/>
       <c r="X12" s="9"/>
       <c r="Y12" s="8"/>
       <c r="Z12" s="8"/>
       <c r="AA12" s="8"/>
       <c r="AB12" s="8"/>
       <c r="AC12" s="8"/>
       <c r="AD12" s="8"/>
       <c r="AE12" s="8"/>
       <c r="AF12" s="8"/>
       <c r="AG12" s="8"/>
       <c r="AH12" s="8"/>
       <c r="AI12" s="8"/>
       <c r="AJ12" s="8"/>
       <c r="AK12" s="8"/>
       <c r="AL12" s="8"/>
       <c r="AM12" s="8"/>
       <c r="AN12" s="8"/>
       <c r="AO12" s="8"/>
       <c r="AP12" s="8"/>
       <c r="AQ12" s="8"/>
       <c r="FB12" s="18">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A13" s="16"/>
       <c r="B13" s="113" t="s">
         <v>96</v>
       </c>
-      <c r="C13" s="117" t="s">
+      <c r="C13" s="114" t="s">
         <v>81</v>
       </c>
       <c r="D13" s="103"/>
-      <c r="E13" s="151"/>
-      <c r="F13" s="152"/>
+      <c r="E13" s="147"/>
+      <c r="F13" s="148"/>
       <c r="G13" s="103"/>
-      <c r="H13" s="150"/>
+      <c r="H13" s="146"/>
       <c r="I13" s="104"/>
       <c r="J13" s="101">
         <f>+IF(H13="L-TF",IF(I13&lt;Resum!$AF$39,(I13*Resum!$AF$40),Resum!$AF$41),+IF(H13="L-TT",IF(I13&lt;Resum!$AF$43,(I13*Resum!$AF$44),Resum!$AF$45),0))
 +IF(H13="A",0,+IF(I13&gt;Resum!$AD$49,Resum!$AF$49*(+IF(I13&gt;Resum!$AE$49,(Resum!$AE$49-Resum!$AD$49),(I13-Resum!$AD$49))),0)+IF(I13&gt;Resum!$AD$50,Resum!$AF$50*(+IF(I13&gt;Resum!$AE$50,(Resum!$AE$50-Resum!$AD$50),(I13-Resum!$AD$50))),0)+IF(I13&gt;Resum!$AD$51,Resum!$AF$51*(I13-Resum!$AD$51),0))</f>
         <v>0</v>
       </c>
       <c r="K13" s="100">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L13" s="101">
         <f>K13/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M13" s="143"/>
-      <c r="N13" s="143"/>
+      <c r="M13" s="139"/>
+      <c r="N13" s="139"/>
       <c r="O13" s="8"/>
-      <c r="P13" s="227">
+      <c r="P13" s="217">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="Q13" s="8"/>
-      <c r="R13" s="227">
+      <c r="R13" s="217">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="S13" s="8"/>
       <c r="T13" s="8"/>
       <c r="U13" s="8"/>
       <c r="V13" s="8"/>
       <c r="W13" s="8"/>
       <c r="X13" s="9"/>
       <c r="Y13" s="8"/>
       <c r="Z13" s="8"/>
       <c r="AA13" s="8"/>
       <c r="AB13" s="8"/>
       <c r="AC13" s="8"/>
       <c r="AD13" s="8"/>
       <c r="AE13" s="8"/>
       <c r="AF13" s="8"/>
       <c r="AG13" s="8"/>
       <c r="AH13" s="8"/>
       <c r="AI13" s="8"/>
       <c r="AJ13" s="8"/>
       <c r="AK13" s="8"/>
       <c r="AL13" s="8"/>
       <c r="AM13" s="8"/>
       <c r="AN13" s="8"/>
@@ -13746,128 +14437,128 @@
       <c r="B14" s="96" t="s">
         <v>97</v>
       </c>
       <c r="C14" s="96" t="s">
         <v>82</v>
       </c>
       <c r="D14" s="97"/>
       <c r="E14" s="99"/>
       <c r="F14" s="98"/>
       <c r="G14" s="97"/>
       <c r="H14" s="97"/>
       <c r="I14" s="99"/>
       <c r="J14" s="101">
         <f>+IF(H14="L-TF",IF(I14&lt;Resum!$AF$39,(I14*Resum!$AF$40),Resum!$AF$41),+IF(H14="L-TT",IF(I14&lt;Resum!$AF$43,(I14*Resum!$AF$44),Resum!$AF$45),0))
 +IF(H14="A",0,+IF(I14&gt;Resum!$AD$49,Resum!$AF$49*(+IF(I14&gt;Resum!$AE$49,(Resum!$AE$49-Resum!$AD$49),(I14-Resum!$AD$49))),0)+IF(I14&gt;Resum!$AD$50,Resum!$AF$50*(+IF(I14&gt;Resum!$AE$50,(Resum!$AE$50-Resum!$AD$50),(I14-Resum!$AD$50))),0)+IF(I14&gt;Resum!$AD$51,Resum!$AF$51*(I14-Resum!$AD$51),0))</f>
         <v>0</v>
       </c>
       <c r="K14" s="100">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L14" s="101">
         <f>K14/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M14" s="143"/>
-      <c r="N14" s="143"/>
+      <c r="M14" s="139"/>
+      <c r="N14" s="139"/>
       <c r="O14" s="8"/>
-      <c r="P14" s="227">
+      <c r="P14" s="217">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="Q14" s="8"/>
-      <c r="R14" s="227">
+      <c r="R14" s="217">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="S14" s="8"/>
       <c r="T14" s="8"/>
       <c r="U14" s="8"/>
       <c r="V14" s="8"/>
       <c r="W14" s="8"/>
       <c r="X14" s="9"/>
       <c r="Y14" s="8"/>
       <c r="Z14" s="8"/>
       <c r="AA14" s="8"/>
       <c r="AB14" s="8"/>
       <c r="AC14" s="8"/>
       <c r="AD14" s="8"/>
       <c r="AE14" s="8"/>
       <c r="AF14" s="8"/>
       <c r="AG14" s="8"/>
       <c r="AH14" s="8"/>
       <c r="AI14" s="8"/>
       <c r="AJ14" s="8"/>
       <c r="AK14" s="8"/>
       <c r="AL14" s="8"/>
       <c r="AM14" s="8"/>
       <c r="AN14" s="8"/>
       <c r="AO14" s="8"/>
       <c r="AP14" s="8"/>
       <c r="AQ14" s="8"/>
       <c r="FB14" s="18">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A15" s="16"/>
       <c r="B15" s="113" t="s">
         <v>98</v>
       </c>
-      <c r="C15" s="117" t="s">
+      <c r="C15" s="114" t="s">
         <v>83</v>
       </c>
       <c r="D15" s="103"/>
-      <c r="E15" s="151"/>
-      <c r="F15" s="152"/>
+      <c r="E15" s="147"/>
+      <c r="F15" s="148"/>
       <c r="G15" s="103"/>
-      <c r="H15" s="150"/>
+      <c r="H15" s="146"/>
       <c r="I15" s="104"/>
       <c r="J15" s="101">
         <f>+IF(H15="L-TF",IF(I15&lt;Resum!$AF$39,(I15*Resum!$AF$40),Resum!$AF$41),+IF(H15="L-TT",IF(I15&lt;Resum!$AF$43,(I15*Resum!$AF$44),Resum!$AF$45),0))
 +IF(H15="A",0,+IF(I15&gt;Resum!$AD$49,Resum!$AF$49*(+IF(I15&gt;Resum!$AE$49,(Resum!$AE$49-Resum!$AD$49),(I15-Resum!$AD$49))),0)+IF(I15&gt;Resum!$AD$50,Resum!$AF$50*(+IF(I15&gt;Resum!$AE$50,(Resum!$AE$50-Resum!$AD$50),(I15-Resum!$AD$50))),0)+IF(I15&gt;Resum!$AD$51,Resum!$AF$51*(I15-Resum!$AD$51),0))</f>
         <v>0</v>
       </c>
       <c r="K15" s="100">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L15" s="101">
         <f>K15/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M15" s="143"/>
-      <c r="N15" s="143"/>
+      <c r="M15" s="139"/>
+      <c r="N15" s="139"/>
       <c r="O15" s="8"/>
-      <c r="P15" s="227">
+      <c r="P15" s="217">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="Q15" s="8"/>
-      <c r="R15" s="227">
+      <c r="R15" s="217">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="S15" s="8"/>
       <c r="T15" s="8"/>
       <c r="U15" s="8"/>
       <c r="V15" s="8"/>
       <c r="W15" s="8"/>
       <c r="X15" s="9"/>
       <c r="Y15" s="8"/>
       <c r="Z15" s="8"/>
       <c r="AA15" s="8"/>
       <c r="AB15" s="8"/>
       <c r="AC15" s="8"/>
       <c r="AD15" s="8"/>
       <c r="AE15" s="8"/>
       <c r="AF15" s="8"/>
       <c r="AG15" s="8"/>
       <c r="AH15" s="8"/>
       <c r="AI15" s="8"/>
       <c r="AJ15" s="8"/>
       <c r="AK15" s="8"/>
       <c r="AL15" s="8"/>
       <c r="AM15" s="8"/>
       <c r="AN15" s="8"/>
@@ -13884,128 +14575,128 @@
       <c r="B16" s="96" t="s">
         <v>99</v>
       </c>
       <c r="C16" s="96" t="s">
         <v>83</v>
       </c>
       <c r="D16" s="97"/>
       <c r="E16" s="99"/>
       <c r="F16" s="98"/>
       <c r="G16" s="97"/>
       <c r="H16" s="97"/>
       <c r="I16" s="99"/>
       <c r="J16" s="101">
         <f>+IF(H16="L-TF",IF(I16&lt;Resum!$AF$39,(I16*Resum!$AF$40),Resum!$AF$41),+IF(H16="L-TT",IF(I16&lt;Resum!$AF$43,(I16*Resum!$AF$44),Resum!$AF$45),0))
 +IF(H16="A",0,+IF(I16&gt;Resum!$AD$49,Resum!$AF$49*(+IF(I16&gt;Resum!$AE$49,(Resum!$AE$49-Resum!$AD$49),(I16-Resum!$AD$49))),0)+IF(I16&gt;Resum!$AD$50,Resum!$AF$50*(+IF(I16&gt;Resum!$AE$50,(Resum!$AE$50-Resum!$AD$50),(I16-Resum!$AD$50))),0)+IF(I16&gt;Resum!$AD$51,Resum!$AF$51*(I16-Resum!$AD$51),0))</f>
         <v>0</v>
       </c>
       <c r="K16" s="100">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L16" s="101">
         <f>K16/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M16" s="143"/>
-      <c r="N16" s="143"/>
+      <c r="M16" s="139"/>
+      <c r="N16" s="139"/>
       <c r="O16" s="8"/>
-      <c r="P16" s="227">
+      <c r="P16" s="217">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="Q16" s="8"/>
-      <c r="R16" s="227">
+      <c r="R16" s="217">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="S16" s="8"/>
       <c r="T16" s="8"/>
       <c r="U16" s="8"/>
       <c r="V16" s="8"/>
       <c r="W16" s="17"/>
       <c r="X16" s="69"/>
       <c r="Y16" s="8"/>
       <c r="Z16" s="8"/>
       <c r="AA16" s="8"/>
       <c r="AB16" s="8"/>
       <c r="AC16" s="8"/>
       <c r="AD16" s="8"/>
       <c r="AE16" s="8"/>
       <c r="AF16" s="8"/>
       <c r="AG16" s="8"/>
       <c r="AH16" s="8"/>
       <c r="AI16" s="8"/>
       <c r="AJ16" s="8"/>
       <c r="AK16" s="8"/>
       <c r="AL16" s="8"/>
       <c r="AM16" s="8"/>
       <c r="AN16" s="8"/>
       <c r="AO16" s="8"/>
       <c r="AP16" s="8"/>
       <c r="AQ16" s="8"/>
       <c r="FB16" s="18">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A17" s="16"/>
       <c r="B17" s="113" t="s">
         <v>100</v>
       </c>
-      <c r="C17" s="117" t="s">
+      <c r="C17" s="114" t="s">
         <v>83</v>
       </c>
       <c r="D17" s="103"/>
-      <c r="E17" s="151"/>
-      <c r="F17" s="152"/>
+      <c r="E17" s="147"/>
+      <c r="F17" s="148"/>
       <c r="G17" s="103"/>
       <c r="H17" s="103"/>
       <c r="I17" s="104"/>
       <c r="J17" s="101">
         <f>+IF(H17="L-TF",IF(I17&lt;Resum!$AF$39,(I17*Resum!$AF$40),Resum!$AF$41),+IF(H17="L-TT",IF(I17&lt;Resum!$AF$43,(I17*Resum!$AF$44),Resum!$AF$45),0))
 +IF(H17="A",0,+IF(I17&gt;Resum!$AD$49,Resum!$AF$49*(+IF(I17&gt;Resum!$AE$49,(Resum!$AE$49-Resum!$AD$49),(I17-Resum!$AD$49))),0)+IF(I17&gt;Resum!$AD$50,Resum!$AF$50*(+IF(I17&gt;Resum!$AE$50,(Resum!$AE$50-Resum!$AD$50),(I17-Resum!$AD$50))),0)+IF(I17&gt;Resum!$AD$51,Resum!$AF$51*(I17-Resum!$AD$51),0))</f>
         <v>0</v>
       </c>
       <c r="K17" s="100">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L17" s="101">
         <f>K17/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M17" s="143"/>
-      <c r="N17" s="143"/>
+      <c r="M17" s="139"/>
+      <c r="N17" s="139"/>
       <c r="O17" s="8"/>
-      <c r="P17" s="227">
+      <c r="P17" s="217">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="Q17" s="8"/>
-      <c r="R17" s="227">
+      <c r="R17" s="217">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="S17" s="8"/>
       <c r="T17" s="8"/>
       <c r="U17" s="8"/>
       <c r="V17" s="8"/>
       <c r="W17" s="8"/>
       <c r="X17" s="9"/>
       <c r="Y17" s="8"/>
       <c r="Z17" s="8"/>
       <c r="AA17" s="8"/>
       <c r="AB17" s="8"/>
       <c r="AC17" s="8"/>
       <c r="AD17" s="8"/>
       <c r="AE17" s="8"/>
       <c r="AF17" s="8"/>
       <c r="AG17" s="8"/>
       <c r="AH17" s="8"/>
       <c r="AI17" s="8"/>
       <c r="AJ17" s="8"/>
       <c r="AK17" s="8"/>
       <c r="AL17" s="8"/>
       <c r="AM17" s="8"/>
       <c r="AN17" s="8"/>
@@ -14022,128 +14713,128 @@
       <c r="B18" s="96" t="s">
         <v>101</v>
       </c>
       <c r="C18" s="96" t="s">
         <v>83</v>
       </c>
       <c r="D18" s="97"/>
       <c r="E18" s="99"/>
       <c r="F18" s="98"/>
       <c r="G18" s="97"/>
       <c r="H18" s="97"/>
       <c r="I18" s="99"/>
       <c r="J18" s="101">
         <f>+IF(H18="L-TF",IF(I18&lt;Resum!$AF$39,(I18*Resum!$AF$40),Resum!$AF$41),+IF(H18="L-TT",IF(I18&lt;Resum!$AF$43,(I18*Resum!$AF$44),Resum!$AF$45),0))
 +IF(H18="A",0,+IF(I18&gt;Resum!$AD$49,Resum!$AF$49*(+IF(I18&gt;Resum!$AE$49,(Resum!$AE$49-Resum!$AD$49),(I18-Resum!$AD$49))),0)+IF(I18&gt;Resum!$AD$50,Resum!$AF$50*(+IF(I18&gt;Resum!$AE$50,(Resum!$AE$50-Resum!$AD$50),(I18-Resum!$AD$50))),0)+IF(I18&gt;Resum!$AD$51,Resum!$AF$51*(I18-Resum!$AD$51),0))</f>
         <v>0</v>
       </c>
       <c r="K18" s="100">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L18" s="101">
         <f>K18/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M18" s="143"/>
-      <c r="N18" s="143"/>
+      <c r="M18" s="139"/>
+      <c r="N18" s="139"/>
       <c r="O18" s="8"/>
-      <c r="P18" s="227">
+      <c r="P18" s="217">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="Q18" s="8"/>
-      <c r="R18" s="227">
+      <c r="R18" s="217">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="S18" s="8"/>
       <c r="T18" s="8"/>
       <c r="U18" s="8"/>
       <c r="V18" s="8"/>
       <c r="W18" s="8"/>
       <c r="X18" s="9"/>
       <c r="Y18" s="8"/>
       <c r="Z18" s="8"/>
       <c r="AA18" s="8"/>
       <c r="AB18" s="8"/>
       <c r="AC18" s="8"/>
       <c r="AD18" s="8"/>
       <c r="AE18" s="8"/>
       <c r="AF18" s="8"/>
       <c r="AG18" s="8"/>
       <c r="AH18" s="8"/>
       <c r="AI18" s="8"/>
       <c r="AJ18" s="8"/>
       <c r="AK18" s="8"/>
       <c r="AL18" s="8"/>
       <c r="AM18" s="8"/>
       <c r="AN18" s="8"/>
       <c r="AO18" s="8"/>
       <c r="AP18" s="8"/>
       <c r="AQ18" s="8"/>
       <c r="FB18" s="18">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A19" s="16"/>
       <c r="B19" s="113" t="s">
         <v>102</v>
       </c>
-      <c r="C19" s="117" t="s">
+      <c r="C19" s="114" t="s">
         <v>84</v>
       </c>
       <c r="D19" s="103"/>
-      <c r="E19" s="151"/>
-      <c r="F19" s="152"/>
+      <c r="E19" s="147"/>
+      <c r="F19" s="148"/>
       <c r="G19" s="103"/>
       <c r="H19" s="103"/>
       <c r="I19" s="104"/>
       <c r="J19" s="101">
         <f>+IF(H19="L-TF",IF(I19&lt;Resum!$AF$39,(I19*Resum!$AF$40),Resum!$AF$41),+IF(H19="L-TT",IF(I19&lt;Resum!$AF$43,(I19*Resum!$AF$44),Resum!$AF$45),0))
 +IF(H19="A",0,+IF(I19&gt;Resum!$AD$49,Resum!$AF$49*(+IF(I19&gt;Resum!$AE$49,(Resum!$AE$49-Resum!$AD$49),(I19-Resum!$AD$49))),0)+IF(I19&gt;Resum!$AD$50,Resum!$AF$50*(+IF(I19&gt;Resum!$AE$50,(Resum!$AE$50-Resum!$AD$50),(I19-Resum!$AD$50))),0)+IF(I19&gt;Resum!$AD$51,Resum!$AF$51*(I19-Resum!$AD$51),0))</f>
         <v>0</v>
       </c>
       <c r="K19" s="100">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L19" s="101">
         <f>K19/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M19" s="143"/>
-      <c r="N19" s="143"/>
+      <c r="M19" s="139"/>
+      <c r="N19" s="139"/>
       <c r="O19" s="8"/>
-      <c r="P19" s="227">
+      <c r="P19" s="217">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="Q19" s="8"/>
-      <c r="R19" s="227">
+      <c r="R19" s="217">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="S19" s="8"/>
       <c r="T19" s="8"/>
       <c r="U19" s="8"/>
       <c r="V19" s="8"/>
       <c r="W19" s="8"/>
       <c r="X19" s="9"/>
       <c r="Y19" s="8"/>
       <c r="Z19" s="8"/>
       <c r="AA19" s="8"/>
       <c r="AB19" s="8"/>
       <c r="AC19" s="8"/>
       <c r="AD19" s="8"/>
       <c r="AE19" s="8"/>
       <c r="AF19" s="8"/>
       <c r="AG19" s="8"/>
       <c r="AH19" s="8"/>
       <c r="AI19" s="8"/>
       <c r="AJ19" s="8"/>
       <c r="AK19" s="8"/>
       <c r="AL19" s="8"/>
       <c r="AM19" s="8"/>
       <c r="AN19" s="8"/>
@@ -14160,128 +14851,128 @@
       <c r="B20" s="96" t="s">
         <v>103</v>
       </c>
       <c r="C20" s="96" t="s">
         <v>84</v>
       </c>
       <c r="D20" s="97"/>
       <c r="E20" s="99"/>
       <c r="F20" s="98"/>
       <c r="G20" s="97"/>
       <c r="H20" s="97"/>
       <c r="I20" s="99"/>
       <c r="J20" s="101">
         <f>+IF(H20="L-TF",IF(I20&lt;Resum!$AF$39,(I20*Resum!$AF$40),Resum!$AF$41),+IF(H20="L-TT",IF(I20&lt;Resum!$AF$43,(I20*Resum!$AF$44),Resum!$AF$45),0))
 +IF(H20="A",0,+IF(I20&gt;Resum!$AD$49,Resum!$AF$49*(+IF(I20&gt;Resum!$AE$49,(Resum!$AE$49-Resum!$AD$49),(I20-Resum!$AD$49))),0)+IF(I20&gt;Resum!$AD$50,Resum!$AF$50*(+IF(I20&gt;Resum!$AE$50,(Resum!$AE$50-Resum!$AD$50),(I20-Resum!$AD$50))),0)+IF(I20&gt;Resum!$AD$51,Resum!$AF$51*(I20-Resum!$AD$51),0))</f>
         <v>0</v>
       </c>
       <c r="K20" s="100">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L20" s="101">
         <f>K20/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M20" s="143"/>
-      <c r="N20" s="143"/>
+      <c r="M20" s="139"/>
+      <c r="N20" s="139"/>
       <c r="O20" s="8"/>
-      <c r="P20" s="227">
+      <c r="P20" s="217">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="Q20" s="8"/>
-      <c r="R20" s="227">
+      <c r="R20" s="217">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="S20" s="8"/>
       <c r="T20" s="8"/>
       <c r="U20" s="8"/>
       <c r="V20" s="8"/>
       <c r="W20" s="8"/>
       <c r="X20" s="9"/>
       <c r="Y20" s="8"/>
       <c r="Z20" s="8"/>
       <c r="AA20" s="8"/>
       <c r="AB20" s="8"/>
       <c r="AC20" s="8"/>
       <c r="AD20" s="8"/>
       <c r="AE20" s="8"/>
       <c r="AF20" s="8"/>
       <c r="AG20" s="8"/>
       <c r="AH20" s="8"/>
       <c r="AI20" s="8"/>
       <c r="AJ20" s="8"/>
       <c r="AK20" s="8"/>
       <c r="AL20" s="8"/>
       <c r="AM20" s="8"/>
       <c r="AN20" s="8"/>
       <c r="AO20" s="8"/>
       <c r="AP20" s="8"/>
       <c r="AQ20" s="8"/>
       <c r="FB20" s="18">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A21" s="16"/>
       <c r="B21" s="113" t="s">
         <v>104</v>
       </c>
-      <c r="C21" s="149" t="s">
+      <c r="C21" s="145" t="s">
         <v>84</v>
       </c>
       <c r="D21" s="103"/>
-      <c r="E21" s="151"/>
-      <c r="F21" s="152"/>
+      <c r="E21" s="147"/>
+      <c r="F21" s="148"/>
       <c r="G21" s="103"/>
       <c r="H21" s="103"/>
       <c r="I21" s="104"/>
       <c r="J21" s="101">
         <f>+IF(H21="L-TF",IF(I21&lt;Resum!$AF$39,(I21*Resum!$AF$40),Resum!$AF$41),+IF(H21="L-TT",IF(I21&lt;Resum!$AF$43,(I21*Resum!$AF$44),Resum!$AF$45),0))
 +IF(H21="A",0,+IF(I21&gt;Resum!$AD$49,Resum!$AF$49*(+IF(I21&gt;Resum!$AE$49,(Resum!$AE$49-Resum!$AD$49),(I21-Resum!$AD$49))),0)+IF(I21&gt;Resum!$AD$50,Resum!$AF$50*(+IF(I21&gt;Resum!$AE$50,(Resum!$AE$50-Resum!$AD$50),(I21-Resum!$AD$50))),0)+IF(I21&gt;Resum!$AD$51,Resum!$AF$51*(I21-Resum!$AD$51),0))</f>
         <v>0</v>
       </c>
       <c r="K21" s="100">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L21" s="101">
         <f>K21/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M21" s="143"/>
-      <c r="N21" s="143"/>
+      <c r="M21" s="139"/>
+      <c r="N21" s="139"/>
       <c r="O21" s="8"/>
-      <c r="P21" s="227">
+      <c r="P21" s="217">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="Q21" s="8"/>
-      <c r="R21" s="227">
+      <c r="R21" s="217">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="S21" s="8"/>
       <c r="T21" s="8"/>
       <c r="U21" s="8"/>
       <c r="V21" s="8"/>
       <c r="W21" s="8"/>
       <c r="X21" s="9"/>
       <c r="Y21" s="8"/>
       <c r="Z21" s="8"/>
       <c r="AA21" s="8"/>
       <c r="AB21" s="8"/>
       <c r="AC21" s="8"/>
       <c r="AD21" s="8"/>
       <c r="AE21" s="8"/>
       <c r="AF21" s="8"/>
       <c r="AG21" s="8"/>
       <c r="AH21" s="8"/>
       <c r="AI21" s="8"/>
       <c r="AJ21" s="8"/>
       <c r="AK21" s="8"/>
       <c r="AL21" s="8"/>
       <c r="AM21" s="8"/>
       <c r="AN21" s="8"/>
@@ -14298,128 +14989,128 @@
       <c r="B22" s="96" t="s">
         <v>105</v>
       </c>
       <c r="C22" s="96" t="s">
         <v>84</v>
       </c>
       <c r="D22" s="97"/>
       <c r="E22" s="99"/>
       <c r="F22" s="98"/>
       <c r="G22" s="97"/>
       <c r="H22" s="97"/>
       <c r="I22" s="99"/>
       <c r="J22" s="101">
         <f>+IF(H22="L-TF",IF(I22&lt;Resum!$AF$39,(I22*Resum!$AF$40),Resum!$AF$41),+IF(H22="L-TT",IF(I22&lt;Resum!$AF$43,(I22*Resum!$AF$44),Resum!$AF$45),0))
 +IF(H22="A",0,+IF(I22&gt;Resum!$AD$49,Resum!$AF$49*(+IF(I22&gt;Resum!$AE$49,(Resum!$AE$49-Resum!$AD$49),(I22-Resum!$AD$49))),0)+IF(I22&gt;Resum!$AD$50,Resum!$AF$50*(+IF(I22&gt;Resum!$AE$50,(Resum!$AE$50-Resum!$AD$50),(I22-Resum!$AD$50))),0)+IF(I22&gt;Resum!$AD$51,Resum!$AF$51*(I22-Resum!$AD$51),0))</f>
         <v>0</v>
       </c>
       <c r="K22" s="100">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L22" s="101">
         <f>K22/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M22" s="143"/>
-      <c r="N22" s="143"/>
+      <c r="M22" s="139"/>
+      <c r="N22" s="139"/>
       <c r="O22" s="8"/>
-      <c r="P22" s="227">
+      <c r="P22" s="217">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="Q22" s="8"/>
-      <c r="R22" s="227">
+      <c r="R22" s="217">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="S22" s="8"/>
       <c r="T22" s="8"/>
       <c r="U22" s="8"/>
       <c r="V22" s="8"/>
       <c r="W22" s="8"/>
       <c r="X22" s="9"/>
       <c r="Y22" s="8"/>
       <c r="Z22" s="8"/>
       <c r="AA22" s="8"/>
       <c r="AB22" s="8"/>
       <c r="AC22" s="8"/>
       <c r="AD22" s="8"/>
       <c r="AE22" s="8"/>
       <c r="AF22" s="8"/>
       <c r="AG22" s="8"/>
       <c r="AH22" s="8"/>
       <c r="AI22" s="8"/>
       <c r="AJ22" s="8"/>
       <c r="AK22" s="8"/>
       <c r="AL22" s="8"/>
       <c r="AM22" s="8"/>
       <c r="AN22" s="8"/>
       <c r="AO22" s="8"/>
       <c r="AP22" s="8"/>
       <c r="AQ22" s="8"/>
       <c r="FB22" s="18">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A23" s="16"/>
-      <c r="B23" s="149" t="s">
+      <c r="B23" s="145" t="s">
         <v>106</v>
       </c>
       <c r="C23" s="96" t="s">
-        <v>224</v>
-[...4 lines deleted...]
-      <c r="G23" s="150"/>
+        <v>222</v>
+      </c>
+      <c r="D23" s="146"/>
+      <c r="E23" s="147"/>
+      <c r="F23" s="148"/>
+      <c r="G23" s="146"/>
       <c r="H23" s="103"/>
-      <c r="I23" s="151"/>
+      <c r="I23" s="147"/>
       <c r="J23" s="101">
         <f>+IF(H23="L-TF",IF(I23&lt;Resum!$AF$39,(I23*Resum!$AF$40),Resum!$AF$41),+IF(H23="L-TT",IF(I23&lt;Resum!$AF$43,(I23*Resum!$AF$44),Resum!$AF$45),0))
 +IF(H23="A",0,+IF(I23&gt;Resum!$AD$49,Resum!$AF$49*(+IF(I23&gt;Resum!$AE$49,(Resum!$AE$49-Resum!$AD$49),(I23-Resum!$AD$49))),0)+IF(I23&gt;Resum!$AD$50,Resum!$AF$50*(+IF(I23&gt;Resum!$AE$50,(Resum!$AE$50-Resum!$AD$50),(I23-Resum!$AD$50))),0)+IF(I23&gt;Resum!$AD$51,Resum!$AF$51*(I23-Resum!$AD$51),0))</f>
         <v>0</v>
       </c>
       <c r="K23" s="100">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L23" s="101">
         <f>K23/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M23" s="143"/>
-      <c r="N23" s="143"/>
+      <c r="M23" s="139"/>
+      <c r="N23" s="139"/>
       <c r="O23" s="8"/>
-      <c r="P23" s="227">
+      <c r="P23" s="217">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="Q23" s="8"/>
-      <c r="R23" s="227">
+      <c r="R23" s="217">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="S23" s="8"/>
       <c r="T23" s="8"/>
       <c r="U23" s="8"/>
       <c r="V23" s="8"/>
       <c r="W23" s="8"/>
       <c r="X23" s="8"/>
       <c r="Y23" s="8"/>
       <c r="Z23" s="8"/>
       <c r="AA23" s="8"/>
       <c r="AB23" s="8"/>
       <c r="AC23" s="8"/>
       <c r="AD23" s="8"/>
       <c r="AE23" s="8"/>
       <c r="AF23" s="8"/>
       <c r="AG23" s="8"/>
       <c r="AH23" s="8"/>
       <c r="AI23" s="8"/>
       <c r="AJ23" s="8"/>
       <c r="AK23" s="8"/>
       <c r="AL23" s="8"/>
       <c r="AM23" s="1"/>
       <c r="AN23" s="1"/>
@@ -14434,126 +15125,126 @@
     <row r="24" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A24" s="16"/>
       <c r="B24" s="96" t="s">
         <v>107</v>
       </c>
       <c r="C24" s="94"/>
       <c r="D24" s="97"/>
       <c r="E24" s="99"/>
       <c r="F24" s="98"/>
       <c r="G24" s="97"/>
       <c r="H24" s="97"/>
       <c r="I24" s="99"/>
       <c r="J24" s="101">
         <f>+IF(H24="L-TF",IF(I24&lt;Resum!$AF$39,(I24*Resum!$AF$40),Resum!$AF$41),+IF(H24="L-TT",IF(I24&lt;Resum!$AF$43,(I24*Resum!$AF$44),Resum!$AF$45),0))
 +IF(H24="A",0,+IF(I24&gt;Resum!$AD$49,Resum!$AF$49*(+IF(I24&gt;Resum!$AE$49,(Resum!$AE$49-Resum!$AD$49),(I24-Resum!$AD$49))),0)+IF(I24&gt;Resum!$AD$50,Resum!$AF$50*(+IF(I24&gt;Resum!$AE$50,(Resum!$AE$50-Resum!$AD$50),(I24-Resum!$AD$50))),0)+IF(I24&gt;Resum!$AD$51,Resum!$AF$51*(I24-Resum!$AD$51),0))</f>
         <v>0</v>
       </c>
       <c r="K24" s="100">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L24" s="101">
         <f>K24/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M24" s="143"/>
-      <c r="N24" s="143"/>
+      <c r="M24" s="139"/>
+      <c r="N24" s="139"/>
       <c r="O24" s="8"/>
-      <c r="P24" s="227">
+      <c r="P24" s="217">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="Q24" s="8"/>
-      <c r="R24" s="227">
+      <c r="R24" s="217">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="S24" s="8"/>
       <c r="T24" s="8"/>
       <c r="U24" s="8"/>
       <c r="V24" s="8"/>
       <c r="W24" s="8"/>
       <c r="X24" s="8"/>
       <c r="Y24" s="8"/>
       <c r="Z24" s="8"/>
       <c r="AA24" s="8"/>
       <c r="AB24" s="8"/>
       <c r="AC24" s="8"/>
       <c r="AD24" s="8"/>
       <c r="AE24" s="8"/>
       <c r="AF24" s="8"/>
       <c r="AG24" s="8"/>
       <c r="AH24" s="8"/>
       <c r="AI24" s="8"/>
       <c r="AJ24" s="8"/>
       <c r="AK24" s="8"/>
       <c r="AL24" s="8"/>
       <c r="AM24" s="1"/>
       <c r="AN24" s="1"/>
       <c r="AO24" s="1"/>
       <c r="AP24" s="1"/>
       <c r="AQ24" s="1"/>
       <c r="FB24" s="18">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A25" s="16"/>
-      <c r="B25" s="149" t="s">
+      <c r="B25" s="145" t="s">
         <v>108</v>
       </c>
       <c r="C25" s="94"/>
-      <c r="D25" s="150"/>
-[...2 lines deleted...]
-      <c r="G25" s="150"/>
+      <c r="D25" s="146"/>
+      <c r="E25" s="147"/>
+      <c r="F25" s="148"/>
+      <c r="G25" s="146"/>
       <c r="H25" s="103"/>
-      <c r="I25" s="151"/>
+      <c r="I25" s="147"/>
       <c r="J25" s="101">
         <f>+IF(H25="L-TF",IF(I25&lt;Resum!$AF$39,(I25*Resum!$AF$40),Resum!$AF$41),+IF(H25="L-TT",IF(I25&lt;Resum!$AF$43,(I25*Resum!$AF$44),Resum!$AF$45),0))
 +IF(H25="A",0,+IF(I25&gt;Resum!$AD$49,Resum!$AF$49*(+IF(I25&gt;Resum!$AE$49,(Resum!$AE$49-Resum!$AD$49),(I25-Resum!$AD$49))),0)+IF(I25&gt;Resum!$AD$50,Resum!$AF$50*(+IF(I25&gt;Resum!$AE$50,(Resum!$AE$50-Resum!$AD$50),(I25-Resum!$AD$50))),0)+IF(I25&gt;Resum!$AD$51,Resum!$AF$51*(I25-Resum!$AD$51),0))</f>
         <v>0</v>
       </c>
       <c r="K25" s="100">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L25" s="101">
         <f>K25/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M25" s="143"/>
-      <c r="N25" s="143"/>
+      <c r="M25" s="139"/>
+      <c r="N25" s="139"/>
       <c r="O25" s="8"/>
-      <c r="P25" s="227">
+      <c r="P25" s="217">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="Q25" s="8"/>
-      <c r="R25" s="227">
+      <c r="R25" s="217">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="S25" s="8"/>
       <c r="T25" s="8"/>
       <c r="U25" s="8"/>
       <c r="V25" s="8"/>
       <c r="W25" s="8"/>
       <c r="X25" s="8"/>
       <c r="Y25" s="8"/>
       <c r="Z25" s="8"/>
       <c r="AA25" s="8"/>
       <c r="AB25" s="8"/>
       <c r="AC25" s="8"/>
       <c r="AD25" s="8"/>
       <c r="AE25" s="8"/>
       <c r="AF25" s="8"/>
       <c r="AG25" s="8"/>
       <c r="AH25" s="8"/>
       <c r="AI25" s="8"/>
       <c r="AJ25" s="8"/>
       <c r="AK25" s="8"/>
       <c r="AL25" s="8"/>
       <c r="AM25" s="1"/>
       <c r="AN25" s="1"/>
@@ -14568,5863 +15259,6299 @@
     <row r="26" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A26" s="16"/>
       <c r="B26" s="96" t="s">
         <v>109</v>
       </c>
       <c r="C26" s="94"/>
       <c r="D26" s="97"/>
       <c r="E26" s="99"/>
       <c r="F26" s="98"/>
       <c r="G26" s="97"/>
       <c r="H26" s="97"/>
       <c r="I26" s="99"/>
       <c r="J26" s="101">
         <f>+IF(H26="L-TF",IF(I26&lt;Resum!$AF$39,(I26*Resum!$AF$40),Resum!$AF$41),+IF(H26="L-TT",IF(I26&lt;Resum!$AF$43,(I26*Resum!$AF$44),Resum!$AF$45),0))
 +IF(H26="A",0,+IF(I26&gt;Resum!$AD$49,Resum!$AF$49*(+IF(I26&gt;Resum!$AE$49,(Resum!$AE$49-Resum!$AD$49),(I26-Resum!$AD$49))),0)+IF(I26&gt;Resum!$AD$50,Resum!$AF$50*(+IF(I26&gt;Resum!$AE$50,(Resum!$AE$50-Resum!$AD$50),(I26-Resum!$AD$50))),0)+IF(I26&gt;Resum!$AD$51,Resum!$AF$51*(I26-Resum!$AD$51),0))</f>
         <v>0</v>
       </c>
       <c r="K26" s="100">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L26" s="101">
         <f>K26/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M26" s="143"/>
-      <c r="N26" s="143"/>
+      <c r="M26" s="139"/>
+      <c r="N26" s="139"/>
       <c r="O26" s="8"/>
-      <c r="P26" s="227">
+      <c r="P26" s="217">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="Q26" s="8"/>
-      <c r="R26" s="227">
+      <c r="R26" s="217">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="S26" s="8"/>
       <c r="T26" s="8"/>
       <c r="U26" s="8"/>
       <c r="V26" s="8"/>
       <c r="W26" s="8"/>
       <c r="X26" s="8"/>
       <c r="Y26" s="8"/>
       <c r="Z26" s="8"/>
       <c r="AA26" s="8"/>
       <c r="AB26" s="8"/>
       <c r="AC26" s="8"/>
       <c r="AD26" s="8"/>
       <c r="AE26" s="8"/>
       <c r="AF26" s="8"/>
       <c r="AG26" s="8"/>
       <c r="AH26" s="8"/>
       <c r="AI26" s="8"/>
       <c r="AJ26" s="8"/>
       <c r="AK26" s="8"/>
       <c r="AL26" s="8"/>
       <c r="AM26" s="1"/>
       <c r="AN26" s="1"/>
       <c r="AO26" s="1"/>
       <c r="AP26" s="1"/>
       <c r="AQ26" s="1"/>
       <c r="FB26" s="18">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:158" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A27" s="16"/>
-      <c r="B27" s="27"/>
-[...29 lines deleted...]
-      </c>
+      <c r="B27" s="151" t="s">
+        <v>243</v>
+      </c>
+      <c r="C27" s="94"/>
+      <c r="D27" s="146"/>
+      <c r="E27" s="147"/>
+      <c r="F27" s="148"/>
+      <c r="G27" s="146"/>
+      <c r="H27" s="103"/>
+      <c r="I27" s="147"/>
+      <c r="J27" s="101">
+        <f>+IF(H27="L-TF",IF(I27&lt;Resum!$AF$39,(I27*Resum!$AF$40),Resum!$AF$41),+IF(H27="L-TT",IF(I27&lt;Resum!$AF$43,(I27*Resum!$AF$44),Resum!$AF$45),0))
++IF(H27="A",0,+IF(I27&gt;Resum!$AD$49,Resum!$AF$49*(+IF(I27&gt;Resum!$AE$49,(Resum!$AE$49-Resum!$AD$49),(I27-Resum!$AD$49))),0)+IF(I27&gt;Resum!$AD$50,Resum!$AF$50*(+IF(I27&gt;Resum!$AE$50,(Resum!$AE$50-Resum!$AD$50),(I27-Resum!$AD$50))),0)+IF(I27&gt;Resum!$AD$51,Resum!$AF$51*(I27-Resum!$AD$51),0))</f>
+        <v>0</v>
+      </c>
+      <c r="K27" s="100">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="L27" s="101">
+        <f>K27/Portada!$F$15</f>
+        <v>0</v>
+      </c>
+      <c r="M27" s="139"/>
+      <c r="N27" s="139"/>
       <c r="O27" s="8"/>
-      <c r="P27" s="19">
-[...2 lines deleted...]
-      </c>
+      <c r="P27" s="217"/>
       <c r="Q27" s="8"/>
-      <c r="R27" s="8"/>
+      <c r="R27" s="217"/>
       <c r="S27" s="8"/>
       <c r="T27" s="8"/>
       <c r="U27" s="8"/>
       <c r="V27" s="8"/>
       <c r="W27" s="8"/>
       <c r="X27" s="8"/>
       <c r="Y27" s="8"/>
       <c r="Z27" s="8"/>
       <c r="AA27" s="8"/>
       <c r="AB27" s="8"/>
       <c r="AC27" s="8"/>
       <c r="AD27" s="8"/>
       <c r="AE27" s="8"/>
       <c r="AF27" s="8"/>
       <c r="AG27" s="8"/>
       <c r="AH27" s="8"/>
       <c r="AI27" s="8"/>
       <c r="AJ27" s="8"/>
       <c r="AK27" s="8"/>
       <c r="AL27" s="8"/>
       <c r="AM27" s="1"/>
       <c r="AN27" s="1"/>
       <c r="AO27" s="1"/>
       <c r="AP27" s="1"/>
       <c r="AQ27" s="1"/>
-      <c r="FB27" s="19">
-[...22 lines deleted...]
-      <c r="P28" s="8"/>
+      <c r="FB27" s="18"/>
+    </row>
+    <row r="28" spans="1:158" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="16"/>
+      <c r="B28" s="27"/>
+      <c r="C28" s="89" t="str">
+        <f>"TOTAL " &amp;" " &amp; B7 &amp; " " &amp; (C7)</f>
+        <v>TOTAL  01.01. Direcció</v>
+      </c>
+      <c r="D28" s="90"/>
+      <c r="E28" s="90"/>
+      <c r="F28" s="91"/>
+      <c r="G28" s="90"/>
+      <c r="H28" s="90"/>
+      <c r="I28" s="90"/>
+      <c r="J28" s="92">
+        <f>SUM(J8:J27)</f>
+        <v>0</v>
+      </c>
+      <c r="K28" s="92">
+        <f>SUM(K8:K27)</f>
+        <v>0</v>
+      </c>
+      <c r="L28" s="92">
+        <f>SUM(L8:L27)</f>
+        <v>0</v>
+      </c>
+      <c r="M28" s="19">
+        <f>SUM(M8:M26)</f>
+        <v>0</v>
+      </c>
+      <c r="N28" s="19">
+        <f>SUM(N8:N26)</f>
+        <v>0</v>
+      </c>
+      <c r="O28" s="8"/>
+      <c r="P28" s="19">
+        <f>SUM(P8:P26)</f>
+        <v>0</v>
+      </c>
       <c r="Q28" s="8"/>
       <c r="R28" s="8"/>
       <c r="S28" s="8"/>
       <c r="T28" s="8"/>
       <c r="U28" s="8"/>
       <c r="V28" s="8"/>
       <c r="W28" s="8"/>
       <c r="X28" s="8"/>
       <c r="Y28" s="8"/>
       <c r="Z28" s="8"/>
       <c r="AA28" s="8"/>
       <c r="AB28" s="8"/>
       <c r="AC28" s="8"/>
       <c r="AD28" s="8"/>
       <c r="AE28" s="8"/>
       <c r="AF28" s="8"/>
       <c r="AG28" s="8"/>
       <c r="AH28" s="8"/>
       <c r="AI28" s="8"/>
       <c r="AJ28" s="8"/>
       <c r="AK28" s="8"/>
       <c r="AL28" s="8"/>
       <c r="AM28" s="1"/>
       <c r="AN28" s="1"/>
       <c r="AO28" s="1"/>
       <c r="AP28" s="1"/>
       <c r="AQ28" s="1"/>
-      <c r="FB28" s="30"/>
+      <c r="FB28" s="19">
+        <f>SUM(FB8:FB26)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="29" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A29" s="8"/>
-      <c r="B29" s="21" t="s">
-[...12 lines deleted...]
-      <c r="K29" s="22"/>
+      <c r="B29" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C29" s="29"/>
+      <c r="D29" s="22"/>
+      <c r="E29" s="30"/>
+      <c r="F29" s="41"/>
+      <c r="G29" s="30"/>
+      <c r="H29" s="30"/>
+      <c r="I29" s="30"/>
+      <c r="J29" s="30"/>
+      <c r="K29" s="30"/>
       <c r="L29" s="22"/>
       <c r="M29" s="22"/>
       <c r="N29" s="22"/>
       <c r="O29" s="22"/>
       <c r="P29" s="8"/>
       <c r="Q29" s="8"/>
       <c r="R29" s="8"/>
       <c r="S29" s="8"/>
       <c r="T29" s="8"/>
       <c r="U29" s="8"/>
       <c r="V29" s="8"/>
       <c r="W29" s="8"/>
       <c r="X29" s="8"/>
       <c r="Y29" s="8"/>
       <c r="Z29" s="8"/>
       <c r="AA29" s="8"/>
       <c r="AB29" s="8"/>
       <c r="AC29" s="8"/>
       <c r="AD29" s="8"/>
       <c r="AE29" s="8"/>
       <c r="AF29" s="8"/>
       <c r="AG29" s="8"/>
       <c r="AH29" s="8"/>
       <c r="AI29" s="8"/>
       <c r="AJ29" s="8"/>
       <c r="AK29" s="8"/>
       <c r="AL29" s="8"/>
       <c r="AM29" s="1"/>
       <c r="AN29" s="1"/>
       <c r="AO29" s="1"/>
       <c r="AP29" s="1"/>
       <c r="AQ29" s="1"/>
-      <c r="FB29" s="22"/>
+      <c r="FB29" s="30"/>
     </row>
     <row r="30" spans="1:158" x14ac:dyDescent="0.25">
-      <c r="A30" s="16"/>
-[...31 lines deleted...]
-      </c>
+      <c r="A30" s="8"/>
+      <c r="B30" s="21" t="s">
+        <v>110</v>
+      </c>
+      <c r="C30" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="D30" s="17"/>
+      <c r="E30" s="22"/>
+      <c r="F30" s="40"/>
+      <c r="G30" s="22"/>
+      <c r="H30" s="22"/>
+      <c r="I30" s="22"/>
+      <c r="J30" s="22"/>
+      <c r="K30" s="22"/>
+      <c r="L30" s="22"/>
+      <c r="M30" s="22"/>
+      <c r="N30" s="22"/>
+      <c r="O30" s="22"/>
+      <c r="P30" s="8"/>
       <c r="Q30" s="8"/>
-      <c r="R30" s="227">
-[...2 lines deleted...]
-      </c>
+      <c r="R30" s="8"/>
       <c r="S30" s="8"/>
       <c r="T30" s="8"/>
       <c r="U30" s="8"/>
       <c r="V30" s="8"/>
       <c r="W30" s="8"/>
       <c r="X30" s="8"/>
       <c r="Y30" s="8"/>
       <c r="Z30" s="8"/>
       <c r="AA30" s="8"/>
       <c r="AB30" s="8"/>
       <c r="AC30" s="8"/>
       <c r="AD30" s="8"/>
       <c r="AE30" s="8"/>
       <c r="AF30" s="8"/>
       <c r="AG30" s="8"/>
       <c r="AH30" s="8"/>
       <c r="AI30" s="8"/>
       <c r="AJ30" s="8"/>
       <c r="AK30" s="8"/>
       <c r="AL30" s="8"/>
       <c r="AM30" s="1"/>
       <c r="AN30" s="1"/>
       <c r="AO30" s="1"/>
       <c r="AP30" s="1"/>
       <c r="AQ30" s="1"/>
-      <c r="FB30" s="18">
-[...2 lines deleted...]
-      </c>
+      <c r="FB30" s="22"/>
     </row>
     <row r="31" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A31" s="16"/>
-      <c r="B31" s="158" t="s">
-[...11 lines deleted...]
-      <c r="J31" s="101">
+      <c r="B31" s="106" t="s">
+        <v>111</v>
+      </c>
+      <c r="C31" s="107" t="s">
+        <v>117</v>
+      </c>
+      <c r="D31" s="108"/>
+      <c r="E31" s="110"/>
+      <c r="F31" s="109"/>
+      <c r="G31" s="108"/>
+      <c r="H31" s="108"/>
+      <c r="I31" s="110"/>
+      <c r="J31" s="112">
         <f>+IF(H31="L-TF",IF(I31&lt;Resum!$AF$39,(I31*Resum!$AF$40),Resum!$AF$41),+IF(H31="L-TT",IF(I31&lt;Resum!$AF$43,(I31*Resum!$AF$44),Resum!$AF$45),0))
 +IF(H31="A",0,+IF(I31&gt;Resum!$AD$49,Resum!$AF$49*(+IF(I31&gt;Resum!$AE$49,(Resum!$AE$49-Resum!$AD$49),(I31-Resum!$AD$49))),0)+IF(I31&gt;Resum!$AD$50,Resum!$AF$50*(+IF(I31&gt;Resum!$AE$50,(Resum!$AE$50-Resum!$AD$50),(I31-Resum!$AD$50))),0)+IF(I31&gt;Resum!$AD$51,Resum!$AF$51*(I31-Resum!$AD$51),0))</f>
         <v>0</v>
       </c>
-      <c r="K31" s="100">
-[...3 lines deleted...]
-      <c r="L31" s="101">
+      <c r="K31" s="111">
+        <f t="shared" ref="K31:K36" si="4">(IF(E31=0,1,E31)*IF(F31=0,1,F31)*I31 ) + J31*IF(E31=0,1,E31)*IF(F31=0,1,F31)</f>
+        <v>0</v>
+      </c>
+      <c r="L31" s="112">
         <f>K31/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M31" s="143"/>
-      <c r="N31" s="143"/>
+      <c r="M31" s="139"/>
+      <c r="N31" s="139"/>
       <c r="O31" s="8"/>
-      <c r="P31" s="227">
-        <f t="shared" si="5"/>
+      <c r="P31" s="217">
+        <f t="shared" ref="P31:P36" si="5">J31*IF(E31=0,1,E31)*IF(F31=0,1,F31)</f>
         <v>0</v>
       </c>
       <c r="Q31" s="8"/>
-      <c r="R31" s="227">
-        <f t="shared" si="6"/>
+      <c r="R31" s="217">
+        <f t="shared" ref="R31:R36" si="6">IF(I31&lt;&gt;0,(J31/I31)/IF(E31=0,1,E31),0)</f>
         <v>0</v>
       </c>
       <c r="S31" s="8"/>
       <c r="T31" s="8"/>
       <c r="U31" s="8"/>
       <c r="V31" s="8"/>
       <c r="W31" s="8"/>
       <c r="X31" s="8"/>
       <c r="Y31" s="8"/>
       <c r="Z31" s="8"/>
       <c r="AA31" s="8"/>
       <c r="AB31" s="8"/>
       <c r="AC31" s="8"/>
       <c r="AD31" s="8"/>
       <c r="AE31" s="8"/>
       <c r="AF31" s="8"/>
       <c r="AG31" s="8"/>
       <c r="AH31" s="8"/>
       <c r="AI31" s="8"/>
       <c r="AJ31" s="8"/>
       <c r="AK31" s="8"/>
       <c r="AL31" s="8"/>
       <c r="AM31" s="1"/>
       <c r="AN31" s="1"/>
       <c r="AO31" s="1"/>
       <c r="AP31" s="1"/>
       <c r="AQ31" s="1"/>
       <c r="FB31" s="18">
-        <f t="shared" si="7"/>
+        <f t="shared" ref="FB31:FB36" si="7">(IF(E31=0,1,E31)*IF(F31=0,1,F31)*I31 ) + J31*IF(E31=0,1,E31)*IF(F31=0,1,F31)</f>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A32" s="16"/>
-      <c r="B32" s="95" t="s">
-[...2 lines deleted...]
-      <c r="C32" s="96" t="s">
+      <c r="B32" s="150" t="s">
+        <v>112</v>
+      </c>
+      <c r="C32" s="145" t="s">
         <v>85</v>
       </c>
-      <c r="D32" s="97"/>
-[...4 lines deleted...]
-      <c r="I32" s="99"/>
+      <c r="D32" s="146"/>
+      <c r="E32" s="147"/>
+      <c r="F32" s="148"/>
+      <c r="G32" s="146"/>
+      <c r="H32" s="103"/>
+      <c r="I32" s="147"/>
       <c r="J32" s="101">
         <f>+IF(H32="L-TF",IF(I32&lt;Resum!$AF$39,(I32*Resum!$AF$40),Resum!$AF$41),+IF(H32="L-TT",IF(I32&lt;Resum!$AF$43,(I32*Resum!$AF$44),Resum!$AF$45),0))
 +IF(H32="A",0,+IF(I32&gt;Resum!$AD$49,Resum!$AF$49*(+IF(I32&gt;Resum!$AE$49,(Resum!$AE$49-Resum!$AD$49),(I32-Resum!$AD$49))),0)+IF(I32&gt;Resum!$AD$50,Resum!$AF$50*(+IF(I32&gt;Resum!$AE$50,(Resum!$AE$50-Resum!$AD$50),(I32-Resum!$AD$50))),0)+IF(I32&gt;Resum!$AD$51,Resum!$AF$51*(I32-Resum!$AD$51),0))</f>
         <v>0</v>
       </c>
       <c r="K32" s="100">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L32" s="101">
         <f>K32/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M32" s="143"/>
-      <c r="N32" s="143"/>
+      <c r="M32" s="139"/>
+      <c r="N32" s="139"/>
       <c r="O32" s="8"/>
-      <c r="P32" s="227">
+      <c r="P32" s="217">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Q32" s="8"/>
-      <c r="R32" s="227">
+      <c r="R32" s="217">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="S32" s="8"/>
       <c r="T32" s="8"/>
       <c r="U32" s="8"/>
       <c r="V32" s="8"/>
       <c r="W32" s="8"/>
       <c r="X32" s="8"/>
       <c r="Y32" s="8"/>
       <c r="Z32" s="8"/>
       <c r="AA32" s="8"/>
       <c r="AB32" s="8"/>
       <c r="AC32" s="8"/>
       <c r="AD32" s="8"/>
       <c r="AE32" s="8"/>
       <c r="AF32" s="8"/>
       <c r="AG32" s="8"/>
       <c r="AH32" s="8"/>
       <c r="AI32" s="8"/>
       <c r="AJ32" s="8"/>
       <c r="AK32" s="8"/>
       <c r="AL32" s="8"/>
       <c r="AM32" s="1"/>
       <c r="AN32" s="1"/>
       <c r="AO32" s="1"/>
       <c r="AP32" s="1"/>
       <c r="AQ32" s="1"/>
       <c r="FB32" s="18">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A33" s="16"/>
-      <c r="B33" s="102" t="s">
-[...8 lines deleted...]
-      <c r="I33" s="151"/>
+      <c r="B33" s="95" t="s">
+        <v>113</v>
+      </c>
+      <c r="C33" s="96" t="s">
+        <v>85</v>
+      </c>
+      <c r="D33" s="97"/>
+      <c r="E33" s="99"/>
+      <c r="F33" s="98"/>
+      <c r="G33" s="97"/>
+      <c r="H33" s="97"/>
+      <c r="I33" s="99"/>
       <c r="J33" s="101">
         <f>+IF(H33="L-TF",IF(I33&lt;Resum!$AF$39,(I33*Resum!$AF$40),Resum!$AF$41),+IF(H33="L-TT",IF(I33&lt;Resum!$AF$43,(I33*Resum!$AF$44),Resum!$AF$45),0))
 +IF(H33="A",0,+IF(I33&gt;Resum!$AD$49,Resum!$AF$49*(+IF(I33&gt;Resum!$AE$49,(Resum!$AE$49-Resum!$AD$49),(I33-Resum!$AD$49))),0)+IF(I33&gt;Resum!$AD$50,Resum!$AF$50*(+IF(I33&gt;Resum!$AE$50,(Resum!$AE$50-Resum!$AD$50),(I33-Resum!$AD$50))),0)+IF(I33&gt;Resum!$AD$51,Resum!$AF$51*(I33-Resum!$AD$51),0))</f>
         <v>0</v>
       </c>
       <c r="K33" s="100">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L33" s="101">
         <f>K33/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M33" s="143"/>
-      <c r="N33" s="143"/>
+      <c r="M33" s="139"/>
+      <c r="N33" s="139"/>
       <c r="O33" s="8"/>
-      <c r="P33" s="227">
+      <c r="P33" s="217">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Q33" s="8"/>
-      <c r="R33" s="227">
+      <c r="R33" s="217">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="S33" s="8"/>
       <c r="T33" s="8"/>
       <c r="U33" s="8"/>
       <c r="V33" s="8"/>
       <c r="W33" s="8"/>
       <c r="X33" s="8"/>
       <c r="Y33" s="8"/>
       <c r="Z33" s="8"/>
       <c r="AA33" s="8"/>
       <c r="AB33" s="8"/>
       <c r="AC33" s="8"/>
       <c r="AD33" s="8"/>
       <c r="AE33" s="8"/>
       <c r="AF33" s="8"/>
       <c r="AG33" s="8"/>
       <c r="AH33" s="8"/>
       <c r="AI33" s="8"/>
       <c r="AJ33" s="8"/>
       <c r="AK33" s="8"/>
       <c r="AL33" s="8"/>
       <c r="AM33" s="1"/>
       <c r="AN33" s="1"/>
       <c r="AO33" s="1"/>
       <c r="AP33" s="1"/>
       <c r="AQ33" s="1"/>
       <c r="FB33" s="18">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A34" s="16"/>
-      <c r="B34" s="95" t="s">
-        <v>115</v>
+      <c r="B34" s="102" t="s">
+        <v>114</v>
       </c>
       <c r="C34" s="94"/>
-      <c r="D34" s="97"/>
-[...4 lines deleted...]
-      <c r="I34" s="99"/>
+      <c r="D34" s="146"/>
+      <c r="E34" s="147"/>
+      <c r="F34" s="148"/>
+      <c r="G34" s="146"/>
+      <c r="H34" s="103"/>
+      <c r="I34" s="147"/>
       <c r="J34" s="101">
         <f>+IF(H34="L-TF",IF(I34&lt;Resum!$AF$39,(I34*Resum!$AF$40),Resum!$AF$41),+IF(H34="L-TT",IF(I34&lt;Resum!$AF$43,(I34*Resum!$AF$44),Resum!$AF$45),0))
 +IF(H34="A",0,+IF(I34&gt;Resum!$AD$49,Resum!$AF$49*(+IF(I34&gt;Resum!$AE$49,(Resum!$AE$49-Resum!$AD$49),(I34-Resum!$AD$49))),0)+IF(I34&gt;Resum!$AD$50,Resum!$AF$50*(+IF(I34&gt;Resum!$AE$50,(Resum!$AE$50-Resum!$AD$50),(I34-Resum!$AD$50))),0)+IF(I34&gt;Resum!$AD$51,Resum!$AF$51*(I34-Resum!$AD$51),0))</f>
         <v>0</v>
       </c>
       <c r="K34" s="100">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L34" s="101">
         <f>K34/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M34" s="143"/>
-      <c r="N34" s="143"/>
+      <c r="M34" s="139"/>
+      <c r="N34" s="139"/>
       <c r="O34" s="8"/>
-      <c r="P34" s="227">
+      <c r="P34" s="217">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Q34" s="8"/>
-      <c r="R34" s="227">
+      <c r="R34" s="217">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="S34" s="8"/>
       <c r="T34" s="8"/>
       <c r="U34" s="8"/>
       <c r="V34" s="8"/>
       <c r="W34" s="8"/>
       <c r="X34" s="8"/>
       <c r="Y34" s="8"/>
       <c r="Z34" s="8"/>
       <c r="AA34" s="8"/>
       <c r="AB34" s="8"/>
       <c r="AC34" s="8"/>
       <c r="AD34" s="8"/>
       <c r="AE34" s="8"/>
       <c r="AF34" s="8"/>
       <c r="AG34" s="8"/>
       <c r="AH34" s="8"/>
       <c r="AI34" s="8"/>
       <c r="AJ34" s="8"/>
       <c r="AK34" s="8"/>
       <c r="AL34" s="8"/>
       <c r="AM34" s="1"/>
       <c r="AN34" s="1"/>
       <c r="AO34" s="1"/>
       <c r="AP34" s="1"/>
       <c r="AQ34" s="1"/>
       <c r="FB34" s="18">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A35" s="16"/>
-      <c r="B35" s="158" t="s">
-        <v>222</v>
+      <c r="B35" s="95" t="s">
+        <v>115</v>
       </c>
       <c r="C35" s="94"/>
-      <c r="D35" s="150"/>
-[...4 lines deleted...]
-      <c r="I35" s="151"/>
+      <c r="D35" s="97"/>
+      <c r="E35" s="99"/>
+      <c r="F35" s="98"/>
+      <c r="G35" s="97"/>
+      <c r="H35" s="97"/>
+      <c r="I35" s="99"/>
       <c r="J35" s="101">
         <f>+IF(H35="L-TF",IF(I35&lt;Resum!$AF$39,(I35*Resum!$AF$40),Resum!$AF$41),+IF(H35="L-TT",IF(I35&lt;Resum!$AF$43,(I35*Resum!$AF$44),Resum!$AF$45),0))
 +IF(H35="A",0,+IF(I35&gt;Resum!$AD$49,Resum!$AF$49*(+IF(I35&gt;Resum!$AE$49,(Resum!$AE$49-Resum!$AD$49),(I35-Resum!$AD$49))),0)+IF(I35&gt;Resum!$AD$50,Resum!$AF$50*(+IF(I35&gt;Resum!$AE$50,(Resum!$AE$50-Resum!$AD$50),(I35-Resum!$AD$50))),0)+IF(I35&gt;Resum!$AD$51,Resum!$AF$51*(I35-Resum!$AD$51),0))</f>
         <v>0</v>
       </c>
       <c r="K35" s="100">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L35" s="101">
         <f>K35/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M35" s="143"/>
-      <c r="N35" s="143"/>
+      <c r="M35" s="139"/>
+      <c r="N35" s="139"/>
       <c r="O35" s="8"/>
-      <c r="P35" s="227">
+      <c r="P35" s="217">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Q35" s="8"/>
-      <c r="R35" s="227">
+      <c r="R35" s="217">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="S35" s="8"/>
       <c r="T35" s="8"/>
       <c r="U35" s="8"/>
       <c r="V35" s="8"/>
       <c r="W35" s="8"/>
       <c r="X35" s="8"/>
       <c r="Y35" s="8"/>
       <c r="Z35" s="8"/>
       <c r="AA35" s="8"/>
       <c r="AB35" s="8"/>
       <c r="AC35" s="8"/>
       <c r="AD35" s="8"/>
       <c r="AE35" s="8"/>
       <c r="AF35" s="8"/>
       <c r="AG35" s="8"/>
       <c r="AH35" s="8"/>
       <c r="AI35" s="8"/>
       <c r="AJ35" s="8"/>
       <c r="AK35" s="8"/>
       <c r="AL35" s="8"/>
       <c r="AM35" s="1"/>
       <c r="AN35" s="1"/>
       <c r="AO35" s="1"/>
       <c r="AP35" s="1"/>
       <c r="AQ35" s="1"/>
       <c r="FB35" s="18">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
-    <row r="36" spans="1:158" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A36" s="16"/>
-      <c r="B36" s="27"/>
-[...29 lines deleted...]
-      </c>
+      <c r="B36" s="241" t="s">
+        <v>220</v>
+      </c>
+      <c r="C36" s="94"/>
+      <c r="D36" s="146"/>
+      <c r="E36" s="147"/>
+      <c r="F36" s="148"/>
+      <c r="G36" s="146"/>
+      <c r="H36" s="103"/>
+      <c r="I36" s="147"/>
+      <c r="J36" s="101">
+        <f>+IF(H36="L-TF",IF(I36&lt;Resum!$AF$39,(I36*Resum!$AF$40),Resum!$AF$41),+IF(H36="L-TT",IF(I36&lt;Resum!$AF$43,(I36*Resum!$AF$44),Resum!$AF$45),0))
++IF(H36="A",0,+IF(I36&gt;Resum!$AD$49,Resum!$AF$49*(+IF(I36&gt;Resum!$AE$49,(Resum!$AE$49-Resum!$AD$49),(I36-Resum!$AD$49))),0)+IF(I36&gt;Resum!$AD$50,Resum!$AF$50*(+IF(I36&gt;Resum!$AE$50,(Resum!$AE$50-Resum!$AD$50),(I36-Resum!$AD$50))),0)+IF(I36&gt;Resum!$AD$51,Resum!$AF$51*(I36-Resum!$AD$51),0))</f>
+        <v>0</v>
+      </c>
+      <c r="K36" s="100">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="L36" s="101">
+        <f>K36/Portada!$F$15</f>
+        <v>0</v>
+      </c>
+      <c r="M36" s="139"/>
+      <c r="N36" s="139"/>
       <c r="O36" s="8"/>
-      <c r="P36" s="19">
-        <f>SUM(P30:P35)</f>
+      <c r="P36" s="217">
+        <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Q36" s="8"/>
-      <c r="R36" s="8"/>
+      <c r="R36" s="217">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
       <c r="S36" s="8"/>
       <c r="T36" s="8"/>
       <c r="U36" s="8"/>
       <c r="V36" s="8"/>
       <c r="W36" s="8"/>
       <c r="X36" s="8"/>
       <c r="Y36" s="8"/>
       <c r="Z36" s="8"/>
       <c r="AA36" s="8"/>
       <c r="AB36" s="8"/>
       <c r="AC36" s="8"/>
       <c r="AD36" s="8"/>
       <c r="AE36" s="8"/>
       <c r="AF36" s="8"/>
       <c r="AG36" s="8"/>
       <c r="AH36" s="8"/>
       <c r="AI36" s="8"/>
       <c r="AJ36" s="8"/>
       <c r="AK36" s="8"/>
       <c r="AL36" s="8"/>
       <c r="AM36" s="1"/>
       <c r="AN36" s="1"/>
       <c r="AO36" s="1"/>
       <c r="AP36" s="1"/>
       <c r="AQ36" s="1"/>
-      <c r="FB36" s="19">
-[...22 lines deleted...]
-      <c r="P37" s="8"/>
+      <c r="FB36" s="18">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:158" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="16"/>
+      <c r="B37" s="27"/>
+      <c r="C37" s="89" t="str">
+        <f>"TOTAL " &amp;" " &amp; B30 &amp; " " &amp; (C30)</f>
+        <v>TOTAL  01.02. Realització</v>
+      </c>
+      <c r="D37" s="90"/>
+      <c r="E37" s="90"/>
+      <c r="F37" s="91"/>
+      <c r="G37" s="90"/>
+      <c r="H37" s="90"/>
+      <c r="I37" s="90"/>
+      <c r="J37" s="92">
+        <f>SUM(J31:J36)</f>
+        <v>0</v>
+      </c>
+      <c r="K37" s="92">
+        <f>SUM(K31:K36)</f>
+        <v>0</v>
+      </c>
+      <c r="L37" s="92">
+        <f>SUM(L31:L36)</f>
+        <v>0</v>
+      </c>
+      <c r="M37" s="19">
+        <f>SUM(M31:M36)</f>
+        <v>0</v>
+      </c>
+      <c r="N37" s="19">
+        <f>SUM(N31:N36)</f>
+        <v>0</v>
+      </c>
+      <c r="O37" s="8"/>
+      <c r="P37" s="19">
+        <f>SUM(P31:P36)</f>
+        <v>0</v>
+      </c>
       <c r="Q37" s="8"/>
       <c r="R37" s="8"/>
       <c r="S37" s="8"/>
       <c r="T37" s="8"/>
       <c r="U37" s="8"/>
       <c r="V37" s="8"/>
       <c r="W37" s="8"/>
       <c r="X37" s="8"/>
       <c r="Y37" s="8"/>
       <c r="Z37" s="8"/>
       <c r="AA37" s="8"/>
       <c r="AB37" s="8"/>
       <c r="AC37" s="8"/>
       <c r="AD37" s="8"/>
       <c r="AE37" s="8"/>
       <c r="AF37" s="8"/>
       <c r="AG37" s="8"/>
       <c r="AH37" s="8"/>
       <c r="AI37" s="8"/>
       <c r="AJ37" s="8"/>
       <c r="AK37" s="8"/>
       <c r="AL37" s="8"/>
       <c r="AM37" s="1"/>
       <c r="AN37" s="1"/>
       <c r="AO37" s="1"/>
       <c r="AP37" s="1"/>
       <c r="AQ37" s="1"/>
-      <c r="FB37" s="30"/>
+      <c r="FB37" s="19">
+        <f>SUM(FB31:FB36)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="38" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A38" s="8"/>
-      <c r="B38" s="21" t="s">
-[...12 lines deleted...]
-      <c r="K38" s="22"/>
+      <c r="B38" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C38" s="29"/>
+      <c r="D38" s="30"/>
+      <c r="E38" s="30"/>
+      <c r="F38" s="41"/>
+      <c r="G38" s="30"/>
+      <c r="H38" s="30"/>
+      <c r="I38" s="30"/>
+      <c r="J38" s="30"/>
+      <c r="K38" s="30"/>
       <c r="L38" s="22"/>
       <c r="M38" s="22"/>
       <c r="N38" s="22"/>
       <c r="O38" s="22"/>
       <c r="P38" s="8"/>
       <c r="Q38" s="8"/>
       <c r="R38" s="8"/>
       <c r="S38" s="8"/>
       <c r="T38" s="8"/>
       <c r="U38" s="8"/>
       <c r="V38" s="8"/>
       <c r="W38" s="8"/>
       <c r="X38" s="8"/>
       <c r="Y38" s="8"/>
       <c r="Z38" s="8"/>
       <c r="AA38" s="8"/>
       <c r="AB38" s="8"/>
       <c r="AC38" s="8"/>
       <c r="AD38" s="8"/>
       <c r="AE38" s="8"/>
       <c r="AF38" s="8"/>
       <c r="AG38" s="8"/>
       <c r="AH38" s="8"/>
       <c r="AI38" s="8"/>
       <c r="AJ38" s="8"/>
       <c r="AK38" s="8"/>
       <c r="AL38" s="8"/>
       <c r="AM38" s="1"/>
       <c r="AN38" s="1"/>
       <c r="AO38" s="1"/>
       <c r="AP38" s="1"/>
       <c r="AQ38" s="1"/>
-      <c r="FB38" s="22"/>
+      <c r="FB38" s="30"/>
     </row>
     <row r="39" spans="1:158" x14ac:dyDescent="0.25">
-      <c r="A39" s="16"/>
-[...31 lines deleted...]
-      </c>
+      <c r="A39" s="8"/>
+      <c r="B39" s="21" t="s">
+        <v>116</v>
+      </c>
+      <c r="C39" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="D39" s="17"/>
+      <c r="E39" s="22"/>
+      <c r="F39" s="40"/>
+      <c r="G39" s="22"/>
+      <c r="H39" s="22"/>
+      <c r="I39" s="22"/>
+      <c r="J39" s="22"/>
+      <c r="K39" s="22"/>
+      <c r="L39" s="22"/>
+      <c r="M39" s="22"/>
+      <c r="N39" s="22"/>
+      <c r="O39" s="22"/>
+      <c r="P39" s="8"/>
       <c r="Q39" s="8"/>
-      <c r="R39" s="227">
-[...2 lines deleted...]
-      </c>
+      <c r="R39" s="8"/>
       <c r="S39" s="8"/>
       <c r="T39" s="8"/>
       <c r="U39" s="8"/>
       <c r="V39" s="8"/>
       <c r="W39" s="8"/>
       <c r="X39" s="8"/>
       <c r="Y39" s="8"/>
       <c r="Z39" s="8"/>
       <c r="AA39" s="8"/>
       <c r="AB39" s="8"/>
       <c r="AC39" s="8"/>
       <c r="AD39" s="8"/>
       <c r="AE39" s="8"/>
       <c r="AF39" s="8"/>
       <c r="AG39" s="8"/>
       <c r="AH39" s="8"/>
       <c r="AI39" s="8"/>
       <c r="AJ39" s="8"/>
       <c r="AK39" s="8"/>
       <c r="AL39" s="8"/>
       <c r="AM39" s="1"/>
       <c r="AN39" s="1"/>
       <c r="AO39" s="1"/>
       <c r="AP39" s="1"/>
       <c r="AQ39" s="1"/>
-      <c r="FB39" s="18">
-[...2 lines deleted...]
-      </c>
+      <c r="FB39" s="22"/>
     </row>
     <row r="40" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A40" s="16"/>
-      <c r="B40" s="102" t="s">
-[...9 lines deleted...]
-      <c r="J40" s="101">
+      <c r="B40" s="106" t="s">
+        <v>124</v>
+      </c>
+      <c r="C40" s="107" t="s">
+        <v>119</v>
+      </c>
+      <c r="D40" s="108"/>
+      <c r="E40" s="110"/>
+      <c r="F40" s="109"/>
+      <c r="G40" s="108"/>
+      <c r="H40" s="108"/>
+      <c r="I40" s="110"/>
+      <c r="J40" s="112">
         <f>+IF(H40="L-TF",IF(I40&lt;Resum!$AF$39,(I40*Resum!$AF$40),Resum!$AF$41),+IF(H40="L-TT",IF(I40&lt;Resum!$AF$43,(I40*Resum!$AF$44),Resum!$AF$45),0))
 +IF(H40="A",0,+IF(I40&gt;Resum!$AD$49,Resum!$AF$49*(+IF(I40&gt;Resum!$AE$49,(Resum!$AE$49-Resum!$AD$49),(I40-Resum!$AD$49))),0)+IF(I40&gt;Resum!$AD$50,Resum!$AF$50*(+IF(I40&gt;Resum!$AE$50,(Resum!$AE$50-Resum!$AD$50),(I40-Resum!$AD$50))),0)+IF(I40&gt;Resum!$AD$51,Resum!$AF$51*(I40-Resum!$AD$51),0))</f>
         <v>0</v>
       </c>
-      <c r="K40" s="100">
+      <c r="K40" s="111">
         <f>(IF(E40=0,1,E40)*IF(F40=0,1,F40)*I40 ) + J40*IF(E40=0,1,E40)*IF(F40=0,1,F40)</f>
         <v>0</v>
       </c>
-      <c r="L40" s="101">
+      <c r="L40" s="112">
         <f>K40/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M40" s="143"/>
-      <c r="N40" s="143"/>
+      <c r="M40" s="139"/>
+      <c r="N40" s="139"/>
       <c r="O40" s="8"/>
-      <c r="P40" s="227">
+      <c r="P40" s="217">
         <f>J40*IF(E40=0,1,E40)*IF(F40=0,1,F40)</f>
         <v>0</v>
       </c>
       <c r="Q40" s="8"/>
-      <c r="R40" s="227">
+      <c r="R40" s="217">
         <f>IF(I40&lt;&gt;0,(J40/I40)/IF(E40=0,1,E40),0)</f>
         <v>0</v>
       </c>
       <c r="S40" s="8"/>
       <c r="T40" s="8"/>
       <c r="U40" s="8"/>
       <c r="V40" s="8"/>
       <c r="W40" s="8"/>
       <c r="X40" s="8"/>
       <c r="Y40" s="8"/>
       <c r="Z40" s="8"/>
       <c r="AA40" s="8"/>
       <c r="AB40" s="8"/>
       <c r="AC40" s="8"/>
       <c r="AD40" s="8"/>
       <c r="AE40" s="8"/>
       <c r="AF40" s="8"/>
       <c r="AG40" s="8"/>
       <c r="AH40" s="8"/>
       <c r="AI40" s="8"/>
       <c r="AJ40" s="8"/>
       <c r="AK40" s="8"/>
       <c r="AL40" s="8"/>
       <c r="AM40" s="1"/>
       <c r="AN40" s="1"/>
       <c r="AO40" s="1"/>
       <c r="AP40" s="1"/>
       <c r="AQ40" s="1"/>
       <c r="FB40" s="18">
         <f>(IF(E40=0,1,E40)*IF(F40=0,1,F40)*I40 ) + J40*IF(E40=0,1,E40)*IF(F40=0,1,F40)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:158" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A41" s="16"/>
-      <c r="B41" s="27"/>
-[...29 lines deleted...]
-      </c>
+      <c r="B41" s="102" t="s">
+        <v>125</v>
+      </c>
+      <c r="C41" s="94"/>
+      <c r="D41" s="146"/>
+      <c r="E41" s="147"/>
+      <c r="F41" s="148"/>
+      <c r="G41" s="146"/>
+      <c r="H41" s="103"/>
+      <c r="I41" s="147"/>
+      <c r="J41" s="101">
+        <f>+IF(H41="L-TF",IF(I41&lt;Resum!$AF$39,(I41*Resum!$AF$40),Resum!$AF$41),+IF(H41="L-TT",IF(I41&lt;Resum!$AF$43,(I41*Resum!$AF$44),Resum!$AF$45),0))
++IF(H41="A",0,+IF(I41&gt;Resum!$AD$49,Resum!$AF$49*(+IF(I41&gt;Resum!$AE$49,(Resum!$AE$49-Resum!$AD$49),(I41-Resum!$AD$49))),0)+IF(I41&gt;Resum!$AD$50,Resum!$AF$50*(+IF(I41&gt;Resum!$AE$50,(Resum!$AE$50-Resum!$AD$50),(I41-Resum!$AD$50))),0)+IF(I41&gt;Resum!$AD$51,Resum!$AF$51*(I41-Resum!$AD$51),0))</f>
+        <v>0</v>
+      </c>
+      <c r="K41" s="100">
+        <f>(IF(E41=0,1,E41)*IF(F41=0,1,F41)*I41 ) + J41*IF(E41=0,1,E41)*IF(F41=0,1,F41)</f>
+        <v>0</v>
+      </c>
+      <c r="L41" s="101">
+        <f>K41/Portada!$F$15</f>
+        <v>0</v>
+      </c>
+      <c r="M41" s="139"/>
+      <c r="N41" s="139"/>
       <c r="O41" s="8"/>
-      <c r="P41" s="19">
-        <f>SUM(P39:P40)</f>
+      <c r="P41" s="217">
+        <f>J41*IF(E41=0,1,E41)*IF(F41=0,1,F41)</f>
         <v>0</v>
       </c>
       <c r="Q41" s="8"/>
-      <c r="R41" s="8"/>
+      <c r="R41" s="217">
+        <f>IF(I41&lt;&gt;0,(J41/I41)/IF(E41=0,1,E41),0)</f>
+        <v>0</v>
+      </c>
       <c r="S41" s="8"/>
       <c r="T41" s="8"/>
       <c r="U41" s="8"/>
       <c r="V41" s="8"/>
       <c r="W41" s="8"/>
       <c r="X41" s="8"/>
       <c r="Y41" s="8"/>
       <c r="Z41" s="8"/>
       <c r="AA41" s="8"/>
       <c r="AB41" s="8"/>
       <c r="AC41" s="8"/>
       <c r="AD41" s="8"/>
       <c r="AE41" s="8"/>
       <c r="AF41" s="8"/>
       <c r="AG41" s="8"/>
       <c r="AH41" s="8"/>
       <c r="AI41" s="8"/>
       <c r="AJ41" s="8"/>
       <c r="AK41" s="8"/>
       <c r="AL41" s="8"/>
       <c r="AM41" s="1"/>
       <c r="AN41" s="1"/>
       <c r="AO41" s="1"/>
       <c r="AP41" s="1"/>
       <c r="AQ41" s="1"/>
-      <c r="FB41" s="19">
-        <f>SUM(FB39:FB40)</f>
+      <c r="FB41" s="18">
+        <f>(IF(E41=0,1,E41)*IF(F41=0,1,F41)*I41 ) + J41*IF(E41=0,1,E41)*IF(F41=0,1,F41)</f>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:158" x14ac:dyDescent="0.25">
-      <c r="A42" s="8"/>
-[...37 lines deleted...]
-      </c>
+      <c r="A42" s="16"/>
+      <c r="B42" s="240" t="s">
+        <v>244</v>
+      </c>
+      <c r="C42" s="94"/>
+      <c r="D42" s="97"/>
+      <c r="E42" s="99"/>
+      <c r="F42" s="98"/>
+      <c r="G42" s="97"/>
+      <c r="H42" s="97"/>
+      <c r="I42" s="99"/>
+      <c r="J42" s="101">
+        <f>+IF(H42="L-TF",IF(I42&lt;Resum!$AF$39,(I42*Resum!$AF$40),Resum!$AF$41),+IF(H42="L-TT",IF(I42&lt;Resum!$AF$43,(I42*Resum!$AF$44),Resum!$AF$45),0))
++IF(H42="A",0,+IF(I42&gt;Resum!$AD$49,Resum!$AF$49*(+IF(I42&gt;Resum!$AE$49,(Resum!$AE$49-Resum!$AD$49),(I42-Resum!$AD$49))),0)+IF(I42&gt;Resum!$AD$50,Resum!$AF$50*(+IF(I42&gt;Resum!$AE$50,(Resum!$AE$50-Resum!$AD$50),(I42-Resum!$AD$50))),0)+IF(I42&gt;Resum!$AD$51,Resum!$AF$51*(I42-Resum!$AD$51),0))</f>
+        <v>0</v>
+      </c>
+      <c r="K42" s="100">
+        <f>(IF(E42=0,1,E42)*IF(F42=0,1,F42)*I42 ) + J42*IF(E42=0,1,E42)*IF(F42=0,1,F42)</f>
+        <v>0</v>
+      </c>
+      <c r="L42" s="101">
+        <f>K42/Portada!$F$15</f>
+        <v>0</v>
+      </c>
+      <c r="M42" s="139"/>
+      <c r="N42" s="139"/>
+      <c r="O42" s="8"/>
+      <c r="P42" s="217"/>
       <c r="Q42" s="8"/>
-      <c r="R42" s="8"/>
+      <c r="R42" s="217"/>
       <c r="S42" s="8"/>
       <c r="T42" s="8"/>
       <c r="U42" s="8"/>
       <c r="V42" s="8"/>
       <c r="W42" s="8"/>
       <c r="X42" s="8"/>
       <c r="Y42" s="8"/>
       <c r="Z42" s="8"/>
       <c r="AA42" s="8"/>
       <c r="AB42" s="8"/>
       <c r="AC42" s="8"/>
       <c r="AD42" s="8"/>
       <c r="AE42" s="8"/>
       <c r="AF42" s="8"/>
       <c r="AG42" s="8"/>
       <c r="AH42" s="8"/>
       <c r="AI42" s="8"/>
       <c r="AJ42" s="8"/>
       <c r="AK42" s="8"/>
       <c r="AL42" s="8"/>
       <c r="AM42" s="1"/>
       <c r="AN42" s="1"/>
       <c r="AO42" s="1"/>
       <c r="AP42" s="1"/>
       <c r="AQ42" s="1"/>
-      <c r="FB42" s="24">
-[...18 lines deleted...]
-      <c r="P43" s="8"/>
+      <c r="FB42" s="18"/>
+    </row>
+    <row r="43" spans="1:158" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="16"/>
+      <c r="B43" s="27"/>
+      <c r="C43" s="89" t="str">
+        <f>"TOTAL " &amp;" " &amp; B39 &amp; " " &amp; (C39)</f>
+        <v>TOTAL  01.03. Producció</v>
+      </c>
+      <c r="D43" s="90"/>
+      <c r="E43" s="90"/>
+      <c r="F43" s="91"/>
+      <c r="G43" s="90"/>
+      <c r="H43" s="90"/>
+      <c r="I43" s="90"/>
+      <c r="J43" s="92">
+        <f>SUM(J40:J42)</f>
+        <v>0</v>
+      </c>
+      <c r="K43" s="92">
+        <f>SUM(K40:K42)</f>
+        <v>0</v>
+      </c>
+      <c r="L43" s="92">
+        <f>SUM(L40:L42)</f>
+        <v>0</v>
+      </c>
+      <c r="M43" s="19">
+        <f>SUM(M40:M41)</f>
+        <v>0</v>
+      </c>
+      <c r="N43" s="19">
+        <f>SUM(N40:N41)</f>
+        <v>0</v>
+      </c>
+      <c r="O43" s="8"/>
+      <c r="P43" s="19">
+        <f>SUM(P40:P41)</f>
+        <v>0</v>
+      </c>
       <c r="Q43" s="8"/>
       <c r="R43" s="8"/>
       <c r="S43" s="8"/>
       <c r="T43" s="8"/>
       <c r="U43" s="8"/>
       <c r="V43" s="8"/>
       <c r="W43" s="8"/>
       <c r="X43" s="8"/>
       <c r="Y43" s="8"/>
       <c r="Z43" s="8"/>
       <c r="AA43" s="8"/>
       <c r="AB43" s="8"/>
       <c r="AC43" s="8"/>
       <c r="AD43" s="8"/>
       <c r="AE43" s="8"/>
       <c r="AF43" s="8"/>
       <c r="AG43" s="8"/>
       <c r="AH43" s="8"/>
       <c r="AI43" s="8"/>
       <c r="AJ43" s="8"/>
       <c r="AK43" s="8"/>
       <c r="AL43" s="8"/>
       <c r="AM43" s="1"/>
       <c r="AN43" s="1"/>
       <c r="AO43" s="1"/>
       <c r="AP43" s="1"/>
       <c r="AQ43" s="1"/>
-      <c r="FB43" s="30"/>
-[...1 lines deleted...]
-    <row r="44" spans="1:158" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="FB43" s="19">
+        <f>SUM(FB40:FB41)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A44" s="8"/>
-      <c r="B44" s="34"/>
-[...5 lines deleted...]
-      <c r="P44" s="8"/>
+      <c r="B44" s="20"/>
+      <c r="C44" s="42" t="s">
+        <v>43</v>
+      </c>
+      <c r="D44" s="43" t="str">
+        <f>C5</f>
+        <v>CAPÍTOL 01.- Equip</v>
+      </c>
+      <c r="E44" s="23"/>
+      <c r="F44" s="44"/>
+      <c r="G44" s="23"/>
+      <c r="H44" s="23"/>
+      <c r="I44" s="23"/>
+      <c r="J44" s="24">
+        <f>(J28+J37+J43)</f>
+        <v>0</v>
+      </c>
+      <c r="K44" s="24">
+        <f>(K28+K37+K43)</f>
+        <v>0</v>
+      </c>
+      <c r="L44" s="24">
+        <f>(L28+L37+L43)</f>
+        <v>0</v>
+      </c>
+      <c r="M44" s="24">
+        <f>(M28+M37+M43)</f>
+        <v>0</v>
+      </c>
+      <c r="N44" s="24">
+        <f>(N28+N37+N43)</f>
+        <v>0</v>
+      </c>
+      <c r="O44" s="17"/>
+      <c r="P44" s="24">
+        <f>(P28+P37+P43)</f>
+        <v>0</v>
+      </c>
       <c r="Q44" s="8"/>
       <c r="R44" s="8"/>
       <c r="S44" s="8"/>
       <c r="T44" s="8"/>
       <c r="U44" s="8"/>
       <c r="V44" s="8"/>
       <c r="W44" s="8"/>
       <c r="X44" s="8"/>
       <c r="Y44" s="8"/>
       <c r="Z44" s="8"/>
       <c r="AA44" s="8"/>
       <c r="AB44" s="8"/>
       <c r="AC44" s="8"/>
       <c r="AD44" s="8"/>
       <c r="AE44" s="8"/>
       <c r="AF44" s="8"/>
       <c r="AG44" s="8"/>
       <c r="AH44" s="8"/>
-      <c r="AI44" s="1"/>
-[...2 lines deleted...]
-      <c r="AL44" s="1"/>
+      <c r="AI44" s="8"/>
+      <c r="AJ44" s="8"/>
+      <c r="AK44" s="8"/>
+      <c r="AL44" s="8"/>
       <c r="AM44" s="1"/>
       <c r="AN44" s="1"/>
       <c r="AO44" s="1"/>
       <c r="AP44" s="1"/>
       <c r="AQ44" s="1"/>
+      <c r="FB44" s="24">
+        <f>(FB28+FB37+FB43)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="45" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A45" s="8"/>
-      <c r="B45" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C45" s="32"/>
+      <c r="D45" s="22"/>
+      <c r="E45" s="30"/>
+      <c r="F45" s="41"/>
+      <c r="G45" s="30"/>
+      <c r="H45" s="30"/>
+      <c r="I45" s="30"/>
+      <c r="J45" s="30"/>
+      <c r="K45" s="30"/>
+      <c r="L45" s="22"/>
+      <c r="M45" s="22"/>
+      <c r="N45" s="22"/>
       <c r="O45" s="22"/>
       <c r="P45" s="8"/>
       <c r="Q45" s="8"/>
       <c r="R45" s="8"/>
       <c r="S45" s="8"/>
       <c r="T45" s="8"/>
       <c r="U45" s="8"/>
       <c r="V45" s="8"/>
       <c r="W45" s="8"/>
       <c r="X45" s="8"/>
       <c r="Y45" s="8"/>
       <c r="Z45" s="8"/>
       <c r="AA45" s="8"/>
       <c r="AB45" s="8"/>
       <c r="AC45" s="8"/>
       <c r="AD45" s="8"/>
       <c r="AE45" s="8"/>
       <c r="AF45" s="8"/>
       <c r="AG45" s="8"/>
       <c r="AH45" s="8"/>
-      <c r="AI45" s="1"/>
-[...2 lines deleted...]
-      <c r="AL45" s="1"/>
+      <c r="AI45" s="8"/>
+      <c r="AJ45" s="8"/>
+      <c r="AK45" s="8"/>
+      <c r="AL45" s="8"/>
       <c r="AM45" s="1"/>
       <c r="AN45" s="1"/>
       <c r="AO45" s="1"/>
       <c r="AP45" s="1"/>
       <c r="AQ45" s="1"/>
-    </row>
-    <row r="46" spans="1:158" x14ac:dyDescent="0.25">
+      <c r="FB45" s="30"/>
+    </row>
+    <row r="46" spans="1:158" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A46" s="8"/>
-      <c r="B46" s="21" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B46" s="34"/>
+      <c r="C46" s="25" t="s">
+        <v>120</v>
+      </c>
+      <c r="D46" s="26"/>
       <c r="O46" s="22"/>
       <c r="P46" s="8"/>
       <c r="Q46" s="8"/>
       <c r="R46" s="8"/>
       <c r="S46" s="8"/>
       <c r="T46" s="8"/>
       <c r="U46" s="8"/>
       <c r="V46" s="8"/>
       <c r="W46" s="8"/>
       <c r="X46" s="8"/>
       <c r="Y46" s="8"/>
       <c r="Z46" s="8"/>
       <c r="AA46" s="8"/>
       <c r="AB46" s="8"/>
       <c r="AC46" s="8"/>
       <c r="AD46" s="8"/>
       <c r="AE46" s="8"/>
       <c r="AF46" s="8"/>
       <c r="AG46" s="8"/>
       <c r="AH46" s="8"/>
       <c r="AI46" s="1"/>
       <c r="AJ46" s="1"/>
       <c r="AK46" s="1"/>
       <c r="AL46" s="1"/>
       <c r="AM46" s="1"/>
       <c r="AN46" s="1"/>
       <c r="AO46" s="1"/>
       <c r="AP46" s="1"/>
       <c r="AQ46" s="1"/>
     </row>
     <row r="47" spans="1:158" x14ac:dyDescent="0.25">
-      <c r="A47" s="16"/>
-[...27 lines deleted...]
-      </c>
+      <c r="A47" s="8"/>
+      <c r="B47" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C47" s="32"/>
+      <c r="O47" s="22"/>
+      <c r="P47" s="8"/>
       <c r="Q47" s="8"/>
       <c r="R47" s="8"/>
       <c r="S47" s="8"/>
       <c r="T47" s="8"/>
       <c r="U47" s="8"/>
       <c r="V47" s="8"/>
       <c r="W47" s="8"/>
       <c r="X47" s="8"/>
       <c r="Y47" s="8"/>
       <c r="Z47" s="8"/>
       <c r="AA47" s="8"/>
       <c r="AB47" s="8"/>
       <c r="AC47" s="8"/>
       <c r="AD47" s="8"/>
       <c r="AE47" s="8"/>
       <c r="AF47" s="8"/>
       <c r="AG47" s="8"/>
       <c r="AH47" s="8"/>
       <c r="AI47" s="1"/>
       <c r="AJ47" s="1"/>
       <c r="AK47" s="1"/>
       <c r="AL47" s="1"/>
       <c r="AM47" s="1"/>
       <c r="AN47" s="1"/>
       <c r="AO47" s="1"/>
       <c r="AP47" s="1"/>
       <c r="AQ47" s="1"/>
-      <c r="FB47" s="18">
-[...2 lines deleted...]
-      </c>
     </row>
     <row r="48" spans="1:158" x14ac:dyDescent="0.25">
-      <c r="A48" s="16"/>
-[...25 lines deleted...]
-      </c>
+      <c r="A48" s="8"/>
+      <c r="B48" s="21" t="s">
+        <v>121</v>
+      </c>
+      <c r="C48" s="16" t="s">
+        <v>245</v>
+      </c>
+      <c r="O48" s="22"/>
+      <c r="P48" s="8"/>
       <c r="Q48" s="8"/>
       <c r="R48" s="8"/>
       <c r="S48" s="8"/>
       <c r="T48" s="8"/>
       <c r="U48" s="8"/>
       <c r="V48" s="8"/>
       <c r="W48" s="8"/>
       <c r="X48" s="8"/>
       <c r="Y48" s="8"/>
       <c r="Z48" s="8"/>
       <c r="AA48" s="8"/>
       <c r="AB48" s="8"/>
       <c r="AC48" s="8"/>
       <c r="AD48" s="8"/>
       <c r="AE48" s="8"/>
       <c r="AF48" s="8"/>
       <c r="AG48" s="8"/>
       <c r="AH48" s="8"/>
       <c r="AI48" s="1"/>
       <c r="AJ48" s="1"/>
       <c r="AK48" s="1"/>
       <c r="AL48" s="1"/>
       <c r="AM48" s="1"/>
       <c r="AN48" s="1"/>
       <c r="AO48" s="1"/>
       <c r="AP48" s="1"/>
       <c r="AQ48" s="1"/>
-      <c r="FB48" s="18">
-[...4 lines deleted...]
-    <row r="49" spans="1:158" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="49" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A49" s="16"/>
-      <c r="B49" s="27"/>
-[...29 lines deleted...]
-      </c>
+      <c r="B49" s="107" t="s">
+        <v>122</v>
+      </c>
+      <c r="C49" s="93"/>
+      <c r="D49" s="108"/>
+      <c r="E49" s="110"/>
+      <c r="F49" s="109"/>
+      <c r="G49" s="108"/>
+      <c r="H49" s="213"/>
+      <c r="I49" s="110"/>
+      <c r="J49" s="112"/>
+      <c r="K49" s="111">
+        <f>(IF(E49=0,1,E49)*IF(F49=0,1,F49)*I49 ) + J49*IF(E49=0,1,E49)*IF(F49=0,1,F49)</f>
+        <v>0</v>
+      </c>
+      <c r="L49" s="112">
+        <f>K49/Portada!$F$15</f>
+        <v>0</v>
+      </c>
+      <c r="M49" s="139"/>
+      <c r="N49" s="139"/>
       <c r="O49" s="8"/>
-      <c r="P49" s="19">
-        <f>SUM(P47:P48)</f>
+      <c r="P49" s="217">
+        <f>J49*IF(E49=0,1,E49)*IF(F49=0,1,F49)</f>
         <v>0</v>
       </c>
       <c r="Q49" s="8"/>
       <c r="R49" s="8"/>
       <c r="S49" s="8"/>
       <c r="T49" s="8"/>
       <c r="U49" s="8"/>
       <c r="V49" s="8"/>
       <c r="W49" s="8"/>
       <c r="X49" s="8"/>
       <c r="Y49" s="8"/>
       <c r="Z49" s="8"/>
       <c r="AA49" s="8"/>
       <c r="AB49" s="8"/>
       <c r="AC49" s="8"/>
       <c r="AD49" s="8"/>
       <c r="AE49" s="8"/>
       <c r="AF49" s="8"/>
       <c r="AG49" s="8"/>
       <c r="AH49" s="8"/>
       <c r="AI49" s="1"/>
       <c r="AJ49" s="1"/>
       <c r="AK49" s="1"/>
       <c r="AL49" s="1"/>
       <c r="AM49" s="1"/>
       <c r="AN49" s="1"/>
       <c r="AO49" s="1"/>
       <c r="AP49" s="1"/>
       <c r="AQ49" s="1"/>
-      <c r="FB49" s="19">
-        <f>SUM(FB47:FB48)</f>
+      <c r="FB49" s="18">
+        <f>(IF(E49=0,1,E49)*IF(F49=0,1,F49)*I49 ) + J49*IF(E49=0,1,E49)*IF(F49=0,1,F49)</f>
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:158" x14ac:dyDescent="0.25">
-      <c r="A50" s="8"/>
-[...35 lines deleted...]
-        <f>(P49)</f>
+      <c r="A50" s="16"/>
+      <c r="B50" s="239" t="s">
+        <v>123</v>
+      </c>
+      <c r="C50" s="93"/>
+      <c r="D50" s="103"/>
+      <c r="E50" s="104"/>
+      <c r="F50" s="105"/>
+      <c r="G50" s="103"/>
+      <c r="H50" s="215"/>
+      <c r="I50" s="104"/>
+      <c r="J50" s="101"/>
+      <c r="K50" s="100">
+        <f>(IF(E50=0,1,E50)*IF(F50=0,1,F50)*I50 ) + J50*IF(E50=0,1,E50)*IF(F50=0,1,F50)</f>
+        <v>0</v>
+      </c>
+      <c r="L50" s="101">
+        <f>K50/Portada!$F$15</f>
+        <v>0</v>
+      </c>
+      <c r="M50" s="139"/>
+      <c r="N50" s="139"/>
+      <c r="O50" s="8"/>
+      <c r="P50" s="217">
+        <f>J50*IF(E50=0,1,E50)*IF(F50=0,1,F50)</f>
         <v>0</v>
       </c>
       <c r="Q50" s="8"/>
       <c r="R50" s="8"/>
       <c r="S50" s="8"/>
       <c r="T50" s="8"/>
       <c r="U50" s="8"/>
       <c r="V50" s="8"/>
       <c r="W50" s="8"/>
       <c r="X50" s="8"/>
       <c r="Y50" s="8"/>
       <c r="Z50" s="8"/>
       <c r="AA50" s="8"/>
       <c r="AB50" s="8"/>
       <c r="AC50" s="8"/>
       <c r="AD50" s="8"/>
       <c r="AE50" s="8"/>
       <c r="AF50" s="8"/>
       <c r="AG50" s="8"/>
       <c r="AH50" s="8"/>
-      <c r="AI50" s="8"/>
-[...2 lines deleted...]
-      <c r="AL50" s="8"/>
+      <c r="AI50" s="1"/>
+      <c r="AJ50" s="1"/>
+      <c r="AK50" s="1"/>
+      <c r="AL50" s="1"/>
       <c r="AM50" s="1"/>
       <c r="AN50" s="1"/>
       <c r="AO50" s="1"/>
       <c r="AP50" s="1"/>
       <c r="AQ50" s="1"/>
-      <c r="FB50" s="24">
-[...18 lines deleted...]
-      <c r="P51" s="8"/>
+      <c r="FB50" s="18">
+        <f>(IF(E50=0,1,E50)*IF(F50=0,1,F50)*I50 ) + J50*IF(E50=0,1,E50)*IF(F50=0,1,F50)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:158" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="16"/>
+      <c r="B51" s="27"/>
+      <c r="C51" s="89" t="str">
+        <f>"TOTAL " &amp;" " &amp; B48 &amp; " " &amp; (C48)</f>
+        <v>TOTAL  02.01. Altres retribucions</v>
+      </c>
+      <c r="D51" s="90"/>
+      <c r="E51" s="90"/>
+      <c r="F51" s="91"/>
+      <c r="G51" s="90"/>
+      <c r="H51" s="90"/>
+      <c r="I51" s="90"/>
+      <c r="J51" s="92">
+        <f>SUM(J49:J50)</f>
+        <v>0</v>
+      </c>
+      <c r="K51" s="92">
+        <f>SUM(K49:K50)</f>
+        <v>0</v>
+      </c>
+      <c r="L51" s="92">
+        <f>SUM(L49:L50)</f>
+        <v>0</v>
+      </c>
+      <c r="M51" s="19">
+        <f>SUM(M49:M50)</f>
+        <v>0</v>
+      </c>
+      <c r="N51" s="19">
+        <f>SUM(N49:N50)</f>
+        <v>0</v>
+      </c>
+      <c r="O51" s="8"/>
+      <c r="P51" s="19">
+        <f>SUM(P49:P50)</f>
+        <v>0</v>
+      </c>
       <c r="Q51" s="8"/>
       <c r="R51" s="8"/>
       <c r="S51" s="8"/>
       <c r="T51" s="8"/>
       <c r="U51" s="8"/>
       <c r="V51" s="8"/>
       <c r="W51" s="8"/>
       <c r="X51" s="8"/>
       <c r="Y51" s="8"/>
       <c r="Z51" s="8"/>
       <c r="AA51" s="8"/>
       <c r="AB51" s="8"/>
       <c r="AC51" s="8"/>
       <c r="AD51" s="8"/>
       <c r="AE51" s="8"/>
       <c r="AF51" s="8"/>
       <c r="AG51" s="8"/>
       <c r="AH51" s="8"/>
-      <c r="AI51" s="8"/>
-[...2 lines deleted...]
-      <c r="AL51" s="8"/>
+      <c r="AI51" s="1"/>
+      <c r="AJ51" s="1"/>
+      <c r="AK51" s="1"/>
+      <c r="AL51" s="1"/>
       <c r="AM51" s="1"/>
       <c r="AN51" s="1"/>
       <c r="AO51" s="1"/>
       <c r="AP51" s="1"/>
       <c r="AQ51" s="1"/>
-      <c r="FB51" s="30"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:158" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="FB51" s="19">
+        <f>SUM(FB49:FB50)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A52" s="8"/>
-      <c r="B52" s="34"/>
-[...5 lines deleted...]
-      <c r="P52" s="8"/>
+      <c r="B52" s="20"/>
+      <c r="C52" s="42" t="s">
+        <v>43</v>
+      </c>
+      <c r="D52" s="43" t="str">
+        <f>C46</f>
+        <v>CAPÍTOL 02.- Altres retribucions</v>
+      </c>
+      <c r="E52" s="23"/>
+      <c r="F52" s="44"/>
+      <c r="G52" s="23"/>
+      <c r="H52" s="23"/>
+      <c r="I52" s="23"/>
+      <c r="J52" s="24">
+        <f>(J51)</f>
+        <v>0</v>
+      </c>
+      <c r="K52" s="24">
+        <f>(K51)</f>
+        <v>0</v>
+      </c>
+      <c r="L52" s="24">
+        <f>(L51)</f>
+        <v>0</v>
+      </c>
+      <c r="M52" s="24">
+        <f>(M51)</f>
+        <v>0</v>
+      </c>
+      <c r="N52" s="24">
+        <f>(N51)</f>
+        <v>0</v>
+      </c>
+      <c r="O52" s="17"/>
+      <c r="P52" s="24">
+        <f>(P51)</f>
+        <v>0</v>
+      </c>
       <c r="Q52" s="8"/>
       <c r="R52" s="8"/>
       <c r="S52" s="8"/>
       <c r="T52" s="8"/>
       <c r="U52" s="8"/>
       <c r="V52" s="8"/>
       <c r="W52" s="8"/>
       <c r="X52" s="8"/>
       <c r="Y52" s="8"/>
       <c r="Z52" s="8"/>
       <c r="AA52" s="8"/>
       <c r="AB52" s="8"/>
       <c r="AC52" s="8"/>
       <c r="AD52" s="8"/>
       <c r="AE52" s="8"/>
       <c r="AF52" s="8"/>
       <c r="AG52" s="8"/>
       <c r="AH52" s="8"/>
-      <c r="AI52" s="1"/>
-[...2 lines deleted...]
-      <c r="AL52" s="1"/>
+      <c r="AI52" s="8"/>
+      <c r="AJ52" s="8"/>
+      <c r="AK52" s="8"/>
+      <c r="AL52" s="8"/>
       <c r="AM52" s="1"/>
       <c r="AN52" s="1"/>
       <c r="AO52" s="1"/>
       <c r="AP52" s="1"/>
       <c r="AQ52" s="1"/>
+      <c r="FB52" s="24">
+        <f>(FB51)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="53" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A53" s="8"/>
-      <c r="B53" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C53" s="29"/>
       <c r="D53" s="22"/>
       <c r="E53" s="30"/>
       <c r="F53" s="41"/>
       <c r="G53" s="30"/>
       <c r="H53" s="30"/>
       <c r="I53" s="30"/>
       <c r="J53" s="30"/>
       <c r="K53" s="30"/>
-      <c r="L53" s="26"/>
-[...1 lines deleted...]
-      <c r="N53" s="26"/>
+      <c r="L53" s="22"/>
+      <c r="M53" s="22"/>
+      <c r="N53" s="22"/>
       <c r="O53" s="22"/>
       <c r="P53" s="8"/>
       <c r="Q53" s="8"/>
       <c r="R53" s="8"/>
       <c r="S53" s="8"/>
       <c r="T53" s="8"/>
       <c r="U53" s="8"/>
       <c r="V53" s="8"/>
       <c r="W53" s="8"/>
       <c r="X53" s="8"/>
       <c r="Y53" s="8"/>
       <c r="Z53" s="8"/>
       <c r="AA53" s="8"/>
       <c r="AB53" s="8"/>
       <c r="AC53" s="8"/>
       <c r="AD53" s="8"/>
       <c r="AE53" s="8"/>
       <c r="AF53" s="8"/>
       <c r="AG53" s="8"/>
       <c r="AH53" s="8"/>
-      <c r="AI53" s="1"/>
-[...2 lines deleted...]
-      <c r="AL53" s="1"/>
+      <c r="AI53" s="8"/>
+      <c r="AJ53" s="8"/>
+      <c r="AK53" s="8"/>
+      <c r="AL53" s="8"/>
       <c r="AM53" s="1"/>
       <c r="AN53" s="1"/>
       <c r="AO53" s="1"/>
       <c r="AP53" s="1"/>
       <c r="AQ53" s="1"/>
       <c r="FB53" s="30"/>
     </row>
-    <row r="54" spans="1:158" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:158" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A54" s="8"/>
-      <c r="B54" s="21" t="s">
-[...11 lines deleted...]
-      <c r="J54" s="30"/>
+      <c r="B54" s="34"/>
+      <c r="C54" s="25" t="s">
+        <v>159</v>
+      </c>
+      <c r="D54" s="26"/>
       <c r="O54" s="22"/>
       <c r="P54" s="8"/>
       <c r="Q54" s="8"/>
       <c r="R54" s="8"/>
       <c r="S54" s="8"/>
       <c r="T54" s="8"/>
       <c r="U54" s="8"/>
       <c r="V54" s="8"/>
       <c r="W54" s="8"/>
       <c r="X54" s="8"/>
       <c r="Y54" s="8"/>
       <c r="Z54" s="8"/>
       <c r="AA54" s="8"/>
       <c r="AB54" s="8"/>
       <c r="AC54" s="8"/>
       <c r="AD54" s="8"/>
       <c r="AE54" s="8"/>
       <c r="AF54" s="8"/>
       <c r="AG54" s="8"/>
       <c r="AH54" s="8"/>
       <c r="AI54" s="1"/>
       <c r="AJ54" s="1"/>
       <c r="AK54" s="1"/>
       <c r="AL54" s="1"/>
       <c r="AM54" s="1"/>
       <c r="AN54" s="1"/>
       <c r="AO54" s="1"/>
       <c r="AP54" s="1"/>
       <c r="AQ54" s="1"/>
     </row>
     <row r="55" spans="1:158" x14ac:dyDescent="0.25">
-      <c r="A55" s="16"/>
-[...27 lines deleted...]
-      </c>
+      <c r="A55" s="8"/>
+      <c r="B55" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C55" s="29"/>
+      <c r="D55" s="22"/>
+      <c r="E55" s="30"/>
+      <c r="F55" s="41"/>
+      <c r="G55" s="30"/>
+      <c r="H55" s="30"/>
+      <c r="I55" s="30"/>
+      <c r="J55" s="30"/>
+      <c r="K55" s="30"/>
+      <c r="L55" s="26"/>
+      <c r="M55" s="26"/>
+      <c r="N55" s="26"/>
+      <c r="O55" s="22"/>
+      <c r="P55" s="8"/>
       <c r="Q55" s="8"/>
       <c r="R55" s="8"/>
       <c r="S55" s="8"/>
       <c r="T55" s="8"/>
       <c r="U55" s="8"/>
       <c r="V55" s="8"/>
       <c r="W55" s="8"/>
       <c r="X55" s="8"/>
       <c r="Y55" s="8"/>
       <c r="Z55" s="8"/>
       <c r="AA55" s="8"/>
       <c r="AB55" s="8"/>
       <c r="AC55" s="8"/>
       <c r="AD55" s="8"/>
       <c r="AE55" s="8"/>
       <c r="AF55" s="8"/>
       <c r="AG55" s="8"/>
       <c r="AH55" s="8"/>
       <c r="AI55" s="1"/>
       <c r="AJ55" s="1"/>
       <c r="AK55" s="1"/>
       <c r="AL55" s="1"/>
       <c r="AM55" s="1"/>
       <c r="AN55" s="1"/>
       <c r="AO55" s="1"/>
       <c r="AP55" s="1"/>
       <c r="AQ55" s="1"/>
-      <c r="FB55" s="18">
-[...2 lines deleted...]
-      </c>
+      <c r="FB55" s="30"/>
     </row>
     <row r="56" spans="1:158" x14ac:dyDescent="0.25">
-      <c r="A56" s="16"/>
-[...27 lines deleted...]
-      </c>
+      <c r="A56" s="8"/>
+      <c r="B56" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="C56" s="16" t="s">
+        <v>127</v>
+      </c>
+      <c r="D56" s="22"/>
+      <c r="E56" s="30"/>
+      <c r="F56" s="41"/>
+      <c r="G56" s="30"/>
+      <c r="H56" s="30"/>
+      <c r="I56" s="30"/>
+      <c r="J56" s="30"/>
+      <c r="O56" s="22"/>
+      <c r="P56" s="8"/>
       <c r="Q56" s="8"/>
       <c r="R56" s="8"/>
       <c r="S56" s="8"/>
       <c r="T56" s="8"/>
       <c r="U56" s="8"/>
       <c r="V56" s="8"/>
       <c r="W56" s="8"/>
       <c r="X56" s="8"/>
       <c r="Y56" s="8"/>
       <c r="Z56" s="8"/>
       <c r="AA56" s="8"/>
       <c r="AB56" s="8"/>
       <c r="AC56" s="8"/>
       <c r="AD56" s="8"/>
       <c r="AE56" s="8"/>
       <c r="AF56" s="8"/>
       <c r="AG56" s="8"/>
       <c r="AH56" s="8"/>
       <c r="AI56" s="1"/>
       <c r="AJ56" s="1"/>
       <c r="AK56" s="1"/>
       <c r="AL56" s="1"/>
       <c r="AM56" s="1"/>
       <c r="AN56" s="1"/>
       <c r="AO56" s="1"/>
       <c r="AP56" s="1"/>
       <c r="AQ56" s="1"/>
-      <c r="FB56" s="18">
-[...2 lines deleted...]
-      </c>
     </row>
     <row r="57" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A57" s="16"/>
-      <c r="B57" s="96" t="s">
-[...16 lines deleted...]
-      <c r="L57" s="101">
+      <c r="B57" s="107" t="s">
+        <v>2</v>
+      </c>
+      <c r="C57" s="238" t="s">
+        <v>62</v>
+      </c>
+      <c r="D57" s="108"/>
+      <c r="E57" s="110"/>
+      <c r="F57" s="109"/>
+      <c r="G57" s="108"/>
+      <c r="H57" s="213"/>
+      <c r="I57" s="110"/>
+      <c r="J57" s="112"/>
+      <c r="K57" s="111">
+        <f t="shared" ref="K57:K63" si="8">(IF(E57=0,1,E57)*IF(F57=0,1,F57)*I57 ) + J57*IF(E57=0,1,E57)*IF(F57=0,1,F57)</f>
+        <v>0</v>
+      </c>
+      <c r="L57" s="112">
         <f>K57/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M57" s="143"/>
-      <c r="N57" s="143"/>
+      <c r="M57" s="139"/>
+      <c r="N57" s="139"/>
       <c r="O57" s="8"/>
-      <c r="P57" s="227">
-        <f t="shared" si="9"/>
+      <c r="P57" s="217">
+        <f t="shared" ref="P57:P63" si="9">J57*IF(E57=0,1,E57)*IF(F57=0,1,F57)</f>
         <v>0</v>
       </c>
       <c r="Q57" s="8"/>
       <c r="R57" s="8"/>
       <c r="S57" s="8"/>
       <c r="T57" s="8"/>
       <c r="U57" s="8"/>
       <c r="V57" s="8"/>
       <c r="W57" s="8"/>
       <c r="X57" s="8"/>
       <c r="Y57" s="8"/>
       <c r="Z57" s="8"/>
       <c r="AA57" s="8"/>
       <c r="AB57" s="8"/>
       <c r="AC57" s="8"/>
       <c r="AD57" s="8"/>
       <c r="AE57" s="8"/>
       <c r="AF57" s="8"/>
       <c r="AG57" s="8"/>
       <c r="AH57" s="8"/>
       <c r="AI57" s="1"/>
       <c r="AJ57" s="1"/>
       <c r="AK57" s="1"/>
       <c r="AL57" s="1"/>
       <c r="AM57" s="1"/>
       <c r="AN57" s="1"/>
       <c r="AO57" s="1"/>
       <c r="AP57" s="1"/>
       <c r="AQ57" s="1"/>
       <c r="FB57" s="18">
-        <f t="shared" si="10"/>
+        <f t="shared" ref="FB57:FB63" si="10">(IF(E57=0,1,E57)*IF(F57=0,1,F57)*I57 ) + J57*IF(E57=0,1,E57)*IF(F57=0,1,F57)</f>
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A58" s="16"/>
-      <c r="B58" s="149" t="s">
-[...2 lines deleted...]
-      <c r="C58" s="165" t="s">
+      <c r="B58" s="145" t="s">
+        <v>4</v>
+      </c>
+      <c r="C58" s="157" t="s">
         <v>128</v>
       </c>
       <c r="D58" s="103"/>
       <c r="E58" s="104"/>
       <c r="F58" s="105"/>
       <c r="G58" s="103"/>
-      <c r="H58" s="223"/>
+      <c r="H58" s="215"/>
       <c r="I58" s="104"/>
       <c r="J58" s="101"/>
       <c r="K58" s="100">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="L58" s="101">
         <f>K58/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M58" s="143"/>
-      <c r="N58" s="143"/>
+      <c r="M58" s="139"/>
+      <c r="N58" s="139"/>
       <c r="O58" s="8"/>
-      <c r="P58" s="227">
+      <c r="P58" s="217">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="Q58" s="8"/>
       <c r="R58" s="8"/>
       <c r="S58" s="8"/>
       <c r="T58" s="8"/>
       <c r="U58" s="8"/>
       <c r="V58" s="8"/>
       <c r="W58" s="8"/>
       <c r="X58" s="8"/>
       <c r="Y58" s="8"/>
       <c r="Z58" s="8"/>
       <c r="AA58" s="8"/>
       <c r="AB58" s="8"/>
       <c r="AC58" s="8"/>
       <c r="AD58" s="8"/>
       <c r="AE58" s="8"/>
       <c r="AF58" s="8"/>
       <c r="AG58" s="8"/>
       <c r="AH58" s="8"/>
       <c r="AI58" s="1"/>
       <c r="AJ58" s="1"/>
       <c r="AK58" s="1"/>
       <c r="AL58" s="1"/>
       <c r="AM58" s="1"/>
       <c r="AN58" s="1"/>
       <c r="AO58" s="1"/>
       <c r="AP58" s="1"/>
       <c r="AQ58" s="1"/>
       <c r="FB58" s="18">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A59" s="16"/>
       <c r="B59" s="96" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>5</v>
+      </c>
+      <c r="C59" s="156" t="s">
+        <v>126</v>
       </c>
       <c r="D59" s="97"/>
       <c r="E59" s="99"/>
       <c r="F59" s="98"/>
       <c r="G59" s="97"/>
-      <c r="H59" s="224"/>
+      <c r="H59" s="216"/>
       <c r="I59" s="99"/>
       <c r="J59" s="101"/>
       <c r="K59" s="100">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="L59" s="101">
         <f>K59/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M59" s="143"/>
-      <c r="N59" s="143"/>
+      <c r="M59" s="139"/>
+      <c r="N59" s="139"/>
       <c r="O59" s="8"/>
-      <c r="P59" s="227">
+      <c r="P59" s="217">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="Q59" s="8"/>
       <c r="R59" s="8"/>
       <c r="S59" s="8"/>
       <c r="T59" s="8"/>
       <c r="U59" s="8"/>
       <c r="V59" s="8"/>
       <c r="W59" s="8"/>
       <c r="X59" s="8"/>
       <c r="Y59" s="8"/>
       <c r="Z59" s="8"/>
       <c r="AA59" s="8"/>
       <c r="AB59" s="8"/>
       <c r="AC59" s="8"/>
       <c r="AD59" s="8"/>
       <c r="AE59" s="8"/>
       <c r="AF59" s="8"/>
       <c r="AG59" s="8"/>
       <c r="AH59" s="8"/>
       <c r="AI59" s="1"/>
       <c r="AJ59" s="1"/>
       <c r="AK59" s="1"/>
       <c r="AL59" s="1"/>
       <c r="AM59" s="1"/>
       <c r="AN59" s="1"/>
       <c r="AO59" s="1"/>
       <c r="AP59" s="1"/>
       <c r="AQ59" s="1"/>
       <c r="FB59" s="18">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A60" s="16"/>
-      <c r="B60" s="149" t="s">
-[...3 lines deleted...]
-        <v>87</v>
+      <c r="B60" s="145" t="s">
+        <v>6</v>
+      </c>
+      <c r="C60" s="157" t="s">
+        <v>126</v>
       </c>
       <c r="D60" s="103"/>
       <c r="E60" s="104"/>
       <c r="F60" s="105"/>
       <c r="G60" s="103"/>
-      <c r="H60" s="223"/>
+      <c r="H60" s="215"/>
       <c r="I60" s="104"/>
       <c r="J60" s="101"/>
       <c r="K60" s="100">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="L60" s="101">
         <f>K60/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M60" s="143"/>
-      <c r="N60" s="143"/>
+      <c r="M60" s="139"/>
+      <c r="N60" s="139"/>
       <c r="O60" s="8"/>
-      <c r="P60" s="227">
+      <c r="P60" s="217">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="Q60" s="8"/>
       <c r="R60" s="8"/>
       <c r="S60" s="8"/>
       <c r="T60" s="8"/>
       <c r="U60" s="8"/>
       <c r="V60" s="8"/>
       <c r="W60" s="8"/>
       <c r="X60" s="8"/>
       <c r="Y60" s="8"/>
       <c r="Z60" s="8"/>
       <c r="AA60" s="8"/>
       <c r="AB60" s="8"/>
       <c r="AC60" s="8"/>
       <c r="AD60" s="8"/>
       <c r="AE60" s="8"/>
       <c r="AF60" s="8"/>
       <c r="AG60" s="8"/>
       <c r="AH60" s="8"/>
       <c r="AI60" s="1"/>
       <c r="AJ60" s="1"/>
       <c r="AK60" s="1"/>
       <c r="AL60" s="1"/>
       <c r="AM60" s="1"/>
       <c r="AN60" s="1"/>
       <c r="AO60" s="1"/>
       <c r="AP60" s="1"/>
       <c r="AQ60" s="1"/>
       <c r="FB60" s="18">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A61" s="16"/>
-      <c r="B61" s="118" t="s">
-[...2 lines deleted...]
-      <c r="C61" s="93"/>
+      <c r="B61" s="96" t="s">
+        <v>7</v>
+      </c>
+      <c r="C61" s="156" t="s">
+        <v>86</v>
+      </c>
       <c r="D61" s="97"/>
       <c r="E61" s="99"/>
       <c r="F61" s="98"/>
       <c r="G61" s="97"/>
-      <c r="H61" s="224"/>
+      <c r="H61" s="216"/>
       <c r="I61" s="99"/>
       <c r="J61" s="101"/>
       <c r="K61" s="100">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="L61" s="101">
         <f>K61/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M61" s="143"/>
-      <c r="N61" s="143"/>
+      <c r="M61" s="139"/>
+      <c r="N61" s="139"/>
       <c r="O61" s="8"/>
-      <c r="P61" s="227">
+      <c r="P61" s="217">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="Q61" s="8"/>
       <c r="R61" s="8"/>
       <c r="S61" s="8"/>
       <c r="T61" s="8"/>
       <c r="U61" s="8"/>
       <c r="V61" s="8"/>
       <c r="W61" s="8"/>
       <c r="X61" s="8"/>
       <c r="Y61" s="8"/>
       <c r="Z61" s="8"/>
       <c r="AA61" s="8"/>
       <c r="AB61" s="8"/>
       <c r="AC61" s="8"/>
       <c r="AD61" s="8"/>
       <c r="AE61" s="8"/>
       <c r="AF61" s="8"/>
       <c r="AG61" s="8"/>
       <c r="AH61" s="8"/>
       <c r="AI61" s="1"/>
       <c r="AJ61" s="1"/>
       <c r="AK61" s="1"/>
       <c r="AL61" s="1"/>
       <c r="AM61" s="1"/>
       <c r="AN61" s="1"/>
       <c r="AO61" s="1"/>
       <c r="AP61" s="1"/>
       <c r="AQ61" s="1"/>
       <c r="FB61" s="18">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
-    <row r="62" spans="1:158" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="62" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A62" s="16"/>
-      <c r="B62" s="27"/>
-[...29 lines deleted...]
-      </c>
+      <c r="B62" s="145" t="s">
+        <v>58</v>
+      </c>
+      <c r="C62" s="157" t="s">
+        <v>87</v>
+      </c>
+      <c r="D62" s="103"/>
+      <c r="E62" s="104"/>
+      <c r="F62" s="105"/>
+      <c r="G62" s="103"/>
+      <c r="H62" s="215"/>
+      <c r="I62" s="104"/>
+      <c r="J62" s="101"/>
+      <c r="K62" s="100">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="L62" s="101">
+        <f>K62/Portada!$F$15</f>
+        <v>0</v>
+      </c>
+      <c r="M62" s="139"/>
+      <c r="N62" s="139"/>
       <c r="O62" s="8"/>
-      <c r="P62" s="19">
-        <f>SUM(P55:P61)</f>
+      <c r="P62" s="217">
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="Q62" s="8"/>
       <c r="R62" s="8"/>
       <c r="S62" s="8"/>
       <c r="T62" s="8"/>
       <c r="U62" s="8"/>
       <c r="V62" s="8"/>
       <c r="W62" s="8"/>
       <c r="X62" s="8"/>
       <c r="Y62" s="8"/>
       <c r="Z62" s="8"/>
       <c r="AA62" s="8"/>
       <c r="AB62" s="8"/>
       <c r="AC62" s="8"/>
       <c r="AD62" s="8"/>
       <c r="AE62" s="8"/>
       <c r="AF62" s="8"/>
       <c r="AG62" s="8"/>
       <c r="AH62" s="8"/>
       <c r="AI62" s="1"/>
       <c r="AJ62" s="1"/>
       <c r="AK62" s="1"/>
       <c r="AL62" s="1"/>
       <c r="AM62" s="1"/>
       <c r="AN62" s="1"/>
       <c r="AO62" s="1"/>
       <c r="AP62" s="1"/>
       <c r="AQ62" s="1"/>
-      <c r="FB62" s="19">
-        <f>SUM(FB55:FB61)</f>
+      <c r="FB62" s="18">
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:158" x14ac:dyDescent="0.25">
-      <c r="A63" s="8"/>
-[...16 lines deleted...]
-      <c r="P63" s="8"/>
+      <c r="A63" s="16"/>
+      <c r="B63" s="115" t="s">
+        <v>8</v>
+      </c>
+      <c r="C63" s="93"/>
+      <c r="D63" s="97"/>
+      <c r="E63" s="99"/>
+      <c r="F63" s="98"/>
+      <c r="G63" s="97"/>
+      <c r="H63" s="216"/>
+      <c r="I63" s="99"/>
+      <c r="J63" s="101"/>
+      <c r="K63" s="100">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="L63" s="101">
+        <f>K63/Portada!$F$15</f>
+        <v>0</v>
+      </c>
+      <c r="M63" s="139"/>
+      <c r="N63" s="139"/>
+      <c r="O63" s="8"/>
+      <c r="P63" s="217">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
       <c r="Q63" s="8"/>
       <c r="R63" s="8"/>
       <c r="S63" s="8"/>
       <c r="T63" s="8"/>
       <c r="U63" s="8"/>
       <c r="V63" s="8"/>
       <c r="W63" s="8"/>
       <c r="X63" s="8"/>
       <c r="Y63" s="8"/>
       <c r="Z63" s="8"/>
       <c r="AA63" s="8"/>
       <c r="AB63" s="8"/>
       <c r="AC63" s="8"/>
       <c r="AD63" s="8"/>
       <c r="AE63" s="8"/>
       <c r="AF63" s="8"/>
       <c r="AG63" s="8"/>
       <c r="AH63" s="8"/>
       <c r="AI63" s="1"/>
       <c r="AJ63" s="1"/>
       <c r="AK63" s="1"/>
       <c r="AL63" s="1"/>
       <c r="AM63" s="1"/>
       <c r="AN63" s="1"/>
       <c r="AO63" s="1"/>
       <c r="AP63" s="1"/>
       <c r="AQ63" s="1"/>
-      <c r="FB63" s="30"/>
-[...17 lines deleted...]
-      <c r="P64" s="8"/>
+      <c r="FB63" s="18">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:158" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="16"/>
+      <c r="B64" s="27"/>
+      <c r="C64" s="89" t="str">
+        <f>"TOTAL " &amp;" " &amp; B56 &amp; " " &amp; (C56)</f>
+        <v>TOTAL  03.01. Compres i lloguers</v>
+      </c>
+      <c r="D64" s="90"/>
+      <c r="E64" s="90"/>
+      <c r="F64" s="91"/>
+      <c r="G64" s="90"/>
+      <c r="H64" s="90"/>
+      <c r="I64" s="90"/>
+      <c r="J64" s="92">
+        <f>SUM(J57:J63)</f>
+        <v>0</v>
+      </c>
+      <c r="K64" s="92">
+        <f>SUM(K57:K63)</f>
+        <v>0</v>
+      </c>
+      <c r="L64" s="92">
+        <f>SUM(L57:L63)</f>
+        <v>0</v>
+      </c>
+      <c r="M64" s="19">
+        <f>SUM(M57:M63)</f>
+        <v>0</v>
+      </c>
+      <c r="N64" s="19">
+        <f>SUM(N57:N63)</f>
+        <v>0</v>
+      </c>
+      <c r="O64" s="8"/>
+      <c r="P64" s="19">
+        <f>SUM(P57:P63)</f>
+        <v>0</v>
+      </c>
       <c r="Q64" s="8"/>
       <c r="R64" s="8"/>
       <c r="S64" s="8"/>
       <c r="T64" s="8"/>
       <c r="U64" s="8"/>
       <c r="V64" s="8"/>
       <c r="W64" s="8"/>
       <c r="X64" s="8"/>
       <c r="Y64" s="8"/>
       <c r="Z64" s="8"/>
       <c r="AA64" s="8"/>
       <c r="AB64" s="8"/>
       <c r="AC64" s="8"/>
       <c r="AD64" s="8"/>
       <c r="AE64" s="8"/>
       <c r="AF64" s="8"/>
       <c r="AG64" s="8"/>
       <c r="AH64" s="8"/>
       <c r="AI64" s="1"/>
       <c r="AJ64" s="1"/>
       <c r="AK64" s="1"/>
       <c r="AL64" s="1"/>
       <c r="AM64" s="1"/>
       <c r="AN64" s="1"/>
       <c r="AO64" s="1"/>
       <c r="AP64" s="1"/>
       <c r="AQ64" s="1"/>
+      <c r="FB64" s="19">
+        <f>SUM(FB57:FB63)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="65" spans="1:158" x14ac:dyDescent="0.25">
-      <c r="A65" s="16"/>
-[...27 lines deleted...]
-      </c>
+      <c r="A65" s="8"/>
+      <c r="B65" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C65" s="29"/>
+      <c r="D65" s="22"/>
+      <c r="E65" s="30"/>
+      <c r="F65" s="41"/>
+      <c r="G65" s="30"/>
+      <c r="H65" s="30"/>
+      <c r="I65" s="30"/>
+      <c r="J65" s="30"/>
+      <c r="K65" s="30"/>
+      <c r="L65" s="26"/>
+      <c r="M65" s="26"/>
+      <c r="N65" s="26"/>
+      <c r="O65" s="22"/>
+      <c r="P65" s="8"/>
       <c r="Q65" s="8"/>
       <c r="R65" s="8"/>
       <c r="S65" s="8"/>
       <c r="T65" s="8"/>
       <c r="U65" s="8"/>
       <c r="V65" s="8"/>
       <c r="W65" s="8"/>
       <c r="X65" s="8"/>
       <c r="Y65" s="8"/>
       <c r="Z65" s="8"/>
       <c r="AA65" s="8"/>
       <c r="AB65" s="8"/>
       <c r="AC65" s="8"/>
       <c r="AD65" s="8"/>
       <c r="AE65" s="8"/>
       <c r="AF65" s="8"/>
       <c r="AG65" s="8"/>
       <c r="AH65" s="8"/>
       <c r="AI65" s="1"/>
       <c r="AJ65" s="1"/>
       <c r="AK65" s="1"/>
       <c r="AL65" s="1"/>
       <c r="AM65" s="1"/>
       <c r="AN65" s="1"/>
       <c r="AO65" s="1"/>
       <c r="AP65" s="1"/>
       <c r="AQ65" s="1"/>
-      <c r="FB65" s="18">
-[...2 lines deleted...]
-      </c>
+      <c r="FB65" s="30"/>
     </row>
     <row r="66" spans="1:158" x14ac:dyDescent="0.25">
-      <c r="A66" s="16"/>
-[...27 lines deleted...]
-      </c>
+      <c r="A66" s="8"/>
+      <c r="B66" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" s="16" t="s">
+        <v>129</v>
+      </c>
+      <c r="D66" s="22"/>
+      <c r="E66" s="30"/>
+      <c r="F66" s="41"/>
+      <c r="G66" s="30"/>
+      <c r="H66" s="30"/>
+      <c r="I66" s="30"/>
+      <c r="J66" s="30"/>
+      <c r="O66" s="22"/>
+      <c r="P66" s="8"/>
       <c r="Q66" s="8"/>
       <c r="R66" s="8"/>
       <c r="S66" s="8"/>
       <c r="T66" s="8"/>
       <c r="U66" s="8"/>
       <c r="V66" s="8"/>
       <c r="W66" s="8"/>
       <c r="X66" s="8"/>
       <c r="Y66" s="8"/>
       <c r="Z66" s="8"/>
       <c r="AA66" s="8"/>
       <c r="AB66" s="8"/>
       <c r="AC66" s="8"/>
       <c r="AD66" s="8"/>
       <c r="AE66" s="8"/>
       <c r="AF66" s="8"/>
       <c r="AG66" s="8"/>
       <c r="AH66" s="8"/>
       <c r="AI66" s="1"/>
       <c r="AJ66" s="1"/>
       <c r="AK66" s="1"/>
       <c r="AL66" s="1"/>
       <c r="AM66" s="1"/>
       <c r="AN66" s="1"/>
       <c r="AO66" s="1"/>
       <c r="AP66" s="1"/>
       <c r="AQ66" s="1"/>
-      <c r="FB66" s="18">
-[...2 lines deleted...]
-      </c>
     </row>
     <row r="67" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A67" s="16"/>
-      <c r="B67" s="96" t="s">
-[...12 lines deleted...]
-      <c r="K67" s="100">
+      <c r="B67" s="107" t="s">
+        <v>11</v>
+      </c>
+      <c r="C67" s="238" t="s">
+        <v>44</v>
+      </c>
+      <c r="D67" s="108"/>
+      <c r="E67" s="110"/>
+      <c r="F67" s="109"/>
+      <c r="G67" s="108"/>
+      <c r="H67" s="213"/>
+      <c r="I67" s="110"/>
+      <c r="J67" s="112"/>
+      <c r="K67" s="111">
         <f>(IF(E67=0,1,E67)*IF(F67=0,1,F67)*I67 ) + J67*IF(E67=0,1,E67)*IF(F67=0,1,F67)</f>
         <v>0</v>
       </c>
-      <c r="L67" s="101">
+      <c r="L67" s="112">
         <f>K67/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M67" s="143"/>
-      <c r="N67" s="143"/>
+      <c r="M67" s="139"/>
+      <c r="N67" s="139"/>
       <c r="O67" s="8"/>
-      <c r="P67" s="227">
+      <c r="P67" s="217">
         <f>J67*IF(E67=0,1,E67)*IF(F67=0,1,F67)</f>
         <v>0</v>
       </c>
       <c r="Q67" s="8"/>
       <c r="R67" s="8"/>
       <c r="S67" s="8"/>
       <c r="T67" s="8"/>
       <c r="U67" s="8"/>
       <c r="V67" s="8"/>
       <c r="W67" s="8"/>
       <c r="X67" s="8"/>
       <c r="Y67" s="8"/>
       <c r="Z67" s="8"/>
       <c r="AA67" s="8"/>
       <c r="AB67" s="8"/>
       <c r="AC67" s="8"/>
       <c r="AD67" s="8"/>
       <c r="AE67" s="8"/>
       <c r="AF67" s="8"/>
       <c r="AG67" s="8"/>
       <c r="AH67" s="8"/>
       <c r="AI67" s="1"/>
       <c r="AJ67" s="1"/>
       <c r="AK67" s="1"/>
       <c r="AL67" s="1"/>
       <c r="AM67" s="1"/>
       <c r="AN67" s="1"/>
       <c r="AO67" s="1"/>
       <c r="AP67" s="1"/>
       <c r="AQ67" s="1"/>
       <c r="FB67" s="18">
         <f>(IF(E67=0,1,E67)*IF(F67=0,1,F67)*I67 ) + J67*IF(E67=0,1,E67)*IF(F67=0,1,F67)</f>
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A68" s="16"/>
-      <c r="B68" s="149" t="s">
-[...3 lines deleted...]
-        <v>133</v>
+      <c r="B68" s="145" t="s">
+        <v>4</v>
+      </c>
+      <c r="C68" s="157" t="s">
+        <v>130</v>
       </c>
       <c r="D68" s="103"/>
       <c r="E68" s="104"/>
       <c r="F68" s="105"/>
       <c r="G68" s="103"/>
-      <c r="H68" s="223"/>
+      <c r="H68" s="215"/>
       <c r="I68" s="104"/>
       <c r="J68" s="101"/>
       <c r="K68" s="100">
         <f>(IF(E68=0,1,E68)*IF(F68=0,1,F68)*I68 ) + J68*IF(E68=0,1,E68)*IF(F68=0,1,F68)</f>
         <v>0</v>
       </c>
       <c r="L68" s="101">
         <f>K68/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M68" s="143"/>
-      <c r="N68" s="143"/>
+      <c r="M68" s="139"/>
+      <c r="N68" s="139"/>
       <c r="O68" s="8"/>
-      <c r="P68" s="227">
+      <c r="P68" s="217">
         <f>J68*IF(E68=0,1,E68)*IF(F68=0,1,F68)</f>
         <v>0</v>
       </c>
       <c r="Q68" s="8"/>
       <c r="R68" s="8"/>
       <c r="S68" s="8"/>
       <c r="T68" s="8"/>
       <c r="U68" s="8"/>
       <c r="V68" s="8"/>
       <c r="W68" s="8"/>
       <c r="X68" s="8"/>
       <c r="Y68" s="8"/>
       <c r="Z68" s="8"/>
       <c r="AA68" s="8"/>
       <c r="AB68" s="8"/>
       <c r="AC68" s="8"/>
       <c r="AD68" s="8"/>
       <c r="AE68" s="8"/>
       <c r="AF68" s="8"/>
       <c r="AG68" s="8"/>
       <c r="AH68" s="8"/>
       <c r="AI68" s="1"/>
       <c r="AJ68" s="1"/>
       <c r="AK68" s="1"/>
       <c r="AL68" s="1"/>
       <c r="AM68" s="1"/>
       <c r="AN68" s="1"/>
       <c r="AO68" s="1"/>
       <c r="AP68" s="1"/>
       <c r="AQ68" s="1"/>
       <c r="FB68" s="18">
         <f>(IF(E68=0,1,E68)*IF(F68=0,1,F68)*I68 ) + J68*IF(E68=0,1,E68)*IF(F68=0,1,F68)</f>
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A69" s="16"/>
-      <c r="B69" s="118" t="s">
-[...2 lines deleted...]
-      <c r="C69" s="93"/>
+      <c r="B69" s="96" t="s">
+        <v>5</v>
+      </c>
+      <c r="C69" s="156" t="s">
+        <v>46</v>
+      </c>
       <c r="D69" s="97"/>
       <c r="E69" s="99"/>
       <c r="F69" s="98"/>
       <c r="G69" s="97"/>
-      <c r="H69" s="224"/>
+      <c r="H69" s="216"/>
       <c r="I69" s="99"/>
       <c r="J69" s="101"/>
       <c r="K69" s="100">
         <f>(IF(E69=0,1,E69)*IF(F69=0,1,F69)*I69 ) + J69*IF(E69=0,1,E69)*IF(F69=0,1,F69)</f>
         <v>0</v>
       </c>
       <c r="L69" s="101">
         <f>K69/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M69" s="143"/>
-      <c r="N69" s="143"/>
+      <c r="M69" s="139"/>
+      <c r="N69" s="139"/>
       <c r="O69" s="8"/>
-      <c r="P69" s="227">
+      <c r="P69" s="217">
         <f>J69*IF(E69=0,1,E69)*IF(F69=0,1,F69)</f>
         <v>0</v>
       </c>
       <c r="Q69" s="8"/>
       <c r="R69" s="8"/>
       <c r="S69" s="8"/>
       <c r="T69" s="8"/>
       <c r="U69" s="8"/>
       <c r="V69" s="8"/>
       <c r="W69" s="8"/>
       <c r="X69" s="8"/>
       <c r="Y69" s="8"/>
       <c r="Z69" s="8"/>
       <c r="AA69" s="8"/>
       <c r="AB69" s="8"/>
       <c r="AC69" s="8"/>
       <c r="AD69" s="8"/>
       <c r="AE69" s="8"/>
       <c r="AF69" s="8"/>
       <c r="AG69" s="8"/>
       <c r="AH69" s="8"/>
       <c r="AI69" s="1"/>
       <c r="AJ69" s="1"/>
       <c r="AK69" s="1"/>
       <c r="AL69" s="1"/>
       <c r="AM69" s="1"/>
       <c r="AN69" s="1"/>
       <c r="AO69" s="1"/>
       <c r="AP69" s="1"/>
       <c r="AQ69" s="1"/>
       <c r="FB69" s="18">
         <f>(IF(E69=0,1,E69)*IF(F69=0,1,F69)*I69 ) + J69*IF(E69=0,1,E69)*IF(F69=0,1,F69)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="70" spans="1:158" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="70" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A70" s="16"/>
-      <c r="B70" s="27"/>
-[...29 lines deleted...]
-      </c>
+      <c r="B70" s="145" t="s">
+        <v>6</v>
+      </c>
+      <c r="C70" s="157" t="s">
+        <v>131</v>
+      </c>
+      <c r="D70" s="103"/>
+      <c r="E70" s="104"/>
+      <c r="F70" s="105"/>
+      <c r="G70" s="103"/>
+      <c r="H70" s="215"/>
+      <c r="I70" s="104"/>
+      <c r="J70" s="101"/>
+      <c r="K70" s="100">
+        <f>(IF(E70=0,1,E70)*IF(F70=0,1,F70)*I70 ) + J70*IF(E70=0,1,E70)*IF(F70=0,1,F70)</f>
+        <v>0</v>
+      </c>
+      <c r="L70" s="101">
+        <f>K70/Portada!$F$15</f>
+        <v>0</v>
+      </c>
+      <c r="M70" s="139"/>
+      <c r="N70" s="139"/>
       <c r="O70" s="8"/>
-      <c r="P70" s="19">
-        <f>SUM(P65:P69)</f>
+      <c r="P70" s="217">
+        <f>J70*IF(E70=0,1,E70)*IF(F70=0,1,F70)</f>
         <v>0</v>
       </c>
       <c r="Q70" s="8"/>
       <c r="R70" s="8"/>
       <c r="S70" s="8"/>
       <c r="T70" s="8"/>
       <c r="U70" s="8"/>
       <c r="V70" s="8"/>
       <c r="W70" s="8"/>
       <c r="X70" s="8"/>
       <c r="Y70" s="8"/>
       <c r="Z70" s="8"/>
       <c r="AA70" s="8"/>
       <c r="AB70" s="8"/>
       <c r="AC70" s="8"/>
       <c r="AD70" s="8"/>
       <c r="AE70" s="8"/>
       <c r="AF70" s="8"/>
       <c r="AG70" s="8"/>
       <c r="AH70" s="8"/>
       <c r="AI70" s="1"/>
       <c r="AJ70" s="1"/>
       <c r="AK70" s="1"/>
       <c r="AL70" s="1"/>
       <c r="AM70" s="1"/>
       <c r="AN70" s="1"/>
       <c r="AO70" s="1"/>
       <c r="AP70" s="1"/>
       <c r="AQ70" s="1"/>
-      <c r="FB70" s="19">
-        <f>SUM(FB65:FB69)</f>
+      <c r="FB70" s="18">
+        <f>(IF(E70=0,1,E70)*IF(F70=0,1,F70)*I70 ) + J70*IF(E70=0,1,E70)*IF(F70=0,1,F70)</f>
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:158" x14ac:dyDescent="0.25">
-      <c r="A71" s="8"/>
-[...35 lines deleted...]
-        <f>(P62+P70)</f>
+      <c r="A71" s="16"/>
+      <c r="B71" s="115" t="s">
+        <v>7</v>
+      </c>
+      <c r="C71" s="93"/>
+      <c r="D71" s="97"/>
+      <c r="E71" s="99"/>
+      <c r="F71" s="98"/>
+      <c r="G71" s="97"/>
+      <c r="H71" s="216"/>
+      <c r="I71" s="99"/>
+      <c r="J71" s="101"/>
+      <c r="K71" s="100">
+        <f>(IF(E71=0,1,E71)*IF(F71=0,1,F71)*I71 ) + J71*IF(E71=0,1,E71)*IF(F71=0,1,F71)</f>
+        <v>0</v>
+      </c>
+      <c r="L71" s="101">
+        <f>K71/Portada!$F$15</f>
+        <v>0</v>
+      </c>
+      <c r="M71" s="139"/>
+      <c r="N71" s="139"/>
+      <c r="O71" s="8"/>
+      <c r="P71" s="217">
+        <f>J71*IF(E71=0,1,E71)*IF(F71=0,1,F71)</f>
         <v>0</v>
       </c>
       <c r="Q71" s="8"/>
       <c r="R71" s="8"/>
       <c r="S71" s="8"/>
       <c r="T71" s="8"/>
       <c r="U71" s="8"/>
       <c r="V71" s="8"/>
       <c r="W71" s="8"/>
       <c r="X71" s="8"/>
       <c r="Y71" s="8"/>
       <c r="Z71" s="8"/>
       <c r="AA71" s="8"/>
       <c r="AB71" s="8"/>
       <c r="AC71" s="8"/>
       <c r="AD71" s="8"/>
       <c r="AE71" s="8"/>
       <c r="AF71" s="8"/>
       <c r="AG71" s="8"/>
       <c r="AH71" s="8"/>
       <c r="AI71" s="1"/>
       <c r="AJ71" s="1"/>
       <c r="AK71" s="1"/>
       <c r="AL71" s="1"/>
       <c r="AM71" s="1"/>
       <c r="AN71" s="1"/>
       <c r="AO71" s="1"/>
       <c r="AP71" s="1"/>
       <c r="AQ71" s="1"/>
-      <c r="FB71" s="24">
-[...4 lines deleted...]
-    <row r="72" spans="1:158" x14ac:dyDescent="0.25">
+      <c r="FB71" s="18">
+        <f>(IF(E71=0,1,E71)*IF(F71=0,1,F71)*I71 ) + J71*IF(E71=0,1,E71)*IF(F71=0,1,F71)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72" spans="1:158" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A72" s="16"/>
-      <c r="O72" s="22"/>
-      <c r="P72" s="8"/>
+      <c r="B72" s="27"/>
+      <c r="C72" s="89" t="str">
+        <f>"TOTAL " &amp;" " &amp; B66 &amp; " " &amp; (C66)</f>
+        <v xml:space="preserve">TOTAL  03.02. Locomoció, àpats i allotjament  </v>
+      </c>
+      <c r="D72" s="90"/>
+      <c r="E72" s="90"/>
+      <c r="F72" s="91"/>
+      <c r="G72" s="90"/>
+      <c r="H72" s="90"/>
+      <c r="I72" s="90"/>
+      <c r="J72" s="92">
+        <f>SUM(J67:J71)</f>
+        <v>0</v>
+      </c>
+      <c r="K72" s="92">
+        <f>SUM(K67:K71)</f>
+        <v>0</v>
+      </c>
+      <c r="L72" s="92">
+        <f>SUM(L67:L71)</f>
+        <v>0</v>
+      </c>
+      <c r="M72" s="19">
+        <f>SUM(M67:M71)</f>
+        <v>0</v>
+      </c>
+      <c r="N72" s="19">
+        <f>SUM(N67:N71)</f>
+        <v>0</v>
+      </c>
+      <c r="O72" s="8"/>
+      <c r="P72" s="19">
+        <f>SUM(P67:P71)</f>
+        <v>0</v>
+      </c>
       <c r="Q72" s="8"/>
       <c r="R72" s="8"/>
       <c r="S72" s="8"/>
       <c r="T72" s="8"/>
       <c r="U72" s="8"/>
       <c r="V72" s="8"/>
       <c r="W72" s="8"/>
       <c r="X72" s="8"/>
       <c r="Y72" s="8"/>
       <c r="Z72" s="8"/>
       <c r="AA72" s="8"/>
       <c r="AB72" s="8"/>
       <c r="AC72" s="8"/>
       <c r="AD72" s="8"/>
       <c r="AE72" s="8"/>
       <c r="AF72" s="8"/>
       <c r="AG72" s="8"/>
       <c r="AH72" s="8"/>
       <c r="AI72" s="1"/>
       <c r="AJ72" s="1"/>
       <c r="AK72" s="1"/>
       <c r="AL72" s="1"/>
       <c r="AM72" s="1"/>
       <c r="AN72" s="1"/>
       <c r="AO72" s="1"/>
       <c r="AP72" s="1"/>
       <c r="AQ72" s="1"/>
-    </row>
-    <row r="73" spans="1:158" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="FB72" s="19">
+        <f>SUM(FB67:FB71)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A73" s="8"/>
-      <c r="B73" s="33"/>
-[...3 lines deleted...]
-      <c r="D73" s="26"/>
+      <c r="B73" s="28"/>
+      <c r="C73" s="42" t="s">
+        <v>43</v>
+      </c>
+      <c r="D73" s="43" t="str">
+        <f>C54</f>
+        <v>CAPÍTOL 03.- Despeses de producció</v>
+      </c>
+      <c r="E73" s="23"/>
+      <c r="F73" s="44"/>
+      <c r="G73" s="23"/>
+      <c r="H73" s="23"/>
+      <c r="I73" s="23"/>
+      <c r="J73" s="24">
+        <f>(J64+J72)</f>
+        <v>0</v>
+      </c>
+      <c r="K73" s="24">
+        <f>(K64+K72)</f>
+        <v>0</v>
+      </c>
+      <c r="L73" s="24">
+        <f>(L64+L72)</f>
+        <v>0</v>
+      </c>
+      <c r="M73" s="24">
+        <f>(M64+M72)</f>
+        <v>0</v>
+      </c>
+      <c r="N73" s="24">
+        <f>(N64+N72)</f>
+        <v>0</v>
+      </c>
       <c r="O73" s="22"/>
-      <c r="P73" s="8"/>
+      <c r="P73" s="24">
+        <f>(P64+P72)</f>
+        <v>0</v>
+      </c>
       <c r="Q73" s="8"/>
       <c r="R73" s="8"/>
       <c r="S73" s="8"/>
       <c r="T73" s="8"/>
       <c r="U73" s="8"/>
       <c r="V73" s="8"/>
       <c r="W73" s="8"/>
       <c r="X73" s="8"/>
       <c r="Y73" s="8"/>
       <c r="Z73" s="8"/>
       <c r="AA73" s="8"/>
       <c r="AB73" s="8"/>
       <c r="AC73" s="8"/>
       <c r="AD73" s="8"/>
       <c r="AE73" s="8"/>
       <c r="AF73" s="8"/>
       <c r="AG73" s="8"/>
       <c r="AH73" s="8"/>
       <c r="AI73" s="1"/>
       <c r="AJ73" s="1"/>
       <c r="AK73" s="1"/>
       <c r="AL73" s="1"/>
       <c r="AM73" s="1"/>
       <c r="AN73" s="1"/>
       <c r="AO73" s="1"/>
       <c r="AP73" s="1"/>
       <c r="AQ73" s="1"/>
+      <c r="FB73" s="24">
+        <f>(FB64+FB72)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="74" spans="1:158" x14ac:dyDescent="0.25">
-      <c r="A74" s="8"/>
-[...3 lines deleted...]
-      <c r="C74" s="2"/>
+      <c r="A74" s="16"/>
       <c r="O74" s="22"/>
       <c r="P74" s="8"/>
       <c r="Q74" s="8"/>
       <c r="R74" s="8"/>
       <c r="S74" s="8"/>
       <c r="T74" s="8"/>
       <c r="U74" s="8"/>
       <c r="V74" s="8"/>
       <c r="W74" s="8"/>
       <c r="X74" s="8"/>
       <c r="Y74" s="8"/>
       <c r="Z74" s="8"/>
       <c r="AA74" s="8"/>
       <c r="AB74" s="8"/>
       <c r="AC74" s="8"/>
       <c r="AD74" s="8"/>
       <c r="AE74" s="8"/>
       <c r="AF74" s="8"/>
       <c r="AG74" s="8"/>
       <c r="AH74" s="8"/>
       <c r="AI74" s="1"/>
       <c r="AJ74" s="1"/>
       <c r="AK74" s="1"/>
       <c r="AL74" s="1"/>
       <c r="AM74" s="1"/>
       <c r="AN74" s="1"/>
       <c r="AO74" s="1"/>
       <c r="AP74" s="1"/>
       <c r="AQ74" s="1"/>
     </row>
-    <row r="75" spans="1:158" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:158" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A75" s="8"/>
-      <c r="B75" s="21" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B75" s="33"/>
+      <c r="C75" s="25" t="s">
+        <v>132</v>
+      </c>
+      <c r="D75" s="26"/>
       <c r="O75" s="22"/>
       <c r="P75" s="8"/>
       <c r="Q75" s="8"/>
       <c r="R75" s="8"/>
       <c r="S75" s="8"/>
       <c r="T75" s="8"/>
       <c r="U75" s="8"/>
       <c r="V75" s="8"/>
       <c r="W75" s="8"/>
       <c r="X75" s="8"/>
       <c r="Y75" s="8"/>
       <c r="Z75" s="8"/>
       <c r="AA75" s="8"/>
       <c r="AB75" s="8"/>
       <c r="AC75" s="8"/>
       <c r="AD75" s="8"/>
       <c r="AE75" s="8"/>
       <c r="AF75" s="8"/>
       <c r="AG75" s="8"/>
       <c r="AH75" s="8"/>
       <c r="AI75" s="1"/>
       <c r="AJ75" s="1"/>
       <c r="AK75" s="1"/>
       <c r="AL75" s="1"/>
       <c r="AM75" s="1"/>
       <c r="AN75" s="1"/>
       <c r="AO75" s="1"/>
       <c r="AP75" s="1"/>
       <c r="AQ75" s="1"/>
     </row>
     <row r="76" spans="1:158" x14ac:dyDescent="0.25">
-      <c r="A76" s="16"/>
-[...27 lines deleted...]
-      </c>
+      <c r="A76" s="8"/>
+      <c r="B76" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C76" s="2"/>
+      <c r="O76" s="22"/>
+      <c r="P76" s="8"/>
       <c r="Q76" s="8"/>
       <c r="R76" s="8"/>
       <c r="S76" s="8"/>
       <c r="T76" s="8"/>
       <c r="U76" s="8"/>
       <c r="V76" s="8"/>
       <c r="W76" s="8"/>
       <c r="X76" s="8"/>
       <c r="Y76" s="8"/>
       <c r="Z76" s="8"/>
       <c r="AA76" s="8"/>
       <c r="AB76" s="8"/>
       <c r="AC76" s="8"/>
       <c r="AD76" s="8"/>
       <c r="AE76" s="8"/>
       <c r="AF76" s="8"/>
       <c r="AG76" s="8"/>
       <c r="AH76" s="8"/>
       <c r="AI76" s="1"/>
       <c r="AJ76" s="1"/>
       <c r="AK76" s="1"/>
       <c r="AL76" s="1"/>
       <c r="AM76" s="1"/>
       <c r="AN76" s="1"/>
       <c r="AO76" s="1"/>
       <c r="AP76" s="1"/>
       <c r="AQ76" s="1"/>
-      <c r="FB76" s="18">
-[...2 lines deleted...]
-      </c>
     </row>
     <row r="77" spans="1:158" x14ac:dyDescent="0.25">
-      <c r="A77" s="16"/>
-[...27 lines deleted...]
-      </c>
+      <c r="A77" s="8"/>
+      <c r="B77" s="21" t="s">
+        <v>133</v>
+      </c>
+      <c r="C77" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="O77" s="22"/>
+      <c r="P77" s="8"/>
       <c r="Q77" s="8"/>
       <c r="R77" s="8"/>
       <c r="S77" s="8"/>
       <c r="T77" s="8"/>
       <c r="U77" s="8"/>
       <c r="V77" s="8"/>
       <c r="W77" s="8"/>
       <c r="X77" s="8"/>
       <c r="Y77" s="8"/>
       <c r="Z77" s="8"/>
       <c r="AA77" s="8"/>
       <c r="AB77" s="8"/>
       <c r="AC77" s="8"/>
       <c r="AD77" s="8"/>
       <c r="AE77" s="8"/>
       <c r="AF77" s="8"/>
       <c r="AG77" s="8"/>
       <c r="AH77" s="8"/>
       <c r="AI77" s="1"/>
       <c r="AJ77" s="1"/>
       <c r="AK77" s="1"/>
       <c r="AL77" s="1"/>
       <c r="AM77" s="1"/>
       <c r="AN77" s="1"/>
       <c r="AO77" s="1"/>
       <c r="AP77" s="1"/>
       <c r="AQ77" s="1"/>
-      <c r="FB77" s="18">
-[...2 lines deleted...]
-      </c>
     </row>
     <row r="78" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A78" s="16"/>
-      <c r="B78" s="96" t="s">
-[...16 lines deleted...]
-      <c r="L78" s="101">
+      <c r="B78" s="107" t="s">
+        <v>135</v>
+      </c>
+      <c r="C78" s="107" t="s">
+        <v>137</v>
+      </c>
+      <c r="D78" s="108"/>
+      <c r="E78" s="110"/>
+      <c r="F78" s="109"/>
+      <c r="G78" s="108"/>
+      <c r="H78" s="213"/>
+      <c r="I78" s="110"/>
+      <c r="J78" s="112"/>
+      <c r="K78" s="111">
+        <f t="shared" ref="K78:K85" si="11">(IF(E78=0,1,E78)*IF(F78=0,1,F78)*I78 ) + J78*IF(E78=0,1,E78)*IF(F78=0,1,F78)</f>
+        <v>0</v>
+      </c>
+      <c r="L78" s="112">
         <f>K78/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M78" s="143"/>
-      <c r="N78" s="143"/>
+      <c r="M78" s="139"/>
+      <c r="N78" s="139"/>
       <c r="O78" s="8"/>
-      <c r="P78" s="227">
-        <f t="shared" si="12"/>
+      <c r="P78" s="217">
+        <f t="shared" ref="P78:P83" si="12">J78*IF(E78=0,1,E78)*IF(F78=0,1,F78)</f>
         <v>0</v>
       </c>
       <c r="Q78" s="8"/>
       <c r="R78" s="8"/>
       <c r="S78" s="8"/>
       <c r="T78" s="8"/>
       <c r="U78" s="8"/>
       <c r="V78" s="8"/>
       <c r="W78" s="8"/>
       <c r="X78" s="8"/>
       <c r="Y78" s="8"/>
       <c r="Z78" s="8"/>
       <c r="AA78" s="8"/>
       <c r="AB78" s="8"/>
       <c r="AC78" s="8"/>
       <c r="AD78" s="8"/>
       <c r="AE78" s="8"/>
       <c r="AF78" s="8"/>
       <c r="AG78" s="8"/>
       <c r="AH78" s="8"/>
       <c r="AI78" s="1"/>
       <c r="AJ78" s="1"/>
       <c r="AK78" s="1"/>
       <c r="AL78" s="1"/>
       <c r="AM78" s="1"/>
       <c r="AN78" s="1"/>
       <c r="AO78" s="1"/>
       <c r="AP78" s="1"/>
       <c r="AQ78" s="1"/>
       <c r="FB78" s="18">
-        <f t="shared" si="13"/>
+        <f t="shared" ref="FB78:FB83" si="13">(IF(E78=0,1,E78)*IF(F78=0,1,F78)*I78 ) + J78*IF(E78=0,1,E78)*IF(F78=0,1,F78)</f>
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A79" s="16"/>
-      <c r="B79" s="117" t="s">
-[...3 lines deleted...]
-        <v>142</v>
+      <c r="B79" s="114" t="s">
+        <v>136</v>
+      </c>
+      <c r="C79" s="145" t="s">
+        <v>138</v>
       </c>
       <c r="D79" s="103"/>
       <c r="E79" s="104"/>
       <c r="F79" s="105"/>
       <c r="G79" s="103"/>
-      <c r="H79" s="223"/>
+      <c r="H79" s="215"/>
       <c r="I79" s="104"/>
       <c r="J79" s="101"/>
       <c r="K79" s="100">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L79" s="101">
         <f>K79/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M79" s="143"/>
-      <c r="N79" s="143"/>
+      <c r="M79" s="139"/>
+      <c r="N79" s="139"/>
       <c r="O79" s="8"/>
-      <c r="P79" s="227">
+      <c r="P79" s="217">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="Q79" s="8"/>
       <c r="R79" s="8"/>
       <c r="S79" s="8"/>
       <c r="T79" s="8"/>
       <c r="U79" s="8"/>
       <c r="V79" s="8"/>
       <c r="W79" s="8"/>
       <c r="X79" s="8"/>
       <c r="Y79" s="8"/>
       <c r="Z79" s="8"/>
       <c r="AA79" s="8"/>
       <c r="AB79" s="8"/>
       <c r="AC79" s="8"/>
       <c r="AD79" s="8"/>
       <c r="AE79" s="8"/>
       <c r="AF79" s="8"/>
       <c r="AG79" s="8"/>
       <c r="AH79" s="8"/>
       <c r="AI79" s="1"/>
       <c r="AJ79" s="1"/>
       <c r="AK79" s="1"/>
       <c r="AL79" s="1"/>
       <c r="AM79" s="1"/>
       <c r="AN79" s="1"/>
       <c r="AO79" s="1"/>
       <c r="AP79" s="1"/>
       <c r="AQ79" s="1"/>
       <c r="FB79" s="18">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A80" s="16"/>
       <c r="B80" s="96" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="C80" s="96" t="s">
-        <v>207</v>
+        <v>139</v>
       </c>
       <c r="D80" s="97"/>
       <c r="E80" s="99"/>
       <c r="F80" s="98"/>
       <c r="G80" s="97"/>
-      <c r="H80" s="224"/>
+      <c r="H80" s="216"/>
       <c r="I80" s="99"/>
       <c r="J80" s="101"/>
       <c r="K80" s="100">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L80" s="101">
         <f>K80/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M80" s="143"/>
-      <c r="N80" s="143"/>
+      <c r="M80" s="139"/>
+      <c r="N80" s="139"/>
       <c r="O80" s="8"/>
-      <c r="P80" s="227">
+      <c r="P80" s="217">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="Q80" s="8"/>
       <c r="R80" s="8"/>
       <c r="S80" s="8"/>
       <c r="T80" s="8"/>
       <c r="U80" s="8"/>
       <c r="V80" s="8"/>
       <c r="W80" s="8"/>
       <c r="X80" s="8"/>
       <c r="Y80" s="8"/>
       <c r="Z80" s="8"/>
       <c r="AA80" s="8"/>
       <c r="AB80" s="8"/>
       <c r="AC80" s="8"/>
       <c r="AD80" s="8"/>
       <c r="AE80" s="8"/>
       <c r="AF80" s="8"/>
       <c r="AG80" s="8"/>
       <c r="AH80" s="8"/>
       <c r="AI80" s="1"/>
       <c r="AJ80" s="1"/>
       <c r="AK80" s="1"/>
       <c r="AL80" s="1"/>
       <c r="AM80" s="1"/>
       <c r="AN80" s="1"/>
       <c r="AO80" s="1"/>
       <c r="AP80" s="1"/>
       <c r="AQ80" s="1"/>
       <c r="FB80" s="18">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A81" s="16"/>
-      <c r="B81" s="119" t="s">
-[...10 lines deleted...]
-      <c r="I81" s="238"/>
+      <c r="B81" s="114" t="s">
+        <v>143</v>
+      </c>
+      <c r="C81" s="114" t="s">
+        <v>140</v>
+      </c>
+      <c r="D81" s="103"/>
+      <c r="E81" s="104"/>
+      <c r="F81" s="105"/>
+      <c r="G81" s="103"/>
+      <c r="H81" s="215"/>
+      <c r="I81" s="104"/>
       <c r="J81" s="101"/>
       <c r="K81" s="100">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L81" s="101">
         <f>K81/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M81" s="143"/>
-      <c r="N81" s="143"/>
+      <c r="M81" s="139"/>
+      <c r="N81" s="139"/>
       <c r="O81" s="8"/>
-      <c r="P81" s="227">
+      <c r="P81" s="217">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="Q81" s="8"/>
       <c r="R81" s="8"/>
       <c r="S81" s="8"/>
       <c r="T81" s="8"/>
       <c r="U81" s="8"/>
       <c r="V81" s="8"/>
       <c r="W81" s="8"/>
       <c r="X81" s="8"/>
       <c r="Y81" s="8"/>
       <c r="Z81" s="8"/>
       <c r="AA81" s="8"/>
       <c r="AB81" s="8"/>
       <c r="AC81" s="8"/>
       <c r="AD81" s="8"/>
       <c r="AE81" s="8"/>
       <c r="AF81" s="8"/>
       <c r="AG81" s="8"/>
       <c r="AH81" s="8"/>
       <c r="AI81" s="1"/>
       <c r="AJ81" s="1"/>
       <c r="AK81" s="1"/>
       <c r="AL81" s="1"/>
       <c r="AM81" s="1"/>
       <c r="AN81" s="1"/>
       <c r="AO81" s="1"/>
       <c r="AP81" s="1"/>
       <c r="AQ81" s="1"/>
       <c r="FB81" s="18">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
     </row>
-    <row r="82" spans="1:158" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="82" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A82" s="16"/>
-      <c r="B82" s="27"/>
-[...29 lines deleted...]
-      </c>
+      <c r="B82" s="96" t="s">
+        <v>144</v>
+      </c>
+      <c r="C82" s="96" t="s">
+        <v>205</v>
+      </c>
+      <c r="D82" s="97"/>
+      <c r="E82" s="99"/>
+      <c r="F82" s="98"/>
+      <c r="G82" s="97"/>
+      <c r="H82" s="216"/>
+      <c r="I82" s="99"/>
+      <c r="J82" s="101"/>
+      <c r="K82" s="100">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="L82" s="101">
+        <f>K82/Portada!$F$15</f>
+        <v>0</v>
+      </c>
+      <c r="M82" s="139"/>
+      <c r="N82" s="139"/>
       <c r="O82" s="8"/>
-      <c r="P82" s="19">
-        <f>SUM(P76:P81)</f>
+      <c r="P82" s="217">
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="Q82" s="8"/>
       <c r="R82" s="8"/>
       <c r="S82" s="8"/>
       <c r="T82" s="8"/>
       <c r="U82" s="8"/>
       <c r="V82" s="8"/>
       <c r="W82" s="8"/>
       <c r="X82" s="8"/>
       <c r="Y82" s="8"/>
       <c r="Z82" s="8"/>
       <c r="AA82" s="8"/>
       <c r="AB82" s="8"/>
       <c r="AC82" s="8"/>
       <c r="AD82" s="8"/>
       <c r="AE82" s="8"/>
       <c r="AF82" s="8"/>
       <c r="AG82" s="8"/>
       <c r="AH82" s="8"/>
       <c r="AI82" s="1"/>
       <c r="AJ82" s="1"/>
       <c r="AK82" s="1"/>
       <c r="AL82" s="1"/>
       <c r="AM82" s="1"/>
       <c r="AN82" s="1"/>
       <c r="AO82" s="1"/>
       <c r="AP82" s="1"/>
       <c r="AQ82" s="1"/>
-      <c r="FB82" s="19">
-        <f>SUM(FB76:FB81)</f>
+      <c r="FB82" s="18">
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A83" s="16"/>
-      <c r="B83" s="28"/>
-[...34 lines deleted...]
-        <f>(P82)</f>
+      <c r="B83" s="114" t="s">
+        <v>204</v>
+      </c>
+      <c r="C83" s="114" t="s">
+        <v>206</v>
+      </c>
+      <c r="D83" s="103"/>
+      <c r="E83" s="104"/>
+      <c r="F83" s="105"/>
+      <c r="G83" s="103"/>
+      <c r="H83" s="215"/>
+      <c r="I83" s="104"/>
+      <c r="J83" s="101"/>
+      <c r="K83" s="100">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="L83" s="101">
+        <f>K83/Portada!$F$15</f>
+        <v>0</v>
+      </c>
+      <c r="M83" s="139"/>
+      <c r="N83" s="139"/>
+      <c r="O83" s="8"/>
+      <c r="P83" s="217">
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="Q83" s="8"/>
       <c r="R83" s="8"/>
       <c r="S83" s="8"/>
       <c r="T83" s="8"/>
       <c r="U83" s="8"/>
       <c r="V83" s="8"/>
       <c r="W83" s="8"/>
       <c r="X83" s="8"/>
       <c r="Y83" s="8"/>
       <c r="Z83" s="8"/>
       <c r="AA83" s="8"/>
       <c r="AB83" s="8"/>
       <c r="AC83" s="8"/>
       <c r="AD83" s="8"/>
       <c r="AE83" s="8"/>
       <c r="AF83" s="8"/>
       <c r="AG83" s="8"/>
       <c r="AH83" s="8"/>
       <c r="AI83" s="1"/>
       <c r="AJ83" s="1"/>
       <c r="AK83" s="1"/>
       <c r="AL83" s="1"/>
       <c r="AM83" s="1"/>
       <c r="AN83" s="1"/>
       <c r="AO83" s="1"/>
       <c r="AP83" s="1"/>
       <c r="AQ83" s="1"/>
-      <c r="FB83" s="24">
-        <f>(FB82)</f>
+      <c r="FB83" s="18">
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:158" x14ac:dyDescent="0.25">
-      <c r="A84" s="8"/>
-[...1 lines deleted...]
-      <c r="P84" s="8"/>
+      <c r="A84" s="16"/>
+      <c r="B84" s="96" t="s">
+        <v>246</v>
+      </c>
+      <c r="C84" s="93"/>
+      <c r="D84" s="97"/>
+      <c r="E84" s="99"/>
+      <c r="F84" s="98"/>
+      <c r="G84" s="97"/>
+      <c r="H84" s="216"/>
+      <c r="I84" s="99"/>
+      <c r="J84" s="101"/>
+      <c r="K84" s="100">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="L84" s="101">
+        <f>K84/Portada!$F$15</f>
+        <v>0</v>
+      </c>
+      <c r="M84" s="139"/>
+      <c r="N84" s="139"/>
+      <c r="O84" s="8"/>
+      <c r="P84" s="217"/>
       <c r="Q84" s="8"/>
       <c r="R84" s="8"/>
       <c r="S84" s="8"/>
       <c r="T84" s="8"/>
       <c r="U84" s="8"/>
       <c r="V84" s="8"/>
       <c r="W84" s="8"/>
       <c r="X84" s="8"/>
       <c r="Y84" s="8"/>
       <c r="Z84" s="8"/>
       <c r="AA84" s="8"/>
       <c r="AB84" s="8"/>
       <c r="AC84" s="8"/>
       <c r="AD84" s="8"/>
       <c r="AE84" s="8"/>
       <c r="AF84" s="8"/>
       <c r="AG84" s="8"/>
       <c r="AH84" s="8"/>
       <c r="AI84" s="1"/>
       <c r="AJ84" s="1"/>
       <c r="AK84" s="1"/>
       <c r="AL84" s="1"/>
       <c r="AM84" s="1"/>
       <c r="AN84" s="1"/>
       <c r="AO84" s="1"/>
       <c r="AP84" s="1"/>
       <c r="AQ84" s="1"/>
-    </row>
-[...7 lines deleted...]
-      <c r="P85" s="8"/>
+      <c r="FB84" s="18"/>
+    </row>
+    <row r="85" spans="1:158" x14ac:dyDescent="0.25">
+      <c r="A85" s="16"/>
+      <c r="B85" s="116" t="s">
+        <v>247</v>
+      </c>
+      <c r="C85" s="93"/>
+      <c r="D85" s="103"/>
+      <c r="E85" s="104"/>
+      <c r="F85" s="105"/>
+      <c r="G85" s="103"/>
+      <c r="H85" s="215"/>
+      <c r="I85" s="104"/>
+      <c r="J85" s="101"/>
+      <c r="K85" s="100">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="L85" s="101">
+        <f>K85/Portada!$F$15</f>
+        <v>0</v>
+      </c>
+      <c r="M85" s="139"/>
+      <c r="N85" s="139"/>
+      <c r="O85" s="8"/>
+      <c r="P85" s="217"/>
       <c r="Q85" s="8"/>
       <c r="R85" s="8"/>
       <c r="S85" s="8"/>
       <c r="T85" s="8"/>
       <c r="U85" s="8"/>
       <c r="V85" s="8"/>
       <c r="W85" s="8"/>
       <c r="X85" s="8"/>
       <c r="Y85" s="8"/>
       <c r="Z85" s="8"/>
       <c r="AA85" s="8"/>
       <c r="AB85" s="8"/>
       <c r="AC85" s="8"/>
       <c r="AD85" s="8"/>
       <c r="AE85" s="8"/>
       <c r="AF85" s="8"/>
       <c r="AG85" s="8"/>
       <c r="AH85" s="8"/>
       <c r="AI85" s="1"/>
       <c r="AJ85" s="1"/>
       <c r="AK85" s="1"/>
       <c r="AL85" s="1"/>
       <c r="AM85" s="1"/>
       <c r="AN85" s="1"/>
       <c r="AO85" s="1"/>
       <c r="AP85" s="1"/>
       <c r="AQ85" s="1"/>
-    </row>
-[...7 lines deleted...]
-      <c r="P86" s="8"/>
+      <c r="FB85" s="18"/>
+    </row>
+    <row r="86" spans="1:158" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A86" s="16"/>
+      <c r="B86" s="27"/>
+      <c r="C86" s="89" t="str">
+        <f>"TOTAL " &amp;" " &amp; B77 &amp; " " &amp; (C77)</f>
+        <v>TOTAL  04.01. Altres</v>
+      </c>
+      <c r="D86" s="90"/>
+      <c r="E86" s="90"/>
+      <c r="F86" s="91"/>
+      <c r="G86" s="90"/>
+      <c r="H86" s="90"/>
+      <c r="I86" s="90"/>
+      <c r="J86" s="92">
+        <f>SUM(J78:J85)</f>
+        <v>0</v>
+      </c>
+      <c r="K86" s="92">
+        <f>SUM(K78:K85)</f>
+        <v>0</v>
+      </c>
+      <c r="L86" s="92">
+        <f>SUM(L78:L85)</f>
+        <v>0</v>
+      </c>
+      <c r="M86" s="19">
+        <f>SUM(M78:M83)</f>
+        <v>0</v>
+      </c>
+      <c r="N86" s="19">
+        <f>SUM(N78:N83)</f>
+        <v>0</v>
+      </c>
+      <c r="O86" s="8"/>
+      <c r="P86" s="19">
+        <f>SUM(P78:P83)</f>
+        <v>0</v>
+      </c>
       <c r="Q86" s="8"/>
       <c r="R86" s="8"/>
       <c r="S86" s="8"/>
       <c r="T86" s="8"/>
       <c r="U86" s="8"/>
       <c r="V86" s="8"/>
       <c r="W86" s="8"/>
       <c r="X86" s="8"/>
       <c r="Y86" s="8"/>
       <c r="Z86" s="8"/>
       <c r="AA86" s="8"/>
       <c r="AB86" s="8"/>
       <c r="AC86" s="8"/>
       <c r="AD86" s="8"/>
       <c r="AE86" s="8"/>
       <c r="AF86" s="8"/>
       <c r="AG86" s="8"/>
       <c r="AH86" s="8"/>
       <c r="AI86" s="1"/>
       <c r="AJ86" s="1"/>
       <c r="AK86" s="1"/>
       <c r="AL86" s="1"/>
       <c r="AM86" s="1"/>
       <c r="AN86" s="1"/>
       <c r="AO86" s="1"/>
       <c r="AP86" s="1"/>
       <c r="AQ86" s="1"/>
+      <c r="FB86" s="19">
+        <f>SUM(FB78:FB83)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="87" spans="1:158" x14ac:dyDescent="0.25">
-      <c r="A87" s="8"/>
-[...4 lines deleted...]
-        <v>223</v>
+      <c r="A87" s="16"/>
+      <c r="B87" s="28"/>
+      <c r="C87" s="42" t="s">
+        <v>43</v>
+      </c>
+      <c r="D87" s="43" t="str">
+        <f>C75</f>
+        <v>CAPÍTOL 04.- Altres</v>
+      </c>
+      <c r="E87" s="23"/>
+      <c r="F87" s="44"/>
+      <c r="G87" s="23"/>
+      <c r="H87" s="23"/>
+      <c r="I87" s="23"/>
+      <c r="J87" s="24">
+        <f>(J86)</f>
+        <v>0</v>
+      </c>
+      <c r="K87" s="24">
+        <f>(K86)</f>
+        <v>0</v>
+      </c>
+      <c r="L87" s="24">
+        <f>(L86)</f>
+        <v>0</v>
+      </c>
+      <c r="M87" s="24">
+        <f>(M86)</f>
+        <v>0</v>
+      </c>
+      <c r="N87" s="24">
+        <f>(N86)</f>
+        <v>0</v>
       </c>
       <c r="O87" s="22"/>
-      <c r="P87" s="8"/>
+      <c r="P87" s="24">
+        <f>(P86)</f>
+        <v>0</v>
+      </c>
       <c r="Q87" s="8"/>
       <c r="R87" s="8"/>
       <c r="S87" s="8"/>
       <c r="T87" s="8"/>
       <c r="U87" s="8"/>
       <c r="V87" s="8"/>
       <c r="W87" s="8"/>
       <c r="X87" s="8"/>
       <c r="Y87" s="8"/>
       <c r="Z87" s="8"/>
       <c r="AA87" s="8"/>
       <c r="AB87" s="8"/>
       <c r="AC87" s="8"/>
       <c r="AD87" s="8"/>
       <c r="AE87" s="8"/>
       <c r="AF87" s="8"/>
       <c r="AG87" s="8"/>
       <c r="AH87" s="8"/>
       <c r="AI87" s="1"/>
       <c r="AJ87" s="1"/>
       <c r="AK87" s="1"/>
       <c r="AL87" s="1"/>
       <c r="AM87" s="1"/>
       <c r="AN87" s="1"/>
       <c r="AO87" s="1"/>
       <c r="AP87" s="1"/>
       <c r="AQ87" s="1"/>
+      <c r="FB87" s="24">
+        <f>(FB86)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="88" spans="1:158" x14ac:dyDescent="0.25">
-      <c r="A88" s="16"/>
-[...27 lines deleted...]
-      </c>
+      <c r="A88" s="8"/>
+      <c r="O88" s="22"/>
+      <c r="P88" s="8"/>
       <c r="Q88" s="8"/>
       <c r="R88" s="8"/>
       <c r="S88" s="8"/>
       <c r="T88" s="8"/>
       <c r="U88" s="8"/>
       <c r="V88" s="8"/>
       <c r="W88" s="8"/>
       <c r="X88" s="8"/>
       <c r="Y88" s="8"/>
       <c r="Z88" s="8"/>
       <c r="AA88" s="8"/>
       <c r="AB88" s="8"/>
       <c r="AC88" s="8"/>
       <c r="AD88" s="8"/>
       <c r="AE88" s="8"/>
       <c r="AF88" s="8"/>
       <c r="AG88" s="8"/>
       <c r="AH88" s="8"/>
       <c r="AI88" s="1"/>
       <c r="AJ88" s="1"/>
       <c r="AK88" s="1"/>
       <c r="AL88" s="1"/>
       <c r="AM88" s="1"/>
       <c r="AN88" s="1"/>
       <c r="AO88" s="1"/>
       <c r="AP88" s="1"/>
       <c r="AQ88" s="1"/>
-      <c r="FB88" s="18">
-[...33 lines deleted...]
-      </c>
+    </row>
+    <row r="89" spans="1:158" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A89" s="8"/>
+      <c r="B89" s="33"/>
+      <c r="C89" s="25" t="s">
+        <v>207</v>
+      </c>
+      <c r="O89" s="22"/>
+      <c r="P89" s="8"/>
       <c r="Q89" s="8"/>
       <c r="R89" s="8"/>
       <c r="S89" s="8"/>
       <c r="T89" s="8"/>
       <c r="U89" s="8"/>
       <c r="V89" s="8"/>
       <c r="W89" s="8"/>
       <c r="X89" s="8"/>
       <c r="Y89" s="8"/>
       <c r="Z89" s="8"/>
       <c r="AA89" s="8"/>
       <c r="AB89" s="8"/>
       <c r="AC89" s="8"/>
       <c r="AD89" s="8"/>
       <c r="AE89" s="8"/>
       <c r="AF89" s="8"/>
       <c r="AG89" s="8"/>
       <c r="AH89" s="8"/>
       <c r="AI89" s="1"/>
       <c r="AJ89" s="1"/>
       <c r="AK89" s="1"/>
       <c r="AL89" s="1"/>
       <c r="AM89" s="1"/>
       <c r="AN89" s="1"/>
       <c r="AO89" s="1"/>
       <c r="AP89" s="1"/>
       <c r="AQ89" s="1"/>
-      <c r="FB89" s="18">
-[...41 lines deleted...]
-      </c>
+    </row>
+    <row r="90" spans="1:158" x14ac:dyDescent="0.25">
+      <c r="A90" s="8"/>
+      <c r="B90" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C90" s="1"/>
+      <c r="O90" s="22"/>
+      <c r="P90" s="8"/>
       <c r="Q90" s="8"/>
       <c r="R90" s="8"/>
       <c r="S90" s="8"/>
       <c r="T90" s="8"/>
       <c r="U90" s="8"/>
       <c r="V90" s="8"/>
       <c r="W90" s="8"/>
       <c r="X90" s="8"/>
       <c r="Y90" s="8"/>
       <c r="Z90" s="8"/>
       <c r="AA90" s="8"/>
       <c r="AB90" s="8"/>
       <c r="AC90" s="8"/>
       <c r="AD90" s="8"/>
       <c r="AE90" s="8"/>
       <c r="AF90" s="8"/>
       <c r="AG90" s="8"/>
       <c r="AH90" s="8"/>
       <c r="AI90" s="1"/>
       <c r="AJ90" s="1"/>
       <c r="AK90" s="1"/>
       <c r="AL90" s="1"/>
       <c r="AM90" s="1"/>
       <c r="AN90" s="1"/>
       <c r="AO90" s="1"/>
       <c r="AP90" s="1"/>
       <c r="AQ90" s="1"/>
-      <c r="FB90" s="19">
-[...2 lines deleted...]
-      </c>
     </row>
     <row r="91" spans="1:158" x14ac:dyDescent="0.25">
-      <c r="A91" s="16"/>
-[...31 lines deleted...]
-        <v>0</v>
+      <c r="A91" s="8"/>
+      <c r="B91" s="21" t="s">
+        <v>145</v>
+      </c>
+      <c r="C91" s="16" t="s">
+        <v>221</v>
       </c>
       <c r="O91" s="22"/>
-      <c r="P91" s="24">
-[...2 lines deleted...]
-      </c>
+      <c r="P91" s="8"/>
       <c r="Q91" s="8"/>
       <c r="R91" s="8"/>
       <c r="S91" s="8"/>
       <c r="T91" s="8"/>
       <c r="U91" s="8"/>
       <c r="V91" s="8"/>
       <c r="W91" s="8"/>
       <c r="X91" s="8"/>
       <c r="Y91" s="8"/>
       <c r="Z91" s="8"/>
       <c r="AA91" s="8"/>
       <c r="AB91" s="8"/>
       <c r="AC91" s="8"/>
       <c r="AD91" s="8"/>
       <c r="AE91" s="8"/>
       <c r="AF91" s="8"/>
       <c r="AG91" s="8"/>
       <c r="AH91" s="8"/>
       <c r="AI91" s="1"/>
       <c r="AJ91" s="1"/>
       <c r="AK91" s="1"/>
       <c r="AL91" s="1"/>
       <c r="AM91" s="1"/>
       <c r="AN91" s="1"/>
       <c r="AO91" s="1"/>
       <c r="AP91" s="1"/>
       <c r="AQ91" s="1"/>
-      <c r="FB91" s="24">
-[...2 lines deleted...]
-      </c>
     </row>
     <row r="92" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A92" s="16"/>
-      <c r="O92" s="22"/>
-      <c r="P92" s="8"/>
+      <c r="B92" s="242" t="s">
+        <v>146</v>
+      </c>
+      <c r="C92" s="243" t="s">
+        <v>208</v>
+      </c>
+      <c r="D92" s="108"/>
+      <c r="E92" s="110"/>
+      <c r="F92" s="109"/>
+      <c r="G92" s="108"/>
+      <c r="H92" s="213"/>
+      <c r="I92" s="110"/>
+      <c r="J92" s="112"/>
+      <c r="K92" s="111">
+        <f>(IF(E92=0,1,E92)*IF(F92=0,1,F92)*I92 ) + J92*IF(E92=0,1,E92)*IF(F92=0,1,F92)</f>
+        <v>0</v>
+      </c>
+      <c r="L92" s="112">
+        <f>K92/Portada!$F$15</f>
+        <v>0</v>
+      </c>
+      <c r="M92" s="139"/>
+      <c r="N92" s="139"/>
+      <c r="O92" s="8"/>
+      <c r="P92" s="217">
+        <f>J92*IF(E92=0,1,E92)*IF(F92=0,1,F92)</f>
+        <v>0</v>
+      </c>
       <c r="Q92" s="8"/>
       <c r="R92" s="8"/>
       <c r="S92" s="8"/>
       <c r="T92" s="8"/>
       <c r="U92" s="8"/>
       <c r="V92" s="8"/>
       <c r="W92" s="8"/>
       <c r="X92" s="8"/>
       <c r="Y92" s="8"/>
       <c r="Z92" s="8"/>
       <c r="AA92" s="8"/>
       <c r="AB92" s="8"/>
       <c r="AC92" s="8"/>
       <c r="AD92" s="8"/>
       <c r="AE92" s="8"/>
       <c r="AF92" s="8"/>
       <c r="AG92" s="8"/>
       <c r="AH92" s="8"/>
       <c r="AI92" s="1"/>
       <c r="AJ92" s="1"/>
       <c r="AK92" s="1"/>
       <c r="AL92" s="1"/>
       <c r="AM92" s="1"/>
       <c r="AN92" s="1"/>
       <c r="AO92" s="1"/>
       <c r="AP92" s="1"/>
       <c r="AQ92" s="1"/>
-    </row>
-[...7 lines deleted...]
-      <c r="P93" s="8"/>
+      <c r="FB92" s="18">
+        <f>(IF(E92=0,1,E92)*IF(F92=0,1,F92)*I92 ) + J92*IF(E92=0,1,E92)*IF(F92=0,1,F92)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="93" spans="1:158" x14ac:dyDescent="0.25">
+      <c r="A93" s="16"/>
+      <c r="B93" s="151" t="s">
+        <v>147</v>
+      </c>
+      <c r="C93" s="116" t="s">
+        <v>209</v>
+      </c>
+      <c r="D93" s="146"/>
+      <c r="E93" s="147"/>
+      <c r="F93" s="148"/>
+      <c r="G93" s="146"/>
+      <c r="H93" s="214"/>
+      <c r="I93" s="147"/>
+      <c r="J93" s="101"/>
+      <c r="K93" s="100">
+        <f>(IF(E93=0,1,E93)*IF(F93=0,1,F93)*I93 ) + J93*IF(E93=0,1,E93)*IF(F93=0,1,F93)</f>
+        <v>0</v>
+      </c>
+      <c r="L93" s="101">
+        <f>K93/Portada!$F$15</f>
+        <v>0</v>
+      </c>
+      <c r="M93" s="139"/>
+      <c r="N93" s="139"/>
+      <c r="O93" s="8"/>
+      <c r="P93" s="217">
+        <f>J93*IF(E93=0,1,E93)*IF(F93=0,1,F93)</f>
+        <v>0</v>
+      </c>
       <c r="Q93" s="8"/>
       <c r="R93" s="8"/>
       <c r="S93" s="8"/>
       <c r="T93" s="8"/>
       <c r="U93" s="8"/>
       <c r="V93" s="8"/>
       <c r="W93" s="8"/>
       <c r="X93" s="8"/>
       <c r="Y93" s="8"/>
       <c r="Z93" s="8"/>
       <c r="AA93" s="8"/>
       <c r="AB93" s="8"/>
       <c r="AC93" s="8"/>
       <c r="AD93" s="8"/>
       <c r="AE93" s="8"/>
       <c r="AF93" s="8"/>
       <c r="AG93" s="8"/>
       <c r="AH93" s="8"/>
-    </row>
-[...7 lines deleted...]
-      <c r="P94" s="8"/>
+      <c r="AI93" s="1"/>
+      <c r="AJ93" s="1"/>
+      <c r="AK93" s="1"/>
+      <c r="AL93" s="1"/>
+      <c r="AM93" s="1"/>
+      <c r="AN93" s="1"/>
+      <c r="AO93" s="1"/>
+      <c r="AP93" s="1"/>
+      <c r="AQ93" s="1"/>
+      <c r="FB93" s="18">
+        <f>(IF(E93=0,1,E93)*IF(F93=0,1,F93)*I93 ) + J93*IF(E93=0,1,E93)*IF(F93=0,1,F93)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="94" spans="1:158" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A94" s="16"/>
+      <c r="B94" s="28"/>
+      <c r="C94" s="89" t="str">
+        <f>"TOTAL " &amp;" " &amp; B91 &amp; " " &amp; (C91)</f>
+        <v>TOTAL  05.01. Despeses generals de promoció</v>
+      </c>
+      <c r="D94" s="90"/>
+      <c r="E94" s="90"/>
+      <c r="F94" s="91"/>
+      <c r="G94" s="90"/>
+      <c r="H94" s="90"/>
+      <c r="I94" s="90"/>
+      <c r="J94" s="92">
+        <f>SUM(J92:J93)</f>
+        <v>0</v>
+      </c>
+      <c r="K94" s="92">
+        <f>SUM(K92:K93)</f>
+        <v>0</v>
+      </c>
+      <c r="L94" s="92">
+        <f>SUM(L92:L93)</f>
+        <v>0</v>
+      </c>
+      <c r="M94" s="19">
+        <f>SUM(M92:M93)</f>
+        <v>0</v>
+      </c>
+      <c r="N94" s="19">
+        <f>SUM(N92:N93)</f>
+        <v>0</v>
+      </c>
+      <c r="O94" s="8"/>
+      <c r="P94" s="19">
+        <f>SUM(P92:P93)</f>
+        <v>0</v>
+      </c>
       <c r="Q94" s="8"/>
       <c r="R94" s="8"/>
       <c r="S94" s="8"/>
       <c r="T94" s="8"/>
       <c r="U94" s="8"/>
       <c r="V94" s="8"/>
       <c r="W94" s="8"/>
       <c r="X94" s="8"/>
       <c r="Y94" s="8"/>
       <c r="Z94" s="8"/>
       <c r="AA94" s="8"/>
       <c r="AB94" s="8"/>
       <c r="AC94" s="8"/>
       <c r="AD94" s="8"/>
       <c r="AE94" s="8"/>
       <c r="AF94" s="8"/>
       <c r="AG94" s="8"/>
       <c r="AH94" s="8"/>
       <c r="AI94" s="1"/>
       <c r="AJ94" s="1"/>
       <c r="AK94" s="1"/>
       <c r="AL94" s="1"/>
       <c r="AM94" s="1"/>
       <c r="AN94" s="1"/>
       <c r="AO94" s="1"/>
       <c r="AP94" s="1"/>
       <c r="AQ94" s="1"/>
+      <c r="FB94" s="19">
+        <f>SUM(FB92:FB93)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="95" spans="1:158" x14ac:dyDescent="0.25">
-      <c r="A95" s="8"/>
-[...4 lines deleted...]
-        <v>236</v>
+      <c r="A95" s="16"/>
+      <c r="B95" s="28"/>
+      <c r="C95" s="42" t="s">
+        <v>43</v>
+      </c>
+      <c r="D95" s="43" t="str">
+        <f>C89</f>
+        <v>CAPÍTOL  05.- Cost de promoció</v>
+      </c>
+      <c r="E95" s="23"/>
+      <c r="F95" s="44"/>
+      <c r="G95" s="23"/>
+      <c r="H95" s="23"/>
+      <c r="I95" s="23"/>
+      <c r="J95" s="24">
+        <f>(J94)</f>
+        <v>0</v>
+      </c>
+      <c r="K95" s="24">
+        <f>(K94)</f>
+        <v>0</v>
+      </c>
+      <c r="L95" s="24">
+        <f>(L94)</f>
+        <v>0</v>
+      </c>
+      <c r="M95" s="24">
+        <f>(M94)</f>
+        <v>0</v>
+      </c>
+      <c r="N95" s="24">
+        <f>(N94)</f>
+        <v>0</v>
       </c>
       <c r="O95" s="22"/>
-      <c r="P95" s="8"/>
+      <c r="P95" s="24">
+        <f>(P94)</f>
+        <v>0</v>
+      </c>
       <c r="Q95" s="8"/>
       <c r="R95" s="8"/>
       <c r="S95" s="8"/>
       <c r="T95" s="8"/>
       <c r="U95" s="8"/>
       <c r="V95" s="8"/>
       <c r="W95" s="8"/>
       <c r="X95" s="8"/>
       <c r="Y95" s="8"/>
       <c r="Z95" s="8"/>
       <c r="AA95" s="8"/>
       <c r="AB95" s="8"/>
       <c r="AC95" s="8"/>
       <c r="AD95" s="8"/>
       <c r="AE95" s="8"/>
       <c r="AF95" s="8"/>
       <c r="AG95" s="8"/>
       <c r="AH95" s="8"/>
       <c r="AI95" s="1"/>
       <c r="AJ95" s="1"/>
       <c r="AK95" s="1"/>
       <c r="AL95" s="1"/>
       <c r="AM95" s="1"/>
       <c r="AN95" s="1"/>
       <c r="AO95" s="1"/>
       <c r="AP95" s="1"/>
       <c r="AQ95" s="1"/>
+      <c r="FB95" s="24">
+        <f>(FB94)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="96" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A96" s="16"/>
-      <c r="B96" s="107" t="s">
-[...26 lines deleted...]
-      </c>
+      <c r="O96" s="22"/>
+      <c r="P96" s="8"/>
       <c r="Q96" s="8"/>
       <c r="R96" s="8"/>
       <c r="S96" s="8"/>
       <c r="T96" s="8"/>
       <c r="U96" s="8"/>
       <c r="V96" s="8"/>
       <c r="W96" s="8"/>
       <c r="X96" s="8"/>
       <c r="Y96" s="8"/>
       <c r="Z96" s="8"/>
       <c r="AA96" s="8"/>
       <c r="AB96" s="8"/>
       <c r="AC96" s="8"/>
       <c r="AD96" s="8"/>
       <c r="AE96" s="8"/>
       <c r="AF96" s="8"/>
       <c r="AG96" s="8"/>
       <c r="AH96" s="8"/>
       <c r="AI96" s="1"/>
       <c r="AJ96" s="1"/>
       <c r="AK96" s="1"/>
       <c r="AL96" s="1"/>
       <c r="AM96" s="1"/>
       <c r="AN96" s="1"/>
       <c r="AO96" s="1"/>
       <c r="AP96" s="1"/>
       <c r="AQ96" s="1"/>
-      <c r="FB96" s="18">
-[...32 lines deleted...]
-      </c>
+    </row>
+    <row r="97" spans="1:158" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A97" s="8"/>
+      <c r="B97" s="33"/>
+      <c r="C97" s="25" t="s">
+        <v>148</v>
+      </c>
+      <c r="O97" s="22"/>
+      <c r="P97" s="8"/>
       <c r="Q97" s="8"/>
       <c r="R97" s="8"/>
       <c r="S97" s="8"/>
       <c r="T97" s="8"/>
       <c r="U97" s="8"/>
       <c r="V97" s="8"/>
       <c r="W97" s="8"/>
       <c r="X97" s="8"/>
       <c r="Y97" s="8"/>
       <c r="Z97" s="8"/>
       <c r="AA97" s="8"/>
       <c r="AB97" s="8"/>
       <c r="AC97" s="8"/>
       <c r="AD97" s="8"/>
       <c r="AE97" s="8"/>
       <c r="AF97" s="8"/>
       <c r="AG97" s="8"/>
       <c r="AH97" s="8"/>
-      <c r="AI97" s="1"/>
-[...11 lines deleted...]
-      </c>
     </row>
     <row r="98" spans="1:158" x14ac:dyDescent="0.25">
-      <c r="A98" s="16"/>
-[...27 lines deleted...]
-      </c>
+      <c r="A98" s="8"/>
+      <c r="B98" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C98" s="2"/>
+      <c r="O98" s="22"/>
+      <c r="P98" s="8"/>
       <c r="Q98" s="8"/>
       <c r="R98" s="8"/>
       <c r="S98" s="8"/>
       <c r="T98" s="8"/>
       <c r="U98" s="8"/>
       <c r="V98" s="8"/>
       <c r="W98" s="8"/>
       <c r="X98" s="8"/>
       <c r="Y98" s="8"/>
       <c r="Z98" s="8"/>
       <c r="AA98" s="8"/>
       <c r="AB98" s="8"/>
       <c r="AC98" s="8"/>
       <c r="AD98" s="8"/>
       <c r="AE98" s="8"/>
       <c r="AF98" s="8"/>
       <c r="AG98" s="8"/>
       <c r="AH98" s="8"/>
       <c r="AI98" s="1"/>
       <c r="AJ98" s="1"/>
       <c r="AK98" s="1"/>
       <c r="AL98" s="1"/>
       <c r="AM98" s="1"/>
       <c r="AN98" s="1"/>
       <c r="AO98" s="1"/>
       <c r="AP98" s="1"/>
       <c r="AQ98" s="1"/>
-      <c r="FB98" s="18">
-[...2 lines deleted...]
-      </c>
     </row>
     <row r="99" spans="1:158" x14ac:dyDescent="0.25">
-      <c r="A99" s="16"/>
-[...27 lines deleted...]
-      </c>
+      <c r="A99" s="8"/>
+      <c r="B99" s="21" t="s">
+        <v>149</v>
+      </c>
+      <c r="C99" s="16" t="s">
+        <v>234</v>
+      </c>
+      <c r="O99" s="22"/>
+      <c r="P99" s="8"/>
+      <c r="Q99" s="8"/>
       <c r="R99" s="8"/>
       <c r="S99" s="8"/>
       <c r="T99" s="8"/>
       <c r="U99" s="8"/>
       <c r="V99" s="8"/>
       <c r="W99" s="8"/>
       <c r="X99" s="8"/>
       <c r="Y99" s="8"/>
       <c r="Z99" s="8"/>
       <c r="AA99" s="8"/>
       <c r="AB99" s="8"/>
       <c r="AC99" s="8"/>
       <c r="AD99" s="8"/>
       <c r="AE99" s="8"/>
       <c r="AF99" s="8"/>
       <c r="AG99" s="8"/>
       <c r="AH99" s="8"/>
       <c r="AI99" s="1"/>
       <c r="AJ99" s="1"/>
       <c r="AK99" s="1"/>
       <c r="AL99" s="1"/>
       <c r="AM99" s="1"/>
       <c r="AN99" s="1"/>
       <c r="AO99" s="1"/>
       <c r="AP99" s="1"/>
       <c r="AQ99" s="1"/>
-      <c r="FB99" s="18">
-[...2 lines deleted...]
-      </c>
     </row>
     <row r="100" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A100" s="16"/>
-      <c r="B100" s="96" t="s">
-[...16 lines deleted...]
-      <c r="L100" s="101">
+      <c r="B100" s="107" t="s">
+        <v>151</v>
+      </c>
+      <c r="C100" s="107" t="s">
+        <v>150</v>
+      </c>
+      <c r="D100" s="108"/>
+      <c r="E100" s="110"/>
+      <c r="F100" s="109"/>
+      <c r="G100" s="108"/>
+      <c r="H100" s="213"/>
+      <c r="I100" s="110"/>
+      <c r="J100" s="112"/>
+      <c r="K100" s="111">
+        <f t="shared" ref="K100:K106" si="14">(IF(E100=0,1,E100)*IF(F100=0,1,F100)*I100 ) + J100*IF(E100=0,1,E100)*IF(F100=0,1,F100)</f>
+        <v>0</v>
+      </c>
+      <c r="L100" s="112">
         <f>K100/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M100" s="143"/>
-      <c r="N100" s="143"/>
+      <c r="M100" s="139"/>
+      <c r="N100" s="139"/>
       <c r="O100" s="8"/>
-      <c r="P100" s="227">
-        <f t="shared" si="15"/>
+      <c r="P100" s="217">
+        <f t="shared" ref="P100:P106" si="15">J100*IF(E100=0,1,E100)*IF(F100=0,1,F100)</f>
         <v>0</v>
       </c>
       <c r="Q100" s="8"/>
       <c r="R100" s="8"/>
       <c r="S100" s="8"/>
       <c r="T100" s="8"/>
       <c r="U100" s="8"/>
       <c r="V100" s="8"/>
       <c r="W100" s="8"/>
       <c r="X100" s="8"/>
       <c r="Y100" s="8"/>
       <c r="Z100" s="8"/>
       <c r="AA100" s="8"/>
       <c r="AB100" s="8"/>
       <c r="AC100" s="8"/>
       <c r="AD100" s="8"/>
       <c r="AE100" s="8"/>
       <c r="AF100" s="8"/>
       <c r="AG100" s="8"/>
       <c r="AH100" s="8"/>
       <c r="AI100" s="1"/>
       <c r="AJ100" s="1"/>
       <c r="AK100" s="1"/>
       <c r="AL100" s="1"/>
       <c r="AM100" s="1"/>
       <c r="AN100" s="1"/>
       <c r="AO100" s="1"/>
       <c r="AP100" s="1"/>
       <c r="AQ100" s="1"/>
       <c r="FB100" s="18">
-        <f t="shared" si="16"/>
+        <f t="shared" ref="FB100:FB106" si="16">(IF(E100=0,1,E100)*IF(F100=0,1,F100)*I100 ) + J100*IF(E100=0,1,E100)*IF(F100=0,1,F100)</f>
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:158" x14ac:dyDescent="0.25">
-      <c r="A101" s="16"/>
-[...9 lines deleted...]
-      <c r="I101" s="151"/>
+      <c r="B101" s="114" t="s">
+        <v>152</v>
+      </c>
+      <c r="C101" s="114" t="s">
+        <v>12</v>
+      </c>
+      <c r="D101" s="103"/>
+      <c r="E101" s="104"/>
+      <c r="F101" s="105"/>
+      <c r="G101" s="103"/>
+      <c r="H101" s="215"/>
+      <c r="I101" s="104"/>
       <c r="J101" s="101"/>
       <c r="K101" s="100">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="L101" s="101">
         <f>K101/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M101" s="143"/>
-      <c r="N101" s="143"/>
+      <c r="M101" s="139"/>
+      <c r="N101" s="139"/>
       <c r="O101" s="8"/>
-      <c r="P101" s="227">
+      <c r="P101" s="217">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
+      <c r="Q101" s="8"/>
       <c r="R101" s="8"/>
       <c r="S101" s="8"/>
       <c r="T101" s="8"/>
       <c r="U101" s="8"/>
       <c r="V101" s="8"/>
       <c r="W101" s="8"/>
       <c r="X101" s="8"/>
       <c r="Y101" s="8"/>
       <c r="Z101" s="8"/>
       <c r="AA101" s="8"/>
       <c r="AB101" s="8"/>
       <c r="AC101" s="8"/>
       <c r="AD101" s="8"/>
       <c r="AE101" s="8"/>
       <c r="AF101" s="8"/>
       <c r="AG101" s="8"/>
       <c r="AH101" s="8"/>
       <c r="AI101" s="1"/>
       <c r="AJ101" s="1"/>
       <c r="AK101" s="1"/>
       <c r="AL101" s="1"/>
       <c r="AM101" s="1"/>
       <c r="AN101" s="1"/>
       <c r="AO101" s="1"/>
       <c r="AP101" s="1"/>
       <c r="AQ101" s="1"/>
       <c r="FB101" s="18">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A102" s="16"/>
-      <c r="B102" s="118" t="s">
-[...8 lines deleted...]
-      <c r="I102" s="116"/>
+      <c r="B102" s="96" t="s">
+        <v>153</v>
+      </c>
+      <c r="C102" s="96" t="s">
+        <v>88</v>
+      </c>
+      <c r="D102" s="97"/>
+      <c r="E102" s="99"/>
+      <c r="F102" s="98"/>
+      <c r="G102" s="97"/>
+      <c r="H102" s="216"/>
+      <c r="I102" s="99"/>
       <c r="J102" s="101"/>
       <c r="K102" s="100">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="L102" s="101">
         <f>K102/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M102" s="143"/>
-      <c r="N102" s="143"/>
+      <c r="M102" s="139"/>
+      <c r="N102" s="139"/>
       <c r="O102" s="8"/>
-      <c r="P102" s="227">
+      <c r="P102" s="217">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
+      <c r="Q102" s="8"/>
       <c r="R102" s="8"/>
       <c r="S102" s="8"/>
       <c r="T102" s="8"/>
       <c r="U102" s="8"/>
       <c r="V102" s="8"/>
       <c r="W102" s="8"/>
       <c r="X102" s="8"/>
       <c r="Y102" s="8"/>
       <c r="Z102" s="8"/>
       <c r="AA102" s="8"/>
       <c r="AB102" s="8"/>
       <c r="AC102" s="8"/>
       <c r="AD102" s="8"/>
       <c r="AE102" s="8"/>
       <c r="AF102" s="8"/>
       <c r="AG102" s="8"/>
       <c r="AH102" s="8"/>
       <c r="AI102" s="1"/>
       <c r="AJ102" s="1"/>
       <c r="AK102" s="1"/>
       <c r="AL102" s="1"/>
       <c r="AM102" s="1"/>
       <c r="AN102" s="1"/>
       <c r="AO102" s="1"/>
       <c r="AP102" s="1"/>
       <c r="AQ102" s="1"/>
       <c r="FB102" s="18">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
     </row>
-    <row r="103" spans="1:158" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="103" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A103" s="16"/>
-      <c r="B103" s="28"/>
-[...29 lines deleted...]
-      </c>
+      <c r="B103" s="145" t="s">
+        <v>155</v>
+      </c>
+      <c r="C103" s="114" t="s">
+        <v>154</v>
+      </c>
+      <c r="D103" s="146"/>
+      <c r="E103" s="147"/>
+      <c r="F103" s="148"/>
+      <c r="G103" s="146"/>
+      <c r="H103" s="214"/>
+      <c r="I103" s="147"/>
+      <c r="J103" s="101"/>
+      <c r="K103" s="100">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="L103" s="101">
+        <f>K103/Portada!$F$15</f>
+        <v>0</v>
+      </c>
+      <c r="M103" s="139"/>
+      <c r="N103" s="139"/>
       <c r="O103" s="8"/>
-      <c r="P103" s="19">
-        <f>SUM(P96:P102)</f>
+      <c r="P103" s="217">
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="R103" s="8"/>
       <c r="S103" s="8"/>
       <c r="T103" s="8"/>
       <c r="U103" s="8"/>
       <c r="V103" s="8"/>
       <c r="W103" s="8"/>
       <c r="X103" s="8"/>
       <c r="Y103" s="8"/>
       <c r="Z103" s="8"/>
       <c r="AA103" s="8"/>
       <c r="AB103" s="8"/>
       <c r="AC103" s="8"/>
       <c r="AD103" s="8"/>
       <c r="AE103" s="8"/>
       <c r="AF103" s="8"/>
       <c r="AG103" s="8"/>
       <c r="AH103" s="8"/>
       <c r="AI103" s="1"/>
       <c r="AJ103" s="1"/>
       <c r="AK103" s="1"/>
       <c r="AL103" s="1"/>
       <c r="AM103" s="1"/>
       <c r="AN103" s="1"/>
       <c r="AO103" s="1"/>
       <c r="AP103" s="1"/>
       <c r="AQ103" s="1"/>
-      <c r="FB103" s="19">
-        <f>SUM(FB96:FB102)</f>
+      <c r="FB103" s="18">
+        <f t="shared" si="16"/>
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A104" s="16"/>
-      <c r="B104" s="28"/>
-[...36 lines deleted...]
-      </c>
+      <c r="B104" s="96" t="s">
+        <v>156</v>
+      </c>
+      <c r="C104" s="96" t="s">
+        <v>238</v>
+      </c>
+      <c r="D104" s="97"/>
+      <c r="E104" s="99"/>
+      <c r="F104" s="98"/>
+      <c r="G104" s="97"/>
+      <c r="H104" s="216"/>
+      <c r="I104" s="99"/>
+      <c r="J104" s="101"/>
+      <c r="K104" s="100">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="L104" s="101">
+        <f>K104/Portada!$F$15</f>
+        <v>0</v>
+      </c>
+      <c r="M104" s="139"/>
+      <c r="N104" s="139"/>
+      <c r="O104" s="8"/>
+      <c r="P104" s="217">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="Q104" s="8"/>
       <c r="R104" s="8"/>
       <c r="S104" s="8"/>
       <c r="T104" s="8"/>
       <c r="U104" s="8"/>
       <c r="V104" s="8"/>
       <c r="W104" s="8"/>
       <c r="X104" s="8"/>
       <c r="Y104" s="8"/>
       <c r="Z104" s="8"/>
       <c r="AA104" s="8"/>
       <c r="AB104" s="8"/>
       <c r="AC104" s="8"/>
       <c r="AD104" s="8"/>
       <c r="AE104" s="8"/>
       <c r="AF104" s="8"/>
       <c r="AG104" s="8"/>
       <c r="AH104" s="8"/>
       <c r="AI104" s="1"/>
       <c r="AJ104" s="1"/>
       <c r="AK104" s="1"/>
       <c r="AL104" s="1"/>
       <c r="AM104" s="1"/>
       <c r="AN104" s="1"/>
       <c r="AO104" s="1"/>
       <c r="AP104" s="1"/>
       <c r="AQ104" s="1"/>
-      <c r="FB104" s="24">
-        <f>(FB103)</f>
+      <c r="FB104" s="18">
+        <f t="shared" si="16"/>
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:158" x14ac:dyDescent="0.25">
-      <c r="A105" s="8"/>
-[...1 lines deleted...]
-      <c r="P105"/>
+      <c r="A105" s="16"/>
+      <c r="B105" s="145" t="s">
+        <v>157</v>
+      </c>
+      <c r="C105" s="93"/>
+      <c r="D105" s="146"/>
+      <c r="E105" s="147"/>
+      <c r="F105" s="148"/>
+      <c r="G105" s="146"/>
+      <c r="H105" s="214"/>
+      <c r="I105" s="147"/>
+      <c r="J105" s="101"/>
+      <c r="K105" s="100">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="L105" s="101">
+        <f>K105/Portada!$F$15</f>
+        <v>0</v>
+      </c>
+      <c r="M105" s="139"/>
+      <c r="N105" s="139"/>
+      <c r="O105" s="8"/>
+      <c r="P105" s="217">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
       <c r="R105" s="8"/>
       <c r="S105" s="8"/>
       <c r="T105" s="8"/>
       <c r="U105" s="8"/>
       <c r="V105" s="8"/>
       <c r="W105" s="8"/>
       <c r="X105" s="8"/>
       <c r="Y105" s="8"/>
       <c r="Z105" s="8"/>
       <c r="AA105" s="8"/>
       <c r="AB105" s="8"/>
       <c r="AC105" s="8"/>
       <c r="AD105" s="8"/>
       <c r="AE105" s="8"/>
       <c r="AF105" s="8"/>
       <c r="AG105" s="8"/>
       <c r="AH105" s="8"/>
       <c r="AI105" s="1"/>
       <c r="AJ105" s="1"/>
       <c r="AK105" s="1"/>
       <c r="AL105" s="1"/>
       <c r="AM105" s="1"/>
       <c r="AN105" s="1"/>
       <c r="AO105" s="1"/>
       <c r="AP105" s="1"/>
       <c r="AQ105" s="1"/>
-    </row>
-[...8 lines deleted...]
-      <c r="Q106" s="8"/>
+      <c r="FB105" s="18">
+        <f t="shared" si="16"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="106" spans="1:158" x14ac:dyDescent="0.25">
+      <c r="A106" s="16"/>
+      <c r="B106" s="115" t="s">
+        <v>158</v>
+      </c>
+      <c r="C106" s="93"/>
+      <c r="D106" s="97"/>
+      <c r="E106" s="99"/>
+      <c r="F106" s="98"/>
+      <c r="G106" s="97"/>
+      <c r="H106" s="216"/>
+      <c r="I106" s="99"/>
+      <c r="J106" s="101"/>
+      <c r="K106" s="100">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="L106" s="101">
+        <f>K106/Portada!$F$15</f>
+        <v>0</v>
+      </c>
+      <c r="M106" s="139"/>
+      <c r="N106" s="139"/>
+      <c r="O106" s="8"/>
+      <c r="P106" s="217">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
       <c r="R106" s="8"/>
       <c r="S106" s="8"/>
       <c r="T106" s="8"/>
       <c r="U106" s="8"/>
       <c r="V106" s="8"/>
       <c r="W106" s="8"/>
       <c r="X106" s="8"/>
       <c r="Y106" s="8"/>
       <c r="Z106" s="8"/>
       <c r="AA106" s="8"/>
       <c r="AB106" s="8"/>
       <c r="AC106" s="8"/>
       <c r="AD106" s="8"/>
       <c r="AE106" s="8"/>
       <c r="AF106" s="8"/>
       <c r="AG106" s="8"/>
       <c r="AH106" s="8"/>
-    </row>
-[...8 lines deleted...]
-      <c r="Q107" s="8"/>
+      <c r="AI106" s="1"/>
+      <c r="AJ106" s="1"/>
+      <c r="AK106" s="1"/>
+      <c r="AL106" s="1"/>
+      <c r="AM106" s="1"/>
+      <c r="AN106" s="1"/>
+      <c r="AO106" s="1"/>
+      <c r="AP106" s="1"/>
+      <c r="AQ106" s="1"/>
+      <c r="FB106" s="18">
+        <f t="shared" si="16"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="107" spans="1:158" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A107" s="16"/>
+      <c r="B107" s="28"/>
+      <c r="C107" s="89" t="str">
+        <f>"TOTAL " &amp;" " &amp; B99 &amp; " " &amp; (C99)</f>
+        <v>TOTAL  06.01. Despeses Generals</v>
+      </c>
+      <c r="D107" s="90"/>
+      <c r="E107" s="90"/>
+      <c r="F107" s="91"/>
+      <c r="G107" s="90"/>
+      <c r="H107" s="90"/>
+      <c r="I107" s="90"/>
+      <c r="J107" s="92">
+        <f>SUM(J100:J106)</f>
+        <v>0</v>
+      </c>
+      <c r="K107" s="92">
+        <f>SUM(K100:K106)</f>
+        <v>0</v>
+      </c>
+      <c r="L107" s="92">
+        <f>SUM(L100:L106)</f>
+        <v>0</v>
+      </c>
+      <c r="M107" s="19">
+        <f>SUM(M100:M106)</f>
+        <v>0</v>
+      </c>
+      <c r="N107" s="19">
+        <f>SUM(N100:N106)</f>
+        <v>0</v>
+      </c>
+      <c r="O107" s="8"/>
+      <c r="P107" s="19">
+        <f>SUM(P100:P106)</f>
+        <v>0</v>
+      </c>
       <c r="R107" s="8"/>
       <c r="S107" s="8"/>
       <c r="T107" s="8"/>
       <c r="U107" s="8"/>
       <c r="V107" s="8"/>
       <c r="W107" s="8"/>
       <c r="X107" s="8"/>
       <c r="Y107" s="8"/>
       <c r="Z107" s="8"/>
       <c r="AA107" s="8"/>
       <c r="AB107" s="8"/>
       <c r="AC107" s="8"/>
       <c r="AD107" s="8"/>
       <c r="AE107" s="8"/>
       <c r="AF107" s="8"/>
       <c r="AG107" s="8"/>
       <c r="AH107" s="8"/>
       <c r="AI107" s="1"/>
       <c r="AJ107" s="1"/>
       <c r="AK107" s="1"/>
       <c r="AL107" s="1"/>
       <c r="AM107" s="1"/>
       <c r="AN107" s="1"/>
       <c r="AO107" s="1"/>
       <c r="AP107" s="1"/>
       <c r="AQ107" s="1"/>
+      <c r="FB107" s="19">
+        <f>SUM(FB100:FB106)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="108" spans="1:158" x14ac:dyDescent="0.25">
-      <c r="A108" s="8"/>
-[...4 lines deleted...]
-        <v>237</v>
+      <c r="A108" s="16"/>
+      <c r="B108" s="28"/>
+      <c r="C108" s="42" t="s">
+        <v>43</v>
+      </c>
+      <c r="D108" s="43" t="str">
+        <f>C97</f>
+        <v>CAPÍTOL 06.- Despeses generals</v>
+      </c>
+      <c r="E108" s="23"/>
+      <c r="F108" s="44"/>
+      <c r="G108" s="23"/>
+      <c r="H108" s="23"/>
+      <c r="I108" s="23"/>
+      <c r="J108" s="24">
+        <f>(J107)</f>
+        <v>0</v>
+      </c>
+      <c r="K108" s="24">
+        <f>(K107)</f>
+        <v>0</v>
+      </c>
+      <c r="L108" s="24">
+        <f>(L107)</f>
+        <v>0</v>
+      </c>
+      <c r="M108" s="24">
+        <f>(M107)</f>
+        <v>0</v>
+      </c>
+      <c r="N108" s="24">
+        <f>(N107)</f>
+        <v>0</v>
       </c>
       <c r="O108" s="22"/>
-      <c r="P108" s="8"/>
-      <c r="Q108" s="8"/>
+      <c r="P108" s="24">
+        <f>(P107)</f>
+        <v>0</v>
+      </c>
       <c r="R108" s="8"/>
       <c r="S108" s="8"/>
       <c r="T108" s="8"/>
       <c r="U108" s="8"/>
       <c r="V108" s="8"/>
       <c r="W108" s="8"/>
       <c r="X108" s="8"/>
       <c r="Y108" s="8"/>
       <c r="Z108" s="8"/>
       <c r="AA108" s="8"/>
       <c r="AB108" s="8"/>
       <c r="AC108" s="8"/>
       <c r="AD108" s="8"/>
       <c r="AE108" s="8"/>
       <c r="AF108" s="8"/>
       <c r="AG108" s="8"/>
       <c r="AH108" s="8"/>
       <c r="AI108" s="1"/>
       <c r="AJ108" s="1"/>
       <c r="AK108" s="1"/>
       <c r="AL108" s="1"/>
       <c r="AM108" s="1"/>
       <c r="AN108" s="1"/>
       <c r="AO108" s="1"/>
       <c r="AP108" s="1"/>
       <c r="AQ108" s="1"/>
+      <c r="FB108" s="24">
+        <f>(FB107)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="109" spans="1:158" x14ac:dyDescent="0.25">
-      <c r="A109" s="16"/>
-[...28 lines deleted...]
-      <c r="Q109" s="8"/>
+      <c r="A109" s="8"/>
+      <c r="O109" s="22"/>
+      <c r="P109"/>
       <c r="R109" s="8"/>
       <c r="S109" s="8"/>
       <c r="T109" s="8"/>
       <c r="U109" s="8"/>
       <c r="V109" s="8"/>
       <c r="W109" s="8"/>
       <c r="X109" s="8"/>
       <c r="Y109" s="8"/>
       <c r="Z109" s="8"/>
       <c r="AA109" s="8"/>
       <c r="AB109" s="8"/>
       <c r="AC109" s="8"/>
       <c r="AD109" s="8"/>
       <c r="AE109" s="8"/>
       <c r="AF109" s="8"/>
       <c r="AG109" s="8"/>
       <c r="AH109" s="8"/>
       <c r="AI109" s="1"/>
       <c r="AJ109" s="1"/>
       <c r="AK109" s="1"/>
       <c r="AL109" s="1"/>
       <c r="AM109" s="1"/>
       <c r="AN109" s="1"/>
       <c r="AO109" s="1"/>
       <c r="AP109" s="1"/>
       <c r="AQ109" s="1"/>
-      <c r="FB109" s="18">
-[...32 lines deleted...]
-      </c>
+    </row>
+    <row r="110" spans="1:158" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A110" s="8"/>
+      <c r="B110" s="33"/>
+      <c r="C110" s="25" t="s">
+        <v>223</v>
+      </c>
+      <c r="O110" s="22"/>
+      <c r="P110" s="8"/>
       <c r="Q110" s="8"/>
       <c r="R110" s="8"/>
       <c r="S110" s="8"/>
       <c r="T110" s="8"/>
       <c r="U110" s="8"/>
       <c r="V110" s="8"/>
       <c r="W110" s="8"/>
       <c r="X110" s="8"/>
       <c r="Y110" s="8"/>
       <c r="Z110" s="8"/>
       <c r="AA110" s="8"/>
       <c r="AB110" s="8"/>
       <c r="AC110" s="8"/>
       <c r="AD110" s="8"/>
       <c r="AE110" s="8"/>
       <c r="AF110" s="8"/>
       <c r="AG110" s="8"/>
       <c r="AH110" s="8"/>
-      <c r="AI110" s="1"/>
-[...11 lines deleted...]
-      </c>
     </row>
     <row r="111" spans="1:158" x14ac:dyDescent="0.25">
-      <c r="A111" s="16"/>
-[...27 lines deleted...]
-      </c>
+      <c r="A111" s="8"/>
+      <c r="B111" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C111" s="2"/>
+      <c r="O111" s="22"/>
+      <c r="P111" s="8"/>
       <c r="Q111" s="8"/>
       <c r="R111" s="8"/>
       <c r="S111" s="8"/>
       <c r="T111" s="8"/>
       <c r="U111" s="8"/>
       <c r="V111" s="8"/>
       <c r="W111" s="8"/>
       <c r="X111" s="8"/>
       <c r="Y111" s="8"/>
       <c r="Z111" s="8"/>
       <c r="AA111" s="8"/>
       <c r="AB111" s="8"/>
       <c r="AC111" s="8"/>
       <c r="AD111" s="8"/>
       <c r="AE111" s="8"/>
       <c r="AF111" s="8"/>
       <c r="AG111" s="8"/>
       <c r="AH111" s="8"/>
       <c r="AI111" s="1"/>
       <c r="AJ111" s="1"/>
       <c r="AK111" s="1"/>
       <c r="AL111" s="1"/>
       <c r="AM111" s="1"/>
       <c r="AN111" s="1"/>
       <c r="AO111" s="1"/>
       <c r="AP111" s="1"/>
       <c r="AQ111" s="1"/>
-      <c r="FB111" s="18">
-[...2 lines deleted...]
-      </c>
     </row>
     <row r="112" spans="1:158" x14ac:dyDescent="0.25">
-      <c r="A112" s="16"/>
-      <c r="B112" s="149" t="s">
+      <c r="A112" s="8"/>
+      <c r="B112" s="21" t="s">
+        <v>224</v>
+      </c>
+      <c r="C112" s="16" t="s">
         <v>235</v>
       </c>
-      <c r="C112" s="117" t="s">
-[...23 lines deleted...]
-      </c>
+      <c r="O112" s="22"/>
+      <c r="P112" s="8"/>
+      <c r="Q112" s="8"/>
       <c r="R112" s="8"/>
       <c r="S112" s="8"/>
       <c r="T112" s="8"/>
       <c r="U112" s="8"/>
       <c r="V112" s="8"/>
       <c r="W112" s="8"/>
       <c r="X112" s="8"/>
       <c r="Y112" s="8"/>
       <c r="Z112" s="8"/>
       <c r="AA112" s="8"/>
       <c r="AB112" s="8"/>
       <c r="AC112" s="8"/>
       <c r="AD112" s="8"/>
       <c r="AE112" s="8"/>
       <c r="AF112" s="8"/>
       <c r="AG112" s="8"/>
       <c r="AH112" s="8"/>
       <c r="AI112" s="1"/>
       <c r="AJ112" s="1"/>
       <c r="AK112" s="1"/>
       <c r="AL112" s="1"/>
       <c r="AM112" s="1"/>
       <c r="AN112" s="1"/>
       <c r="AO112" s="1"/>
       <c r="AP112" s="1"/>
       <c r="AQ112" s="1"/>
-      <c r="FB112" s="18">
-[...2 lines deleted...]
-      </c>
     </row>
     <row r="113" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A113" s="16"/>
-      <c r="B113" s="96" t="s">
-[...16 lines deleted...]
-      <c r="L113" s="101">
+      <c r="B113" s="107" t="s">
+        <v>230</v>
+      </c>
+      <c r="C113" s="107" t="s">
+        <v>225</v>
+      </c>
+      <c r="D113" s="108"/>
+      <c r="E113" s="110"/>
+      <c r="F113" s="109"/>
+      <c r="G113" s="108"/>
+      <c r="H113" s="213"/>
+      <c r="I113" s="110"/>
+      <c r="J113" s="112"/>
+      <c r="K113" s="111">
+        <f t="shared" ref="K113:K116" si="17">(IF(E113=0,1,E113)*IF(F113=0,1,F113)*I113 ) + J113*IF(E113=0,1,E113)*IF(F113=0,1,F113)</f>
+        <v>0</v>
+      </c>
+      <c r="L113" s="112">
         <f>K113/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="M113" s="143"/>
-      <c r="N113" s="143"/>
+      <c r="M113" s="139"/>
+      <c r="N113" s="139"/>
       <c r="O113" s="8"/>
-      <c r="P113" s="227">
-        <f t="shared" ref="P113" si="21">J113*IF(E113=0,1,E113)*IF(F113=0,1,F113)</f>
+      <c r="P113" s="217">
+        <f t="shared" ref="P113:P116" si="18">J113*IF(E113=0,1,E113)*IF(F113=0,1,F113)</f>
         <v>0</v>
       </c>
       <c r="Q113" s="8"/>
       <c r="R113" s="8"/>
       <c r="S113" s="8"/>
       <c r="T113" s="8"/>
       <c r="U113" s="8"/>
       <c r="V113" s="8"/>
       <c r="W113" s="8"/>
       <c r="X113" s="8"/>
       <c r="Y113" s="8"/>
       <c r="Z113" s="8"/>
       <c r="AA113" s="8"/>
       <c r="AB113" s="8"/>
       <c r="AC113" s="8"/>
       <c r="AD113" s="8"/>
       <c r="AE113" s="8"/>
       <c r="AF113" s="8"/>
       <c r="AG113" s="8"/>
       <c r="AH113" s="8"/>
       <c r="AI113" s="1"/>
       <c r="AJ113" s="1"/>
       <c r="AK113" s="1"/>
       <c r="AL113" s="1"/>
       <c r="AM113" s="1"/>
       <c r="AN113" s="1"/>
       <c r="AO113" s="1"/>
       <c r="AP113" s="1"/>
       <c r="AQ113" s="1"/>
       <c r="FB113" s="18">
-        <f t="shared" ref="FB113" si="22">(IF(E113=0,1,E113)*IF(F113=0,1,F113)*I113 ) + J113*IF(E113=0,1,E113)*IF(F113=0,1,F113)</f>
-[...35 lines deleted...]
-      </c>
+        <f t="shared" ref="FB113:FB116" si="19">(IF(E113=0,1,E113)*IF(F113=0,1,F113)*I113 ) + J113*IF(E113=0,1,E113)*IF(F113=0,1,F113)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="114" spans="1:158" x14ac:dyDescent="0.25">
+      <c r="B114" s="114" t="s">
+        <v>231</v>
+      </c>
+      <c r="C114" s="114" t="s">
+        <v>237</v>
+      </c>
+      <c r="D114" s="103"/>
+      <c r="E114" s="104"/>
+      <c r="F114" s="105"/>
+      <c r="G114" s="103"/>
+      <c r="H114" s="215"/>
+      <c r="I114" s="104"/>
+      <c r="J114" s="101"/>
+      <c r="K114" s="100">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="L114" s="101">
+        <f>K114/Portada!$F$15</f>
+        <v>0</v>
+      </c>
+      <c r="M114" s="139"/>
+      <c r="N114" s="139"/>
       <c r="O114" s="8"/>
-      <c r="P114" s="19">
-[...2 lines deleted...]
-      </c>
+      <c r="P114" s="217">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="Q114" s="8"/>
       <c r="R114" s="8"/>
       <c r="S114" s="8"/>
       <c r="T114" s="8"/>
       <c r="U114" s="8"/>
       <c r="V114" s="8"/>
       <c r="W114" s="8"/>
       <c r="X114" s="8"/>
       <c r="Y114" s="8"/>
       <c r="Z114" s="8"/>
       <c r="AA114" s="8"/>
       <c r="AB114" s="8"/>
       <c r="AC114" s="8"/>
       <c r="AD114" s="8"/>
       <c r="AE114" s="8"/>
       <c r="AF114" s="8"/>
       <c r="AG114" s="8"/>
       <c r="AH114" s="8"/>
       <c r="AI114" s="1"/>
       <c r="AJ114" s="1"/>
       <c r="AK114" s="1"/>
       <c r="AL114" s="1"/>
       <c r="AM114" s="1"/>
       <c r="AN114" s="1"/>
       <c r="AO114" s="1"/>
       <c r="AP114" s="1"/>
       <c r="AQ114" s="1"/>
-      <c r="FB114" s="19">
-        <f>SUM(FB109:FB112)</f>
+      <c r="FB114" s="18">
+        <f t="shared" si="19"/>
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:158" x14ac:dyDescent="0.25">
       <c r="A115" s="16"/>
-      <c r="B115" s="28"/>
-[...36 lines deleted...]
-      </c>
+      <c r="B115" s="96" t="s">
+        <v>232</v>
+      </c>
+      <c r="C115" s="96" t="s">
+        <v>226</v>
+      </c>
+      <c r="D115" s="97"/>
+      <c r="E115" s="99"/>
+      <c r="F115" s="98"/>
+      <c r="G115" s="97"/>
+      <c r="H115" s="216"/>
+      <c r="I115" s="99"/>
+      <c r="J115" s="101"/>
+      <c r="K115" s="100">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="L115" s="101">
+        <f>K115/Portada!$F$15</f>
+        <v>0</v>
+      </c>
+      <c r="M115" s="139"/>
+      <c r="N115" s="139"/>
+      <c r="O115" s="8"/>
+      <c r="P115" s="217">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="Q115" s="8"/>
       <c r="R115" s="8"/>
       <c r="S115" s="8"/>
       <c r="T115" s="8"/>
       <c r="U115" s="8"/>
       <c r="V115" s="8"/>
       <c r="W115" s="8"/>
       <c r="X115" s="8"/>
       <c r="Y115" s="8"/>
       <c r="Z115" s="8"/>
       <c r="AA115" s="8"/>
       <c r="AB115" s="8"/>
       <c r="AC115" s="8"/>
       <c r="AD115" s="8"/>
       <c r="AE115" s="8"/>
       <c r="AF115" s="8"/>
       <c r="AG115" s="8"/>
       <c r="AH115" s="8"/>
       <c r="AI115" s="1"/>
       <c r="AJ115" s="1"/>
       <c r="AK115" s="1"/>
       <c r="AL115" s="1"/>
       <c r="AM115" s="1"/>
       <c r="AN115" s="1"/>
       <c r="AO115" s="1"/>
       <c r="AP115" s="1"/>
       <c r="AQ115" s="1"/>
-      <c r="FB115" s="24">
-        <f>(FB114)</f>
+      <c r="FB115" s="18">
+        <f t="shared" si="19"/>
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:158" x14ac:dyDescent="0.25">
-      <c r="A116" s="8"/>
-[...2 lines deleted...]
-      <c r="P116"/>
+      <c r="A116" s="16"/>
+      <c r="B116" s="145" t="s">
+        <v>233</v>
+      </c>
+      <c r="C116" s="114" t="s">
+        <v>227</v>
+      </c>
+      <c r="D116" s="146"/>
+      <c r="E116" s="147"/>
+      <c r="F116" s="148"/>
+      <c r="G116" s="146"/>
+      <c r="H116" s="214"/>
+      <c r="I116" s="147"/>
+      <c r="J116" s="101"/>
+      <c r="K116" s="100">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="L116" s="101">
+        <f>K116/Portada!$F$15</f>
+        <v>0</v>
+      </c>
+      <c r="M116" s="139"/>
+      <c r="N116" s="139"/>
+      <c r="O116" s="8"/>
+      <c r="P116" s="217">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
       <c r="R116" s="8"/>
       <c r="S116" s="8"/>
       <c r="T116" s="8"/>
       <c r="U116" s="8"/>
       <c r="V116" s="8"/>
       <c r="W116" s="8"/>
       <c r="X116" s="8"/>
       <c r="Y116" s="8"/>
       <c r="Z116" s="8"/>
       <c r="AA116" s="8"/>
       <c r="AB116" s="8"/>
       <c r="AC116" s="8"/>
       <c r="AD116" s="8"/>
       <c r="AE116" s="8"/>
       <c r="AF116" s="8"/>
       <c r="AG116" s="8"/>
       <c r="AH116" s="8"/>
       <c r="AI116" s="1"/>
       <c r="AJ116" s="1"/>
       <c r="AK116" s="1"/>
       <c r="AL116" s="1"/>
       <c r="AM116" s="1"/>
       <c r="AN116" s="1"/>
       <c r="AO116" s="1"/>
       <c r="AP116" s="1"/>
       <c r="AQ116" s="1"/>
-    </row>
-[...34 lines deleted...]
-      </c>
+      <c r="FB116" s="18">
+        <f t="shared" si="19"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="117" spans="1:158" x14ac:dyDescent="0.25">
+      <c r="A117" s="16"/>
+      <c r="B117" s="96" t="s">
+        <v>240</v>
+      </c>
+      <c r="C117" s="96" t="s">
+        <v>241</v>
+      </c>
+      <c r="D117" s="97"/>
+      <c r="E117" s="99"/>
+      <c r="F117" s="98"/>
+      <c r="G117" s="97"/>
+      <c r="H117" s="216"/>
+      <c r="I117" s="99"/>
+      <c r="J117" s="101"/>
+      <c r="K117" s="100">
+        <f t="shared" ref="K117:K121" si="20">(IF(E117=0,1,E117)*IF(F117=0,1,F117)*I117 ) + J117*IF(E117=0,1,E117)*IF(F117=0,1,F117)</f>
+        <v>0</v>
+      </c>
+      <c r="L117" s="101">
+        <f>K117/Portada!$F$15</f>
+        <v>0</v>
+      </c>
+      <c r="M117" s="139"/>
+      <c r="N117" s="139"/>
+      <c r="O117" s="8"/>
+      <c r="P117" s="217">
+        <f t="shared" ref="P117" si="21">J117*IF(E117=0,1,E117)*IF(F117=0,1,F117)</f>
+        <v>0</v>
+      </c>
+      <c r="Q117" s="8"/>
       <c r="R117" s="8"/>
       <c r="S117" s="8"/>
       <c r="T117" s="8"/>
       <c r="U117" s="8"/>
       <c r="V117" s="8"/>
       <c r="W117" s="8"/>
       <c r="X117" s="8"/>
       <c r="Y117" s="8"/>
       <c r="Z117" s="8"/>
       <c r="AA117" s="8"/>
       <c r="AB117" s="8"/>
       <c r="AC117" s="8"/>
       <c r="AD117" s="8"/>
       <c r="AE117" s="8"/>
       <c r="AF117" s="8"/>
       <c r="AG117" s="8"/>
       <c r="AH117" s="8"/>
       <c r="AI117" s="1"/>
       <c r="AJ117" s="1"/>
       <c r="AK117" s="1"/>
       <c r="AL117" s="1"/>
       <c r="AM117" s="1"/>
       <c r="AN117" s="1"/>
       <c r="AO117" s="1"/>
       <c r="AP117" s="1"/>
       <c r="AQ117" s="1"/>
-      <c r="FB117" s="71">
-        <f>(FB42+FB50+FB71+FB83+FB91+FB104)</f>
+      <c r="FB117" s="18">
+        <f t="shared" ref="FB117" si="22">(IF(E117=0,1,E117)*IF(F117=0,1,F117)*I117 ) + J117*IF(E117=0,1,E117)*IF(F117=0,1,F117)</f>
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:158" x14ac:dyDescent="0.25">
-      <c r="B118"/>
-[...1 lines deleted...]
-      <c r="P118"/>
+      <c r="B118" s="114" t="s">
+        <v>248</v>
+      </c>
+      <c r="C118" s="93"/>
+      <c r="D118" s="103"/>
+      <c r="E118" s="104"/>
+      <c r="F118" s="105"/>
+      <c r="G118" s="103"/>
+      <c r="H118" s="215"/>
+      <c r="I118" s="104"/>
+      <c r="J118" s="101"/>
+      <c r="K118" s="100">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L118" s="101">
+        <f>K118/Portada!$F$15</f>
+        <v>0</v>
+      </c>
+      <c r="M118" s="139"/>
+      <c r="N118" s="139"/>
+      <c r="O118" s="8"/>
+      <c r="P118" s="217"/>
+      <c r="Q118" s="8"/>
       <c r="R118" s="8"/>
       <c r="S118" s="8"/>
       <c r="T118" s="8"/>
       <c r="U118" s="8"/>
       <c r="V118" s="8"/>
       <c r="W118" s="8"/>
       <c r="X118" s="8"/>
       <c r="Y118" s="8"/>
       <c r="Z118" s="8"/>
       <c r="AA118" s="8"/>
       <c r="AB118" s="8"/>
       <c r="AC118" s="8"/>
       <c r="AD118" s="8"/>
       <c r="AE118" s="8"/>
       <c r="AF118" s="8"/>
       <c r="AG118" s="8"/>
       <c r="AH118" s="8"/>
       <c r="AI118" s="1"/>
       <c r="AJ118" s="1"/>
       <c r="AK118" s="1"/>
       <c r="AL118" s="1"/>
       <c r="AM118" s="1"/>
       <c r="AN118" s="1"/>
       <c r="AO118" s="1"/>
       <c r="AP118" s="1"/>
       <c r="AQ118" s="1"/>
+      <c r="FB118" s="18"/>
     </row>
     <row r="119" spans="1:158" x14ac:dyDescent="0.25">
-      <c r="B119"/>
-[...1 lines deleted...]
-      <c r="P119"/>
+      <c r="A119" s="16"/>
+      <c r="B119" s="96" t="s">
+        <v>249</v>
+      </c>
+      <c r="C119" s="93"/>
+      <c r="D119" s="97"/>
+      <c r="E119" s="99"/>
+      <c r="F119" s="98"/>
+      <c r="G119" s="97"/>
+      <c r="H119" s="216"/>
+      <c r="I119" s="99"/>
+      <c r="J119" s="101"/>
+      <c r="K119" s="100">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L119" s="101">
+        <f>K119/Portada!$F$15</f>
+        <v>0</v>
+      </c>
+      <c r="M119" s="139"/>
+      <c r="N119" s="139"/>
+      <c r="O119" s="8"/>
+      <c r="P119" s="217"/>
+      <c r="Q119" s="8"/>
       <c r="R119" s="8"/>
       <c r="S119" s="8"/>
       <c r="T119" s="8"/>
       <c r="U119" s="8"/>
       <c r="V119" s="8"/>
       <c r="W119" s="8"/>
       <c r="X119" s="8"/>
       <c r="Y119" s="8"/>
       <c r="Z119" s="8"/>
       <c r="AA119" s="8"/>
       <c r="AB119" s="8"/>
       <c r="AC119" s="8"/>
       <c r="AD119" s="8"/>
       <c r="AE119" s="8"/>
       <c r="AF119" s="8"/>
       <c r="AG119" s="8"/>
       <c r="AH119" s="8"/>
       <c r="AI119" s="1"/>
       <c r="AJ119" s="1"/>
       <c r="AK119" s="1"/>
       <c r="AL119" s="1"/>
       <c r="AM119" s="1"/>
       <c r="AN119" s="1"/>
       <c r="AO119" s="1"/>
       <c r="AP119" s="1"/>
       <c r="AQ119" s="1"/>
+      <c r="FB119" s="18"/>
     </row>
     <row r="120" spans="1:158" x14ac:dyDescent="0.25">
-      <c r="B120"/>
-[...1 lines deleted...]
-      <c r="P120"/>
+      <c r="A120" s="16"/>
+      <c r="B120" s="145" t="s">
+        <v>250</v>
+      </c>
+      <c r="C120" s="93"/>
+      <c r="D120" s="146"/>
+      <c r="E120" s="147"/>
+      <c r="F120" s="148"/>
+      <c r="G120" s="146"/>
+      <c r="H120" s="214"/>
+      <c r="I120" s="147"/>
+      <c r="J120" s="101"/>
+      <c r="K120" s="100">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L120" s="101">
+        <f>K120/Portada!$F$15</f>
+        <v>0</v>
+      </c>
+      <c r="M120" s="139"/>
+      <c r="N120" s="139"/>
+      <c r="O120" s="8"/>
+      <c r="P120" s="217"/>
       <c r="R120" s="8"/>
       <c r="S120" s="8"/>
       <c r="T120" s="8"/>
       <c r="U120" s="8"/>
       <c r="V120" s="8"/>
       <c r="W120" s="8"/>
       <c r="X120" s="8"/>
       <c r="Y120" s="8"/>
       <c r="Z120" s="8"/>
       <c r="AA120" s="8"/>
       <c r="AB120" s="8"/>
       <c r="AC120" s="8"/>
       <c r="AD120" s="8"/>
       <c r="AE120" s="8"/>
       <c r="AF120" s="8"/>
       <c r="AG120" s="8"/>
       <c r="AH120" s="8"/>
       <c r="AI120" s="1"/>
       <c r="AJ120" s="1"/>
       <c r="AK120" s="1"/>
       <c r="AL120" s="1"/>
       <c r="AM120" s="1"/>
       <c r="AN120" s="1"/>
       <c r="AO120" s="1"/>
       <c r="AP120" s="1"/>
       <c r="AQ120" s="1"/>
+      <c r="FB120" s="18"/>
     </row>
     <row r="121" spans="1:158" x14ac:dyDescent="0.25">
-      <c r="B121"/>
-[...1 lines deleted...]
-      <c r="P121"/>
+      <c r="A121" s="16"/>
+      <c r="B121" s="115" t="s">
+        <v>251</v>
+      </c>
+      <c r="C121" s="93"/>
+      <c r="D121" s="97"/>
+      <c r="E121" s="99"/>
+      <c r="F121" s="98"/>
+      <c r="G121" s="97"/>
+      <c r="H121" s="216"/>
+      <c r="I121" s="99"/>
+      <c r="J121" s="101"/>
+      <c r="K121" s="100">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L121" s="101">
+        <f>K121/Portada!$F$15</f>
+        <v>0</v>
+      </c>
+      <c r="M121" s="139"/>
+      <c r="N121" s="139"/>
+      <c r="O121" s="8"/>
+      <c r="P121" s="217"/>
+      <c r="Q121" s="8"/>
+      <c r="R121" s="8"/>
+      <c r="S121" s="8"/>
       <c r="T121" s="8"/>
       <c r="U121" s="8"/>
       <c r="V121" s="8"/>
       <c r="W121" s="8"/>
       <c r="X121" s="8"/>
       <c r="Y121" s="8"/>
       <c r="Z121" s="8"/>
       <c r="AA121" s="8"/>
       <c r="AB121" s="8"/>
       <c r="AC121" s="8"/>
       <c r="AD121" s="8"/>
       <c r="AE121" s="8"/>
       <c r="AF121" s="8"/>
       <c r="AG121" s="8"/>
       <c r="AH121" s="8"/>
-    </row>
-[...3 lines deleted...]
-      <c r="P122"/>
+      <c r="AI121" s="1"/>
+      <c r="AJ121" s="1"/>
+      <c r="AK121" s="1"/>
+      <c r="AL121" s="1"/>
+      <c r="AM121" s="1"/>
+      <c r="AN121" s="1"/>
+      <c r="AO121" s="1"/>
+      <c r="AP121" s="1"/>
+      <c r="AQ121" s="1"/>
+      <c r="FB121" s="18"/>
+    </row>
+    <row r="122" spans="1:158" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A122" s="16"/>
+      <c r="B122" s="28"/>
+      <c r="C122" s="89" t="str">
+        <f>"TOTAL " &amp;" " &amp; B112 &amp; " " &amp; (C112)</f>
+        <v>TOTAL  07.01. Altres Despeses Generals</v>
+      </c>
+      <c r="D122" s="90"/>
+      <c r="E122" s="90"/>
+      <c r="F122" s="91"/>
+      <c r="G122" s="90"/>
+      <c r="H122" s="90"/>
+      <c r="I122" s="90"/>
+      <c r="J122" s="92">
+        <f>SUM(J113:J121)</f>
+        <v>0</v>
+      </c>
+      <c r="K122" s="92">
+        <f>SUM(K113:K121)</f>
+        <v>0</v>
+      </c>
+      <c r="L122" s="92">
+        <f>SUM(L113:L121)</f>
+        <v>0</v>
+      </c>
+      <c r="M122" s="19">
+        <f>SUM(M113:M116)</f>
+        <v>0</v>
+      </c>
+      <c r="N122" s="19">
+        <f>SUM(N113:N116)</f>
+        <v>0</v>
+      </c>
+      <c r="O122" s="8"/>
+      <c r="P122" s="19">
+        <f>SUM(P113:P116)</f>
+        <v>0</v>
+      </c>
+      <c r="R122" s="8"/>
+      <c r="S122" s="8"/>
       <c r="T122" s="8"/>
       <c r="U122" s="8"/>
       <c r="V122" s="8"/>
       <c r="W122" s="8"/>
       <c r="X122" s="8"/>
       <c r="Y122" s="8"/>
       <c r="Z122" s="8"/>
       <c r="AA122" s="8"/>
       <c r="AB122" s="8"/>
       <c r="AC122" s="8"/>
       <c r="AD122" s="8"/>
       <c r="AE122" s="8"/>
       <c r="AF122" s="8"/>
       <c r="AG122" s="8"/>
       <c r="AH122" s="8"/>
+      <c r="AI122" s="1"/>
+      <c r="AJ122" s="1"/>
+      <c r="AK122" s="1"/>
+      <c r="AL122" s="1"/>
+      <c r="AM122" s="1"/>
+      <c r="AN122" s="1"/>
+      <c r="AO122" s="1"/>
+      <c r="AP122" s="1"/>
+      <c r="AQ122" s="1"/>
+      <c r="FB122" s="19">
+        <f>SUM(FB113:FB116)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="123" spans="1:158" x14ac:dyDescent="0.25">
-      <c r="B123"/>
-[...1 lines deleted...]
-      <c r="P123"/>
+      <c r="A123" s="16"/>
+      <c r="B123" s="28"/>
+      <c r="C123" s="42" t="s">
+        <v>43</v>
+      </c>
+      <c r="D123" s="43" t="str">
+        <f>C110</f>
+        <v>CAPÍTOL 07.- Altres Despeses generals</v>
+      </c>
+      <c r="E123" s="23"/>
+      <c r="F123" s="44"/>
+      <c r="G123" s="23"/>
+      <c r="H123" s="23"/>
+      <c r="I123" s="23"/>
+      <c r="J123" s="24">
+        <f>(J122)</f>
+        <v>0</v>
+      </c>
+      <c r="K123" s="24">
+        <f>(K122)</f>
+        <v>0</v>
+      </c>
+      <c r="L123" s="24">
+        <f>(L122)</f>
+        <v>0</v>
+      </c>
+      <c r="M123" s="24">
+        <f>(M122)</f>
+        <v>0</v>
+      </c>
+      <c r="N123" s="24">
+        <f>(N122)</f>
+        <v>0</v>
+      </c>
+      <c r="O123" s="22"/>
+      <c r="P123" s="24">
+        <f>(P122)</f>
+        <v>0</v>
+      </c>
+      <c r="R123" s="8"/>
+      <c r="S123" s="8"/>
       <c r="T123" s="8"/>
       <c r="U123" s="8"/>
       <c r="V123" s="8"/>
       <c r="W123" s="8"/>
       <c r="X123" s="8"/>
       <c r="Y123" s="8"/>
       <c r="Z123" s="8"/>
       <c r="AA123" s="8"/>
       <c r="AB123" s="8"/>
       <c r="AC123" s="8"/>
       <c r="AD123" s="8"/>
       <c r="AE123" s="8"/>
       <c r="AF123" s="8"/>
       <c r="AG123" s="8"/>
       <c r="AH123" s="8"/>
+      <c r="AI123" s="1"/>
+      <c r="AJ123" s="1"/>
+      <c r="AK123" s="1"/>
+      <c r="AL123" s="1"/>
+      <c r="AM123" s="1"/>
+      <c r="AN123" s="1"/>
+      <c r="AO123" s="1"/>
+      <c r="AP123" s="1"/>
+      <c r="AQ123" s="1"/>
+      <c r="FB123" s="24">
+        <f>(FB122)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="124" spans="1:158" x14ac:dyDescent="0.25">
+      <c r="A124" s="8"/>
+      <c r="E124" s="1"/>
+      <c r="O124" s="22"/>
+      <c r="P124"/>
+      <c r="R124" s="8"/>
+      <c r="S124" s="8"/>
+      <c r="T124" s="8"/>
+      <c r="U124" s="8"/>
+      <c r="V124" s="8"/>
+      <c r="W124" s="8"/>
+      <c r="X124" s="8"/>
+      <c r="Y124" s="8"/>
+      <c r="Z124" s="8"/>
+      <c r="AA124" s="8"/>
+      <c r="AB124" s="8"/>
+      <c r="AC124" s="8"/>
+      <c r="AD124" s="8"/>
+      <c r="AE124" s="8"/>
+      <c r="AF124" s="8"/>
+      <c r="AG124" s="8"/>
+      <c r="AH124" s="8"/>
+      <c r="AI124" s="1"/>
+      <c r="AJ124" s="1"/>
+      <c r="AK124" s="1"/>
+      <c r="AL124" s="1"/>
+      <c r="AM124" s="1"/>
+      <c r="AN124" s="1"/>
+      <c r="AO124" s="1"/>
+      <c r="AP124" s="1"/>
+      <c r="AQ124" s="1"/>
+    </row>
+    <row r="125" spans="1:158" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="C125" s="35" t="s">
+        <v>41</v>
+      </c>
+      <c r="D125" s="36"/>
+      <c r="E125" s="37"/>
+      <c r="F125" s="45"/>
+      <c r="G125" s="36"/>
+      <c r="H125" s="36"/>
+      <c r="I125" s="36"/>
+      <c r="J125" s="71">
+        <f>(J44+J52+J73+J87+J95+J108+J123)</f>
+        <v>0</v>
+      </c>
+      <c r="K125" s="71">
+        <f>(K44+K52+K73+K87+K95+K108+K123)</f>
+        <v>0</v>
+      </c>
+      <c r="L125" s="71">
+        <f>(L44+L52+L73+L87+L95+L108+L123)</f>
+        <v>0</v>
+      </c>
+      <c r="M125" s="71">
+        <f>(M44+M52+M73+M87+M95+M108)</f>
+        <v>0</v>
+      </c>
+      <c r="N125" s="71">
+        <f>(N44+N52+N73+N87+N95+N108)</f>
+        <v>0</v>
+      </c>
+      <c r="O125" s="22"/>
+      <c r="P125" s="71">
+        <f>(P44+P52+P73+P87+P95+P108)</f>
+        <v>0</v>
+      </c>
+      <c r="R125" s="8"/>
+      <c r="S125" s="8"/>
+      <c r="T125" s="8"/>
+      <c r="U125" s="8"/>
+      <c r="V125" s="8"/>
+      <c r="W125" s="8"/>
+      <c r="X125" s="8"/>
+      <c r="Y125" s="8"/>
+      <c r="Z125" s="8"/>
+      <c r="AA125" s="8"/>
+      <c r="AB125" s="8"/>
+      <c r="AC125" s="8"/>
+      <c r="AD125" s="8"/>
+      <c r="AE125" s="8"/>
+      <c r="AF125" s="8"/>
+      <c r="AG125" s="8"/>
+      <c r="AH125" s="8"/>
+      <c r="AI125" s="1"/>
+      <c r="AJ125" s="1"/>
+      <c r="AK125" s="1"/>
+      <c r="AL125" s="1"/>
+      <c r="AM125" s="1"/>
+      <c r="AN125" s="1"/>
+      <c r="AO125" s="1"/>
+      <c r="AP125" s="1"/>
+      <c r="AQ125" s="1"/>
+      <c r="FB125" s="71">
+        <f>(FB44+FB52+FB73+FB87+FB95+FB108)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="126" spans="1:158" x14ac:dyDescent="0.25">
+      <c r="B126"/>
+      <c r="F126"/>
+      <c r="P126"/>
+      <c r="R126" s="8"/>
+      <c r="S126" s="8"/>
+      <c r="T126" s="8"/>
+      <c r="U126" s="8"/>
+      <c r="V126" s="8"/>
+      <c r="W126" s="8"/>
+      <c r="X126" s="8"/>
+      <c r="Y126" s="8"/>
+      <c r="Z126" s="8"/>
+      <c r="AA126" s="8"/>
+      <c r="AB126" s="8"/>
+      <c r="AC126" s="8"/>
+      <c r="AD126" s="8"/>
+      <c r="AE126" s="8"/>
+      <c r="AF126" s="8"/>
+      <c r="AG126" s="8"/>
+      <c r="AH126" s="8"/>
+      <c r="AI126" s="1"/>
+      <c r="AJ126" s="1"/>
+      <c r="AK126" s="1"/>
+      <c r="AL126" s="1"/>
+      <c r="AM126" s="1"/>
+      <c r="AN126" s="1"/>
+      <c r="AO126" s="1"/>
+      <c r="AP126" s="1"/>
+      <c r="AQ126" s="1"/>
+    </row>
+    <row r="127" spans="1:158" x14ac:dyDescent="0.25">
+      <c r="B127"/>
+      <c r="F127"/>
+      <c r="P127"/>
+      <c r="R127" s="8"/>
+      <c r="S127" s="8"/>
+      <c r="T127" s="8"/>
+      <c r="U127" s="8"/>
+      <c r="V127" s="8"/>
+      <c r="W127" s="8"/>
+      <c r="X127" s="8"/>
+      <c r="Y127" s="8"/>
+      <c r="Z127" s="8"/>
+      <c r="AA127" s="8"/>
+      <c r="AB127" s="8"/>
+      <c r="AC127" s="8"/>
+      <c r="AD127" s="8"/>
+      <c r="AE127" s="8"/>
+      <c r="AF127" s="8"/>
+      <c r="AG127" s="8"/>
+      <c r="AH127" s="8"/>
+      <c r="AI127" s="1"/>
+      <c r="AJ127" s="1"/>
+      <c r="AK127" s="1"/>
+      <c r="AL127" s="1"/>
+      <c r="AM127" s="1"/>
+      <c r="AN127" s="1"/>
+      <c r="AO127" s="1"/>
+      <c r="AP127" s="1"/>
+      <c r="AQ127" s="1"/>
+    </row>
+    <row r="128" spans="1:158" x14ac:dyDescent="0.25">
+      <c r="B128"/>
+      <c r="F128"/>
+      <c r="P128"/>
+      <c r="R128" s="8"/>
+      <c r="S128" s="8"/>
+      <c r="T128" s="8"/>
+      <c r="U128" s="8"/>
+      <c r="V128" s="8"/>
+      <c r="W128" s="8"/>
+      <c r="X128" s="8"/>
+      <c r="Y128" s="8"/>
+      <c r="Z128" s="8"/>
+      <c r="AA128" s="8"/>
+      <c r="AB128" s="8"/>
+      <c r="AC128" s="8"/>
+      <c r="AD128" s="8"/>
+      <c r="AE128" s="8"/>
+      <c r="AF128" s="8"/>
+      <c r="AG128" s="8"/>
+      <c r="AH128" s="8"/>
+      <c r="AI128" s="1"/>
+      <c r="AJ128" s="1"/>
+      <c r="AK128" s="1"/>
+      <c r="AL128" s="1"/>
+      <c r="AM128" s="1"/>
+      <c r="AN128" s="1"/>
+      <c r="AO128" s="1"/>
+      <c r="AP128" s="1"/>
+      <c r="AQ128" s="1"/>
+    </row>
+    <row r="129" spans="2:34" x14ac:dyDescent="0.25">
+      <c r="B129"/>
+      <c r="F129"/>
+      <c r="P129"/>
+      <c r="T129" s="8"/>
+      <c r="U129" s="8"/>
+      <c r="V129" s="8"/>
+      <c r="W129" s="8"/>
+      <c r="X129" s="8"/>
+      <c r="Y129" s="8"/>
+      <c r="Z129" s="8"/>
+      <c r="AA129" s="8"/>
+      <c r="AB129" s="8"/>
+      <c r="AC129" s="8"/>
+      <c r="AD129" s="8"/>
+      <c r="AE129" s="8"/>
+      <c r="AF129" s="8"/>
+      <c r="AG129" s="8"/>
+      <c r="AH129" s="8"/>
+    </row>
+    <row r="130" spans="2:34" x14ac:dyDescent="0.25">
+      <c r="B130"/>
+      <c r="F130"/>
+      <c r="P130"/>
+      <c r="T130" s="8"/>
+      <c r="U130" s="8"/>
+      <c r="V130" s="8"/>
+      <c r="W130" s="8"/>
+      <c r="X130" s="8"/>
+      <c r="Y130" s="8"/>
+      <c r="Z130" s="8"/>
+      <c r="AA130" s="8"/>
+      <c r="AB130" s="8"/>
+      <c r="AC130" s="8"/>
+      <c r="AD130" s="8"/>
+      <c r="AE130" s="8"/>
+      <c r="AF130" s="8"/>
+      <c r="AG130" s="8"/>
+      <c r="AH130" s="8"/>
+    </row>
+    <row r="131" spans="2:34" x14ac:dyDescent="0.25">
+      <c r="B131"/>
+      <c r="F131"/>
+      <c r="P131"/>
+      <c r="T131" s="8"/>
+      <c r="U131" s="8"/>
+      <c r="V131" s="8"/>
+      <c r="W131" s="8"/>
+      <c r="X131" s="8"/>
+      <c r="Y131" s="8"/>
+      <c r="Z131" s="8"/>
+      <c r="AA131" s="8"/>
+      <c r="AB131" s="8"/>
+      <c r="AC131" s="8"/>
+      <c r="AD131" s="8"/>
+      <c r="AE131" s="8"/>
+      <c r="AF131" s="8"/>
+      <c r="AG131" s="8"/>
+      <c r="AH131" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="JK/3LCgJsU8vPbF2Ca/U496Lh87gRuGyo7ZWcY295y9rMWC20MdBu2ew0erUTjqOJ/IWdaZM+nPpxVDh5nBrNA==" saltValue="6TVRky2NlK35ExQS+ipuGg==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="8fMH0Z28t5Sqp+IBDA1t8CVfJWG6r/NjGzDgU72oRpeBUXqQmHkEqxGM08lqAqfrRCrFmmjGjWyIQMPSb0/r8A==" saltValue="DjWUEPX4KUF615B4kyBFMA==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="10">
     <mergeCell ref="P2:P3"/>
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="M2:N2"/>
     <mergeCell ref="A2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="F2:G2"/>
     <mergeCell ref="K2:L2"/>
     <mergeCell ref="I2:J2"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="B1:C1"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="58" fitToWidth="0" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G</oddHeader>
     <oddFooter>&amp;L&amp;10&amp;D &amp;T&amp;C&amp;10Pàgina &amp;P de &amp;N&amp;R&amp;10&amp;F</oddFooter>
   </headerFooter>
   <rowBreaks count="2" manualBreakCount="2">
-    <brk id="50" max="16383" man="1"/>
-    <brk id="91" max="9" man="1"/>
+    <brk id="52" max="16383" man="1"/>
+    <brk id="95" max="9" man="1"/>
   </rowBreaks>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="12" max="1048575" man="1"/>
     <brk id="14" max="1048575" man="1"/>
   </colBreaks>
   <legacyDrawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
-      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" disablePrompts="1" count="1">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000000000000}">
           <x14:formula1>
             <xm:f>Resum!$AC$7:$AC$9</xm:f>
           </x14:formula1>
-          <xm:sqref>H39:H40 H30:H35 H8:H26</xm:sqref>
+          <xm:sqref>H40:H42 H31:H36 H8:H27</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Hoja2">
     <tabColor rgb="FFFD9203"/>
   </sheetPr>
-  <dimension ref="A1:AG51"/>
+  <dimension ref="A1:AF51"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G6" sqref="G6"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:B1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="50.28515625" style="1" customWidth="1"/>
     <col min="3" max="5" width="26" style="1" customWidth="1"/>
     <col min="6" max="6" width="23.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="30.85546875" style="1" customWidth="1"/>
     <col min="8" max="23" width="11.42578125" style="1"/>
     <col min="24" max="27" width="11.42578125" style="1" customWidth="1"/>
     <col min="28" max="32" width="11.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="33" max="34" width="11.42578125" style="1" customWidth="1"/>
     <col min="35" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="258" t="str">
+      <c r="A1" s="251" t="str">
         <f>Portada!B1</f>
-        <v>Actualització a: 12/02/2026</v>
-[...1 lines deleted...]
-      <c r="B1" s="258"/>
+        <v>Actualització a: 07/07/2026</v>
+      </c>
+      <c r="B1" s="251"/>
     </row>
     <row r="3" spans="1:29" ht="18" x14ac:dyDescent="0.2">
-      <c r="A3" s="262" t="s">
+      <c r="A3" s="280" t="s">
         <v>23</v>
       </c>
-      <c r="B3" s="262"/>
-[...3 lines deleted...]
-      <c r="F3" s="262"/>
+      <c r="B3" s="280"/>
+      <c r="C3" s="280"/>
+      <c r="D3" s="280"/>
+      <c r="E3" s="280"/>
+      <c r="F3" s="280"/>
     </row>
     <row r="4" spans="1:29" ht="18.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="189"/>
-[...4 lines deleted...]
-      <c r="F4" s="189"/>
+      <c r="A4" s="181"/>
+      <c r="B4" s="181"/>
+      <c r="C4" s="181"/>
+      <c r="D4" s="181"/>
+      <c r="E4" s="181"/>
+      <c r="F4" s="181"/>
     </row>
     <row r="5" spans="1:29" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="191"/>
-[...4 lines deleted...]
-      <c r="D5" s="193" t="s">
+      <c r="A5" s="183"/>
+      <c r="B5" s="184"/>
+      <c r="C5" s="227" t="s">
+        <v>210</v>
+      </c>
+      <c r="D5" s="185" t="s">
         <v>45</v>
       </c>
-      <c r="E5" s="193" t="s">
-[...2 lines deleted...]
-      <c r="F5" s="194" t="s">
+      <c r="E5" s="185" t="s">
+        <v>228</v>
+      </c>
+      <c r="F5" s="186" t="s">
         <v>24</v>
       </c>
-      <c r="G5" s="195" t="s">
-        <v>174</v>
+      <c r="G5" s="187" t="s">
+        <v>172</v>
       </c>
     </row>
     <row r="6" spans="1:29" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="196" t="str">
+      <c r="A6" s="188" t="str">
         <f>'Pressupost Producció Ràdio'!C5 &amp; "................................................................................................."</f>
         <v>CAPÍTOL 01.- Equip.................................................................................................</v>
       </c>
-      <c r="B6" s="144"/>
+      <c r="B6" s="140"/>
       <c r="C6" s="65">
-        <f>'Pressupost Arrencada Ràdio'!K42</f>
+        <f>'Pressupost Arrencada Ràdio'!K44</f>
         <v>0</v>
       </c>
       <c r="D6" s="65">
-        <f>'Pressupost Producció Ràdio'!K42</f>
+        <f>'Pressupost Producció Ràdio'!K44</f>
         <v>0</v>
       </c>
       <c r="E6" s="65">
         <f>C6+D6</f>
         <v>0</v>
       </c>
       <c r="F6" s="65">
         <f>E6/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="G6" s="197"/>
+      <c r="G6" s="189"/>
     </row>
     <row r="7" spans="1:29" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="str">
-        <f>'Pressupost Producció Ràdio'!C44 &amp; "........................................................................"</f>
+        <f>'Pressupost Producció Ràdio'!C46 &amp; "........................................................................"</f>
         <v>CAPÍTOL 02.- Altres retribucions........................................................................</v>
       </c>
-      <c r="B7" s="144"/>
+      <c r="B7" s="140"/>
       <c r="C7" s="65">
-        <f>'Pressupost Arrencada Ràdio'!K50</f>
+        <f>'Pressupost Arrencada Ràdio'!K52</f>
         <v>0</v>
       </c>
       <c r="D7" s="65">
-        <f>'Pressupost Producció Ràdio'!K50</f>
+        <f>'Pressupost Producció Ràdio'!K52</f>
         <v>0</v>
       </c>
       <c r="E7" s="65">
         <f t="shared" ref="E7:E16" si="0">C7+D7</f>
         <v>0</v>
       </c>
       <c r="F7" s="65">
         <f>E7/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="G7" s="197"/>
+      <c r="G7" s="189"/>
       <c r="AC7" s="1" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
     </row>
     <row r="8" spans="1:29" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="str">
-        <f>'Pressupost Producció Ràdio'!C52 &amp; "..............................................................."</f>
+        <f>'Pressupost Producció Ràdio'!C54 &amp; "..............................................................."</f>
         <v>CAPÍTOL 03.- Despeses de producció...............................................................</v>
       </c>
-      <c r="B8" s="144"/>
+      <c r="B8" s="140"/>
       <c r="C8" s="65">
-        <f>'Pressupost Arrencada Ràdio'!K71</f>
+        <f>'Pressupost Arrencada Ràdio'!K73</f>
         <v>0</v>
       </c>
       <c r="D8" s="65">
-        <f>'Pressupost Producció Ràdio'!K71</f>
+        <f>'Pressupost Producció Ràdio'!K73</f>
         <v>0</v>
       </c>
       <c r="E8" s="65">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F8" s="65">
         <f>E8/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="G8" s="197"/>
+      <c r="G8" s="189"/>
       <c r="AC8" s="1" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
     </row>
     <row r="9" spans="1:29" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="str">
-        <f>'Pressupost Producció Ràdio'!C73 &amp; "................................................................................................"</f>
+        <f>'Pressupost Producció Ràdio'!C75 &amp; "................................................................................................"</f>
         <v>CAPÍTOL 04.- Altres................................................................................................</v>
       </c>
-      <c r="B9" s="144"/>
+      <c r="B9" s="140"/>
       <c r="C9" s="65">
-        <f>'Pressupost Arrencada Ràdio'!K83</f>
+        <f>'Pressupost Arrencada Ràdio'!K87</f>
         <v>0</v>
       </c>
       <c r="D9" s="65">
-        <f>'Pressupost Producció Ràdio'!K83</f>
+        <f>'Pressupost Producció Ràdio'!K87</f>
         <v>0</v>
       </c>
       <c r="E9" s="65">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F9" s="65">
         <f>E9/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="G9" s="197"/>
+      <c r="G9" s="189"/>
       <c r="AC9" s="1" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="10" spans="1:29" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="str">
-        <f>'Pressupost Producció Ràdio'!C85 &amp; ".........................................................................."</f>
+        <f>'Pressupost Producció Ràdio'!C89 &amp; ".........................................................................."</f>
         <v>CAPÍTOL  05.- Cost de promoció..........................................................................</v>
       </c>
-      <c r="B10" s="188"/>
+      <c r="B10" s="180"/>
       <c r="C10" s="65">
-        <f>'Pressupost Arrencada Ràdio'!K91</f>
+        <f>'Pressupost Arrencada Ràdio'!K95</f>
         <v>0</v>
       </c>
       <c r="D10" s="65">
-        <f>'Pressupost Producció Ràdio'!K91</f>
+        <f>'Pressupost Producció Ràdio'!K95</f>
         <v>0</v>
       </c>
       <c r="E10" s="65">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F10" s="65">
         <f>E10/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="G10" s="197"/>
+      <c r="G10" s="189"/>
     </row>
     <row r="11" spans="1:29" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="str">
-        <f>'Pressupost Producció Ràdio'!C93 &amp; "..........................................................................."</f>
+        <f>'Pressupost Producció Ràdio'!C97 &amp; "..........................................................................."</f>
         <v>CAPÍTOL 06.- Despeses generals...........................................................................</v>
       </c>
-      <c r="B11" s="188"/>
+      <c r="B11" s="180"/>
       <c r="C11" s="65">
-        <f>'Pressupost Arrencada Ràdio'!K104</f>
+        <f>'Pressupost Arrencada Ràdio'!K108</f>
         <v>0</v>
       </c>
       <c r="D11" s="65">
-        <f>'Pressupost Producció Ràdio'!K104</f>
+        <f>'Pressupost Producció Ràdio'!K108</f>
         <v>0</v>
       </c>
       <c r="E11" s="65">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F11" s="65">
         <f>E11/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="G11" s="197"/>
+      <c r="G11" s="189"/>
     </row>
     <row r="12" spans="1:29" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="198"/>
-      <c r="B12" s="199"/>
+      <c r="A12" s="190"/>
+      <c r="B12" s="191"/>
       <c r="C12" s="66"/>
       <c r="D12" s="66"/>
-      <c r="E12" s="200"/>
-[...1 lines deleted...]
-      <c r="G12" s="201"/>
+      <c r="E12" s="192"/>
+      <c r="F12" s="192"/>
+      <c r="G12" s="193"/>
       <c r="J12" s="39"/>
     </row>
     <row r="13" spans="1:29" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="202"/>
-[...3 lines deleted...]
-      <c r="C13" s="204">
+      <c r="A13" s="194"/>
+      <c r="B13" s="195" t="s">
+        <v>182</v>
+      </c>
+      <c r="C13" s="196">
         <f>SUM(C6:C11)</f>
         <v>0</v>
       </c>
-      <c r="D13" s="204">
+      <c r="D13" s="196">
         <f>SUM(D6:D11)</f>
         <v>0</v>
       </c>
-      <c r="E13" s="204">
+      <c r="E13" s="196">
         <f>SUM(E6:E11)</f>
         <v>0</v>
       </c>
-      <c r="F13" s="204">
+      <c r="F13" s="196">
         <f>E13/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="G13" s="205" t="s">
-        <v>175</v>
+      <c r="G13" s="197" t="s">
+        <v>173</v>
       </c>
     </row>
     <row r="14" spans="1:29" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="206"/>
-[...1 lines deleted...]
-        <f>'Pressupost Producció Ràdio'!C106</f>
+      <c r="A14" s="198"/>
+      <c r="B14" s="201" t="str">
+        <f>'Pressupost Producció Ràdio'!C110</f>
         <v>CAPÍTOL 07.- Altres Despeses generals</v>
       </c>
       <c r="C14" s="65">
-        <f>'Pressupost Arrencada Ràdio'!K114</f>
+        <f>'Pressupost Arrencada Ràdio'!K123</f>
         <v>0</v>
       </c>
       <c r="D14" s="65">
-        <f>'Pressupost Producció Ràdio'!K115</f>
+        <f>'Pressupost Producció Ràdio'!K123</f>
         <v>0</v>
       </c>
       <c r="E14" s="65">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F14" s="65">
         <f>E14/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="G14" s="263"/>
+      <c r="G14" s="281"/>
     </row>
     <row r="15" spans="1:29" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="207"/>
-      <c r="B15" s="209" t="str">
+      <c r="A15" s="199"/>
+      <c r="B15" s="201" t="str">
         <f>"Benefici Industrial  "  &amp; Portada!I18 *100 &amp; " % ..................................."</f>
         <v>Benefici Industrial  0 % ...................................</v>
       </c>
       <c r="C15" s="65">
         <f>Portada!I18*C13</f>
         <v>0</v>
       </c>
       <c r="D15" s="65">
         <f>Portada!I18*D13</f>
         <v>0</v>
       </c>
       <c r="E15" s="65">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F15" s="65">
         <f>E15/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="G15" s="264"/>
+      <c r="G15" s="282"/>
     </row>
     <row r="16" spans="1:29" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="207"/>
-      <c r="B16" s="203" t="s">
+      <c r="A16" s="199"/>
+      <c r="B16" s="195" t="s">
         <v>61</v>
       </c>
-      <c r="C16" s="204">
+      <c r="C16" s="196">
         <f>SUM(C13+C14+C15)</f>
         <v>0</v>
       </c>
-      <c r="D16" s="204">
+      <c r="D16" s="196">
         <f>SUM(D13+D14+D15)</f>
         <v>0</v>
       </c>
-      <c r="E16" s="204">
+      <c r="E16" s="196">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F16" s="204">
+      <c r="F16" s="196">
         <f>E16/Portada!$F$15</f>
         <v>0</v>
       </c>
-      <c r="G16" s="208"/>
+      <c r="G16" s="200"/>
     </row>
     <row r="39" spans="29:32" x14ac:dyDescent="0.2">
       <c r="AC39" s="1" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="AD39" s="1" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="AE39" s="1" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="AF39" s="251">
+        <v>194</v>
+      </c>
+      <c r="AF39" s="237">
         <v>5101.2</v>
       </c>
     </row>
     <row r="40" spans="29:32" x14ac:dyDescent="0.2">
       <c r="AE40" s="1" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="AF40" s="230">
+        <v>195</v>
+      </c>
+      <c r="AF40" s="220">
         <v>0.32150000000000001</v>
       </c>
     </row>
     <row r="41" spans="29:32" x14ac:dyDescent="0.2">
       <c r="AE41" s="1" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="AF41" s="1">
         <f>ROUNDUP(AF39*AF40,2)</f>
         <v>1640.04</v>
       </c>
     </row>
     <row r="43" spans="29:32" x14ac:dyDescent="0.2">
       <c r="AD43" s="1" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="AE43" s="1" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="AF43" s="251">
+        <v>194</v>
+      </c>
+      <c r="AF43" s="237">
         <v>5101.2</v>
       </c>
     </row>
     <row r="44" spans="29:32" x14ac:dyDescent="0.2">
       <c r="AE44" s="1" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="AF44" s="231">
+        <v>195</v>
+      </c>
+      <c r="AF44" s="221">
         <v>0.33350000000000002</v>
       </c>
     </row>
     <row r="45" spans="29:32" x14ac:dyDescent="0.2">
       <c r="AE45" s="1" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="AF45" s="232">
+        <v>196</v>
+      </c>
+      <c r="AF45" s="222">
         <f>ROUNDUP(AF43*AF44,2)</f>
         <v>1701.26</v>
       </c>
     </row>
     <row r="48" spans="29:32" x14ac:dyDescent="0.2">
-      <c r="AC48" s="209" t="s">
+      <c r="AC48" s="201" t="s">
+        <v>197</v>
+      </c>
+      <c r="AD48" s="223" t="s">
+        <v>198</v>
+      </c>
+      <c r="AE48" s="223" t="s">
         <v>199</v>
       </c>
-      <c r="AD48" s="233" t="s">
+      <c r="AF48" s="224" t="s">
         <v>200</v>
       </c>
-      <c r="AE48" s="233" t="s">
+    </row>
+    <row r="49" spans="29:32" x14ac:dyDescent="0.2">
+      <c r="AC49" s="224" t="s">
         <v>201</v>
       </c>
-      <c r="AF48" s="234" t="s">
+      <c r="AD49" s="225">
+        <v>5101.21</v>
+      </c>
+      <c r="AE49" s="225">
+        <v>5611.32</v>
+      </c>
+      <c r="AF49" s="226">
+        <v>9.5999999999999992E-3</v>
+      </c>
+    </row>
+    <row r="50" spans="29:32" x14ac:dyDescent="0.2">
+      <c r="AC50" s="224" t="s">
         <v>202</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="AC49" s="234" t="s">
+      <c r="AD50" s="225">
+        <v>5611.33</v>
+      </c>
+      <c r="AE50" s="225">
+        <v>5970.19</v>
+      </c>
+      <c r="AF50" s="226">
+        <v>1.04E-2</v>
+      </c>
+    </row>
+    <row r="51" spans="29:32" x14ac:dyDescent="0.2">
+      <c r="AC51" s="224" t="s">
         <v>203</v>
       </c>
-      <c r="AD49" s="235">
-[...27 lines deleted...]
-      <c r="AD51" s="235">
+      <c r="AD51" s="225">
         <v>7651.81</v>
       </c>
-      <c r="AE51" s="235"/>
-      <c r="AF51" s="236">
+      <c r="AE51" s="225"/>
+      <c r="AF51" s="226">
         <v>1.2200000000000001E-2</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="INp0OXnI1XFPRtvlkgPy6lyIQ8/gR7yXtLmXZydtTG8/mh6jeOv0ZkQH9B3ZUJktF+CSL3fuQLfJZ5AHTApVbw==" saltValue="q+s/T+Igt6kve3yr2v0UWg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="3">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="G14:G15"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="59" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="7" max="15" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Full3">
     <tabColor rgb="FFC00000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:N37"/>
   <sheetViews>
-    <sheetView topLeftCell="B1" zoomScaleNormal="100" zoomScaleSheetLayoutView="82" workbookViewId="0">
-      <selection activeCell="C6" sqref="C6:E11"/>
+    <sheetView tabSelected="1" topLeftCell="B1" zoomScaleNormal="100" zoomScaleSheetLayoutView="82" workbookViewId="0">
+      <selection activeCell="G5" sqref="G5:H5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2" style="3" customWidth="1"/>
     <col min="2" max="2" width="5" style="3" customWidth="1"/>
     <col min="3" max="3" width="25.42578125" style="3" customWidth="1"/>
     <col min="4" max="4" width="5" style="3" customWidth="1"/>
     <col min="5" max="5" width="4.42578125" style="3" customWidth="1"/>
     <col min="6" max="6" width="36.85546875" style="3" customWidth="1"/>
     <col min="7" max="7" width="28.85546875" style="3" customWidth="1"/>
     <col min="8" max="8" width="37.7109375" style="3" customWidth="1"/>
     <col min="9" max="9" width="21.85546875" style="3" customWidth="1"/>
     <col min="10" max="10" width="3.42578125" style="3" customWidth="1"/>
     <col min="11" max="11" width="2.7109375" style="3" customWidth="1"/>
     <col min="12" max="12" width="15.7109375" style="3" customWidth="1"/>
     <col min="13" max="13" width="19.5703125" style="3" hidden="1" customWidth="1"/>
     <col min="14" max="257" width="11.42578125" style="3"/>
     <col min="258" max="258" width="2" style="3" customWidth="1"/>
     <col min="259" max="259" width="5" style="3" customWidth="1"/>
     <col min="260" max="260" width="15.85546875" style="3" customWidth="1"/>
     <col min="261" max="261" width="4.42578125" style="3" customWidth="1"/>
     <col min="262" max="262" width="22" style="3" customWidth="1"/>
     <col min="263" max="263" width="28.85546875" style="3" customWidth="1"/>
     <col min="264" max="264" width="29" style="3" customWidth="1"/>
     <col min="265" max="265" width="21.85546875" style="3" customWidth="1"/>
     <col min="266" max="266" width="5.140625" style="3" customWidth="1"/>
     <col min="267" max="267" width="11.42578125" style="3" customWidth="1"/>
@@ -21218,482 +22345,482 @@
     <col min="15878" max="15878" width="22" style="3" customWidth="1"/>
     <col min="15879" max="15879" width="28.85546875" style="3" customWidth="1"/>
     <col min="15880" max="15880" width="29" style="3" customWidth="1"/>
     <col min="15881" max="15881" width="21.85546875" style="3" customWidth="1"/>
     <col min="15882" max="15882" width="5.140625" style="3" customWidth="1"/>
     <col min="15883" max="15883" width="11.42578125" style="3" customWidth="1"/>
     <col min="15884" max="15884" width="15.7109375" style="3" customWidth="1"/>
     <col min="15885" max="15885" width="0" style="3" hidden="1" customWidth="1"/>
     <col min="15886" max="16129" width="11.42578125" style="3"/>
     <col min="16130" max="16130" width="2" style="3" customWidth="1"/>
     <col min="16131" max="16131" width="5" style="3" customWidth="1"/>
     <col min="16132" max="16132" width="15.85546875" style="3" customWidth="1"/>
     <col min="16133" max="16133" width="4.42578125" style="3" customWidth="1"/>
     <col min="16134" max="16134" width="22" style="3" customWidth="1"/>
     <col min="16135" max="16135" width="28.85546875" style="3" customWidth="1"/>
     <col min="16136" max="16136" width="29" style="3" customWidth="1"/>
     <col min="16137" max="16137" width="21.85546875" style="3" customWidth="1"/>
     <col min="16138" max="16138" width="5.140625" style="3" customWidth="1"/>
     <col min="16139" max="16139" width="11.42578125" style="3" customWidth="1"/>
     <col min="16140" max="16140" width="15.7109375" style="3" customWidth="1"/>
     <col min="16141" max="16141" width="0" style="3" hidden="1" customWidth="1"/>
     <col min="16142" max="16384" width="11.42578125" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:14" ht="26.25" x14ac:dyDescent="0.2">
-      <c r="B1" s="258" t="s">
-[...5 lines deleted...]
-      <c r="F1" s="258"/>
+      <c r="B1" s="251" t="s">
+        <v>242</v>
+      </c>
+      <c r="C1" s="251"/>
+      <c r="D1" s="251"/>
+      <c r="E1" s="251"/>
+      <c r="F1" s="251"/>
     </row>
     <row r="2" spans="2:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="46"/>
       <c r="C2" s="47"/>
       <c r="D2" s="47"/>
       <c r="E2" s="47"/>
       <c r="F2" s="47"/>
       <c r="G2" s="47"/>
       <c r="H2" s="47"/>
-      <c r="I2" s="166"/>
-      <c r="J2" s="167"/>
+      <c r="I2" s="158"/>
+      <c r="J2" s="159"/>
     </row>
     <row r="3" spans="2:14" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="48"/>
       <c r="D3" s="49"/>
-      <c r="F3" s="272" t="s">
+      <c r="F3" s="259" t="s">
         <v>23</v>
       </c>
-      <c r="G3" s="272"/>
-      <c r="H3" s="272"/>
+      <c r="G3" s="259"/>
+      <c r="H3" s="259"/>
       <c r="I3" s="52"/>
       <c r="J3" s="50"/>
     </row>
     <row r="4" spans="2:14" ht="21" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B4" s="48"/>
       <c r="D4" s="49"/>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="52"/>
       <c r="J4" s="50"/>
       <c r="M4" s="5"/>
     </row>
     <row r="5" spans="2:14" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B5" s="48"/>
       <c r="D5" s="51"/>
       <c r="F5" s="88" t="s">
         <v>25</v>
       </c>
-      <c r="G5" s="273"/>
-      <c r="H5" s="274"/>
+      <c r="G5" s="260"/>
+      <c r="H5" s="261"/>
       <c r="I5" s="52"/>
       <c r="J5" s="50"/>
       <c r="M5" s="5" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
     </row>
     <row r="6" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B6" s="48"/>
-      <c r="C6" s="275"/>
-[...1 lines deleted...]
-      <c r="E6" s="277"/>
+      <c r="C6" s="262"/>
+      <c r="D6" s="263"/>
+      <c r="E6" s="264"/>
       <c r="F6" s="60"/>
       <c r="G6" s="53"/>
       <c r="J6" s="50"/>
       <c r="M6" s="5" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
     </row>
     <row r="7" spans="2:14" ht="18.75" x14ac:dyDescent="0.3">
       <c r="B7" s="48"/>
-      <c r="C7" s="278"/>
-[...1 lines deleted...]
-      <c r="E7" s="280"/>
+      <c r="C7" s="265"/>
+      <c r="D7" s="266"/>
+      <c r="E7" s="267"/>
       <c r="F7" s="88" t="s">
         <v>26</v>
       </c>
-      <c r="G7" s="268"/>
-      <c r="H7" s="269"/>
+      <c r="G7" s="255"/>
+      <c r="H7" s="256"/>
       <c r="I7" s="52"/>
       <c r="J7" s="50"/>
       <c r="M7" s="5" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
     </row>
     <row r="8" spans="2:14" ht="18" x14ac:dyDescent="0.25">
       <c r="B8" s="48"/>
-      <c r="C8" s="278"/>
-[...1 lines deleted...]
-      <c r="E8" s="280"/>
+      <c r="C8" s="265"/>
+      <c r="D8" s="266"/>
+      <c r="E8" s="267"/>
       <c r="F8" s="88" t="s">
         <v>27</v>
       </c>
-      <c r="G8" s="270"/>
-      <c r="H8" s="271"/>
+      <c r="G8" s="257"/>
+      <c r="H8" s="258"/>
       <c r="I8" s="52"/>
       <c r="J8" s="50"/>
       <c r="M8" s="5" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
     </row>
     <row r="9" spans="2:14" ht="18" x14ac:dyDescent="0.25">
       <c r="B9" s="48"/>
-      <c r="C9" s="278"/>
-[...1 lines deleted...]
-      <c r="E9" s="280"/>
+      <c r="C9" s="265"/>
+      <c r="D9" s="266"/>
+      <c r="E9" s="267"/>
       <c r="F9" s="88" t="s">
         <v>28</v>
       </c>
-      <c r="G9" s="270"/>
-      <c r="H9" s="271"/>
+      <c r="G9" s="257"/>
+      <c r="H9" s="258"/>
       <c r="I9" s="52"/>
       <c r="J9" s="50"/>
       <c r="M9" s="5"/>
     </row>
     <row r="10" spans="2:14" ht="18" x14ac:dyDescent="0.25">
       <c r="B10" s="48"/>
-      <c r="C10" s="278"/>
-[...1 lines deleted...]
-      <c r="E10" s="280"/>
+      <c r="C10" s="265"/>
+      <c r="D10" s="266"/>
+      <c r="E10" s="267"/>
       <c r="F10" s="88" t="s">
         <v>29</v>
       </c>
-      <c r="G10" s="270"/>
-      <c r="H10" s="271"/>
+      <c r="G10" s="257"/>
+      <c r="H10" s="258"/>
       <c r="I10" s="52"/>
       <c r="J10" s="50"/>
       <c r="M10" s="5"/>
     </row>
     <row r="11" spans="2:14" ht="18.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B11" s="48"/>
-      <c r="C11" s="281"/>
-[...1 lines deleted...]
-      <c r="E11" s="283"/>
+      <c r="C11" s="268"/>
+      <c r="D11" s="269"/>
+      <c r="E11" s="270"/>
       <c r="F11" s="52"/>
       <c r="G11" s="54"/>
       <c r="H11" s="52"/>
       <c r="I11" s="52"/>
       <c r="J11" s="50"/>
       <c r="M11" s="5"/>
     </row>
     <row r="12" spans="2:14" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B12" s="48"/>
       <c r="J12" s="50"/>
     </row>
     <row r="13" spans="2:14" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B13" s="48"/>
-      <c r="C13" s="173" t="s">
-        <v>215</v>
+      <c r="C13" s="165" t="s">
+        <v>213</v>
       </c>
       <c r="D13" s="52"/>
       <c r="E13" s="52"/>
       <c r="F13" s="55"/>
-      <c r="H13" s="246" t="s">
-[...2 lines deleted...]
-      <c r="I13" s="247">
+      <c r="H13" s="232" t="s">
+        <v>212</v>
+      </c>
+      <c r="I13" s="233">
         <f>Resum!C16</f>
         <v>0</v>
       </c>
       <c r="J13" s="50"/>
     </row>
     <row r="14" spans="2:14" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B14" s="48"/>
-      <c r="C14" s="171" t="s">
-        <v>165</v>
+      <c r="C14" s="163" t="s">
+        <v>163</v>
       </c>
       <c r="D14" s="52"/>
       <c r="E14" s="52"/>
       <c r="F14" s="7">
         <v>1</v>
       </c>
-      <c r="H14" s="246" t="s">
-[...2 lines deleted...]
-      <c r="I14" s="247">
+      <c r="H14" s="232" t="s">
+        <v>211</v>
+      </c>
+      <c r="I14" s="233">
         <f>Resum!D16</f>
         <v>0</v>
       </c>
       <c r="J14" s="50"/>
     </row>
     <row r="15" spans="2:14" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B15" s="48"/>
-      <c r="C15" s="173" t="s">
-        <v>166</v>
+      <c r="C15" s="165" t="s">
+        <v>164</v>
       </c>
       <c r="D15" s="52"/>
       <c r="E15" s="52"/>
       <c r="F15" s="7">
         <v>1</v>
       </c>
-      <c r="H15" s="246" t="s">
-[...2 lines deleted...]
-      <c r="I15" s="247">
+      <c r="H15" s="232" t="s">
+        <v>160</v>
+      </c>
+      <c r="I15" s="233">
         <f>SUM(I13+I14)</f>
         <v>0</v>
       </c>
       <c r="J15" s="50"/>
       <c r="N15" s="6"/>
     </row>
     <row r="16" spans="2:14" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B16" s="48"/>
-      <c r="C16" s="174" t="s">
-        <v>167</v>
+      <c r="C16" s="166" t="s">
+        <v>165</v>
       </c>
       <c r="D16" s="52"/>
       <c r="E16" s="52"/>
       <c r="F16" s="7"/>
-      <c r="H16" s="248" t="s">
-[...2 lines deleted...]
-      <c r="I16" s="170">
+      <c r="H16" s="234" t="s">
+        <v>171</v>
+      </c>
+      <c r="I16" s="162">
         <f>($I$15)/$F$14</f>
         <v>0</v>
       </c>
       <c r="J16" s="50"/>
       <c r="M16" s="3" t="s">
         <v>64</v>
       </c>
       <c r="N16" s="6"/>
     </row>
     <row r="17" spans="2:13" ht="18.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B17" s="48"/>
       <c r="C17" s="52"/>
       <c r="D17" s="52"/>
       <c r="E17" s="52"/>
-      <c r="F17" s="169"/>
+      <c r="F17" s="161"/>
       <c r="G17" s="52"/>
-      <c r="H17" s="210" t="s">
+      <c r="H17" s="202" t="s">
         <v>68</v>
       </c>
-      <c r="I17" s="211">
+      <c r="I17" s="203">
         <f>($I$15)/$F$15</f>
         <v>0</v>
       </c>
       <c r="J17" s="56"/>
       <c r="M17" s="3" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="18" spans="2:13" ht="18.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B18" s="48"/>
-      <c r="C18" s="172" t="s">
+      <c r="C18" s="164" t="s">
         <v>30</v>
       </c>
       <c r="D18" s="52"/>
       <c r="E18" s="52"/>
-      <c r="F18" s="168"/>
+      <c r="F18" s="160"/>
       <c r="G18" s="52"/>
-      <c r="H18" s="212" t="s">
-[...2 lines deleted...]
-      <c r="I18" s="249">
+      <c r="H18" s="204" t="s">
+        <v>161</v>
+      </c>
+      <c r="I18" s="235">
         <f>IF($G$30=1,0,IF($G$30=2,0.1,0.08))</f>
         <v>0</v>
       </c>
       <c r="J18" s="50"/>
       <c r="M18" s="3" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="19" spans="2:13" ht="18.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B19" s="48"/>
       <c r="E19" s="57"/>
       <c r="F19" s="52"/>
-      <c r="H19" s="213" t="s">
+      <c r="H19" s="205" t="s">
         <v>78</v>
       </c>
-      <c r="I19" s="250">
+      <c r="I19" s="236">
         <f>Resum!C15+Resum!D15</f>
         <v>0</v>
       </c>
       <c r="J19" s="50"/>
       <c r="M19" s="3" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
     </row>
     <row r="20" spans="2:13" ht="18" x14ac:dyDescent="0.25">
       <c r="B20" s="48"/>
-      <c r="C20" s="267" t="s">
+      <c r="C20" s="254" t="s">
         <v>31</v>
       </c>
-      <c r="D20" s="156"/>
+      <c r="D20" s="149"/>
       <c r="E20" s="57"/>
-      <c r="F20" s="121" t="s">
+      <c r="F20" s="117" t="s">
         <v>32</v>
       </c>
-      <c r="G20" s="126"/>
-      <c r="H20" s="214" t="s">
+      <c r="G20" s="122"/>
+      <c r="H20" s="206" t="s">
         <v>36</v>
       </c>
-      <c r="I20" s="245" t="e">
+      <c r="I20" s="231" t="e">
         <f>(I15+I19)/(F15*F16)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="J20" s="50"/>
       <c r="M20" s="3" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
     </row>
     <row r="21" spans="2:13" ht="18" x14ac:dyDescent="0.25">
       <c r="B21" s="48"/>
-      <c r="C21" s="267"/>
-      <c r="D21" s="156"/>
+      <c r="C21" s="254"/>
+      <c r="D21" s="149"/>
       <c r="E21" s="57"/>
-      <c r="F21" s="122" t="s">
+      <c r="F21" s="118" t="s">
         <v>10</v>
       </c>
-      <c r="G21" s="127"/>
-      <c r="H21" s="214" t="s">
+      <c r="G21" s="123"/>
+      <c r="H21" s="206" t="s">
         <v>59</v>
       </c>
-      <c r="I21" s="244" t="e">
+      <c r="I21" s="230" t="e">
         <f>((I15+I19)/(F15*F16)) * 60</f>
         <v>#DIV/0!</v>
       </c>
       <c r="J21" s="50"/>
       <c r="M21" s="70"/>
     </row>
     <row r="22" spans="2:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B22" s="48"/>
-      <c r="C22" s="267"/>
-      <c r="D22" s="156"/>
+      <c r="C22" s="254"/>
+      <c r="D22" s="149"/>
       <c r="E22" s="57"/>
-      <c r="F22" s="123" t="s">
+      <c r="F22" s="119" t="s">
         <v>33</v>
       </c>
-      <c r="G22" s="128"/>
-      <c r="H22" s="130" t="s">
+      <c r="G22" s="124"/>
+      <c r="H22" s="126" t="s">
         <v>69</v>
       </c>
-      <c r="I22" s="131"/>
+      <c r="I22" s="127"/>
       <c r="J22" s="50"/>
       <c r="M22" s="6"/>
     </row>
     <row r="23" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B23" s="48"/>
       <c r="E23" s="57"/>
       <c r="F23" s="72"/>
       <c r="G23" s="4"/>
       <c r="I23" s="58"/>
       <c r="J23" s="50"/>
     </row>
     <row r="24" spans="2:13" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.85">
       <c r="B24" s="48"/>
       <c r="E24" s="57"/>
-      <c r="F24" s="124" t="s">
-        <v>172</v>
+      <c r="F24" s="120" t="s">
+        <v>170</v>
       </c>
       <c r="G24" s="59"/>
       <c r="J24" s="50"/>
       <c r="M24" s="53"/>
     </row>
     <row r="25" spans="2:13" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B25" s="48"/>
-      <c r="C25" s="129" t="s">
-[...2 lines deleted...]
-      <c r="D25" s="265">
+      <c r="C25" s="125" t="s">
+        <v>162</v>
+      </c>
+      <c r="D25" s="252">
         <f>Resum!E13+Resum!E14</f>
         <v>0</v>
       </c>
-      <c r="E25" s="265"/>
-      <c r="F25" s="266"/>
+      <c r="E25" s="252"/>
+      <c r="F25" s="253"/>
       <c r="J25" s="50"/>
       <c r="M25" s="53"/>
     </row>
     <row r="26" spans="2:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B26" s="48"/>
       <c r="J26" s="50"/>
     </row>
     <row r="27" spans="2:13" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B27" s="48"/>
-      <c r="H27" s="132" t="s">
+      <c r="H27" s="128" t="s">
         <v>34</v>
       </c>
-      <c r="I27" s="133"/>
+      <c r="I27" s="129"/>
       <c r="J27" s="50"/>
     </row>
     <row r="28" spans="2:13" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B28" s="48"/>
-      <c r="H28" s="134" t="s">
+      <c r="H28" s="130" t="s">
         <v>35</v>
       </c>
-      <c r="I28" s="135"/>
+      <c r="I28" s="131"/>
       <c r="J28" s="50"/>
     </row>
     <row r="29" spans="2:13" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="61"/>
       <c r="C29" s="62"/>
       <c r="D29" s="62"/>
       <c r="E29" s="62"/>
       <c r="F29" s="62"/>
       <c r="G29" s="62"/>
       <c r="H29" s="63"/>
       <c r="I29" s="64"/>
-      <c r="J29" s="125"/>
+      <c r="J29" s="121"/>
     </row>
     <row r="30" spans="2:13" ht="19.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F30" s="51" t="s">
-        <v>216</v>
-[...1 lines deleted...]
-      <c r="G30" s="243">
+        <v>214</v>
+      </c>
+      <c r="G30" s="229">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="2:13" ht="19.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F31" s="51" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
     </row>
     <row r="32" spans="2:13" ht="19.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F32" s="51" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="33" spans="6:6" ht="19.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F33" s="51" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
     </row>
     <row r="34" spans="6:6" ht="19.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F34" s="51"/>
     </row>
     <row r="35" spans="6:6" ht="19.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F35" s="51"/>
     </row>
     <row r="36" spans="6:6" ht="19.899999999999999" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F36" s="51"/>
     </row>
     <row r="37" spans="6:6" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="NjnLm/MHlTEHKw6DINal71sKVNIGq/QWf/tfqTxtUVCQDBvuRy3GcMhecNlKBzFx0wmZ2sZEZHArPnQ0TZiL4A==" saltValue="RcqNZpPJWiRA7FjnOrAARQ==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="OtYN8tmKfN/np3r6AjsiiTAjc0GRul6tLlFA1hQyIKPWqmgW/8uRKeHTKLdoHoyeIJgF6c2dICRSfH+gKa9KdQ==" saltValue="0DKHkSxR98HEr/ut1Qi6vw==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <dataConsolidate/>
   <mergeCells count="10">
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="D25:F25"/>
     <mergeCell ref="C20:C22"/>
     <mergeCell ref="G7:H7"/>
     <mergeCell ref="G8:H8"/>
     <mergeCell ref="G9:H9"/>
     <mergeCell ref="G10:H10"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="C6:E11"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="78" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G</oddHeader>
     <oddFooter>&amp;L&amp;10&amp;D &amp;T&amp;C&amp;10Pàgina &amp;P de &amp;N&amp;R&amp;10&amp;F</oddFooter>
   </headerFooter>
   <ignoredErrors>
     <ignoredError sqref="I18" unlockedFormula="1"/>
     <ignoredError sqref="I20:I21" evalError="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
@@ -21756,114 +22883,114 @@
                     <xdr:row>23</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>1914525</xdr:colOff>
                     <xdr:row>24</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C3D48172-1BEF-4115-88B3-29842EDB57BB}">
   <sheetPr codeName="Hoja3">
     <tabColor theme="6"/>
   </sheetPr>
-  <dimension ref="A1:EC134"/>
+  <dimension ref="A1:EC143"/>
   <sheetViews>
     <sheetView showZeros="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="3" ySplit="3" topLeftCell="D66" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="3" ySplit="3" topLeftCell="D4" activePane="bottomRight" state="frozen"/>
       <selection activeCell="C6" sqref="C6:E11"/>
       <selection pane="topRight" activeCell="C6" sqref="C6:E11"/>
       <selection pane="bottomLeft" activeCell="C6" sqref="C6:E11"/>
       <selection pane="bottomRight" activeCell="E8" sqref="E8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.85546875" hidden="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" style="31" customWidth="1"/>
     <col min="3" max="3" width="59" customWidth="1"/>
     <col min="4" max="6" width="19.42578125" customWidth="1"/>
     <col min="133" max="133" width="15.5703125" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:133" ht="28.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A1" s="73"/>
       <c r="B1" s="73" t="str">
         <f>Portada!B1</f>
-        <v>Actualització a: 12/02/2026</v>
-[...1 lines deleted...]
-      <c r="D1" s="147"/>
+        <v>Actualització a: 07/07/2026</v>
+      </c>
+      <c r="D1" s="143"/>
       <c r="E1" s="10"/>
       <c r="F1" s="10"/>
     </row>
     <row r="2" spans="1:133" ht="21" x14ac:dyDescent="0.25">
-      <c r="A2" s="255" t="s">
+      <c r="A2" s="274" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="255"/>
-[...1 lines deleted...]
-      <c r="D2" s="255" t="s">
+      <c r="B2" s="274"/>
+      <c r="C2" s="274"/>
+      <c r="D2" s="274" t="s">
         <v>75</v>
       </c>
-      <c r="E2" s="255" t="s">
+      <c r="E2" s="274" t="s">
         <v>76</v>
       </c>
-      <c r="F2" s="255" t="s">
+      <c r="F2" s="274" t="s">
         <v>77</v>
       </c>
       <c r="G2" s="10"/>
       <c r="H2" s="10"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="K2" s="10"/>
       <c r="L2" s="10"/>
       <c r="M2" s="10"/>
       <c r="N2" s="10"/>
       <c r="O2" s="10"/>
       <c r="P2" s="10"/>
       <c r="Q2" s="10"/>
       <c r="R2" s="10"/>
     </row>
     <row r="3" spans="1:133" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="255"/>
-[...4 lines deleted...]
-      <c r="F3" s="255"/>
+      <c r="A3" s="274"/>
+      <c r="B3" s="274"/>
+      <c r="C3" s="274"/>
+      <c r="D3" s="274"/>
+      <c r="E3" s="274"/>
+      <c r="F3" s="274"/>
       <c r="G3" s="13"/>
       <c r="H3" s="13"/>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="13"/>
       <c r="L3" s="13"/>
       <c r="M3" s="13"/>
       <c r="N3" s="13"/>
       <c r="O3" s="13"/>
       <c r="P3" s="13"/>
       <c r="Q3" s="13"/>
       <c r="R3" s="13"/>
     </row>
     <row r="4" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A4" s="13"/>
       <c r="B4" s="13"/>
       <c r="C4" s="13"/>
       <c r="D4" s="13"/>
       <c r="E4" s="13"/>
       <c r="F4" s="13"/>
       <c r="G4" s="13"/>
       <c r="H4" s="13"/>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="13"/>
@@ -21933,3767 +23060,4044 @@
       <c r="D7" s="8"/>
       <c r="E7" s="8"/>
       <c r="F7" s="8"/>
       <c r="G7" s="8"/>
       <c r="H7" s="8"/>
       <c r="I7" s="8"/>
       <c r="J7" s="8"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8"/>
       <c r="P7" s="8"/>
       <c r="Q7" s="8"/>
       <c r="R7" s="8"/>
       <c r="EC7" s="22"/>
     </row>
     <row r="8" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A8" s="16"/>
       <c r="B8" s="107" t="s">
         <v>91</v>
       </c>
       <c r="C8" s="107" t="s">
         <v>3</v>
       </c>
-      <c r="D8" s="136">
+      <c r="D8" s="246">
         <f>'Pressupost Arrencada Ràdio'!K8</f>
         <v>0</v>
       </c>
-      <c r="E8" s="141"/>
-      <c r="F8" s="136">
+      <c r="E8" s="248"/>
+      <c r="F8" s="244">
         <f>E8-D8</f>
         <v>0</v>
       </c>
       <c r="G8" s="8"/>
       <c r="H8" s="8"/>
       <c r="I8" s="8"/>
       <c r="J8" s="8"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8"/>
       <c r="P8" s="8"/>
       <c r="Q8" s="8"/>
       <c r="R8" s="8"/>
       <c r="EC8" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="9" spans="1:133" x14ac:dyDescent="0.25">
       <c r="B9" s="113" t="s">
         <v>92</v>
       </c>
-      <c r="C9" s="117" t="s">
+      <c r="C9" s="114" t="s">
         <v>80</v>
       </c>
-      <c r="D9" s="136">
+      <c r="D9" s="132">
         <f>'Pressupost Arrencada Ràdio'!K9</f>
         <v>0</v>
       </c>
-      <c r="E9" s="142"/>
-[...1 lines deleted...]
-        <f t="shared" ref="F9:F35" si="0">E9-D9</f>
+      <c r="E9" s="138"/>
+      <c r="F9" s="132">
+        <f t="shared" ref="F9:F36" si="0">E9-D9</f>
         <v>0</v>
       </c>
       <c r="G9" s="8"/>
       <c r="H9" s="8"/>
       <c r="I9" s="8"/>
       <c r="J9" s="8"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8"/>
       <c r="P9" s="8"/>
       <c r="Q9" s="8"/>
       <c r="R9" s="8"/>
       <c r="EC9" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="10" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A10" s="16"/>
       <c r="B10" s="96" t="s">
         <v>93</v>
       </c>
       <c r="C10" s="96" t="s">
         <v>81</v>
       </c>
-      <c r="D10" s="136">
+      <c r="D10" s="132">
         <f>'Pressupost Arrencada Ràdio'!K10</f>
         <v>0</v>
       </c>
-      <c r="E10" s="141"/>
-      <c r="F10" s="136">
+      <c r="E10" s="137"/>
+      <c r="F10" s="132">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G10" s="8"/>
       <c r="H10" s="8"/>
       <c r="I10" s="8"/>
       <c r="J10" s="8"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8"/>
       <c r="P10" s="8"/>
       <c r="Q10" s="8"/>
       <c r="R10" s="8"/>
       <c r="EC10" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="11" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A11" s="16"/>
       <c r="B11" s="113" t="s">
         <v>94</v>
       </c>
-      <c r="C11" s="117" t="s">
+      <c r="C11" s="114" t="s">
         <v>81</v>
       </c>
-      <c r="D11" s="136">
+      <c r="D11" s="132">
         <f>'Pressupost Arrencada Ràdio'!K11</f>
         <v>0</v>
       </c>
-      <c r="E11" s="142"/>
-      <c r="F11" s="136">
+      <c r="E11" s="138"/>
+      <c r="F11" s="132">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G11" s="8"/>
       <c r="H11" s="8"/>
       <c r="I11" s="8"/>
       <c r="J11" s="8"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8"/>
       <c r="P11" s="8"/>
       <c r="Q11" s="8"/>
       <c r="R11" s="8"/>
       <c r="EC11" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="12" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A12" s="16"/>
       <c r="B12" s="96" t="s">
         <v>95</v>
       </c>
       <c r="C12" s="96" t="s">
         <v>81</v>
       </c>
-      <c r="D12" s="136">
+      <c r="D12" s="132">
         <f>'Pressupost Arrencada Ràdio'!K12</f>
         <v>0</v>
       </c>
-      <c r="E12" s="139"/>
-      <c r="F12" s="136">
+      <c r="E12" s="135"/>
+      <c r="F12" s="132">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G12" s="8"/>
       <c r="H12" s="8"/>
       <c r="I12" s="8"/>
       <c r="J12" s="8"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8"/>
       <c r="P12" s="8"/>
       <c r="Q12" s="8"/>
       <c r="R12" s="8"/>
       <c r="EC12" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="13" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A13" s="16"/>
       <c r="B13" s="113" t="s">
         <v>96</v>
       </c>
-      <c r="C13" s="117" t="s">
+      <c r="C13" s="114" t="s">
         <v>81</v>
       </c>
-      <c r="D13" s="136">
+      <c r="D13" s="132">
         <f>'Pressupost Arrencada Ràdio'!K13</f>
         <v>0</v>
       </c>
-      <c r="E13" s="140"/>
-      <c r="F13" s="136">
+      <c r="E13" s="136"/>
+      <c r="F13" s="132">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G13" s="8"/>
       <c r="H13" s="8"/>
       <c r="I13" s="8"/>
       <c r="J13" s="8"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8"/>
       <c r="P13" s="8"/>
       <c r="Q13" s="8"/>
       <c r="R13" s="8"/>
       <c r="EC13" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="14" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A14" s="16"/>
       <c r="B14" s="96" t="s">
         <v>97</v>
       </c>
       <c r="C14" s="96" t="s">
         <v>82</v>
       </c>
-      <c r="D14" s="136">
+      <c r="D14" s="132">
         <f>'Pressupost Arrencada Ràdio'!K14</f>
         <v>0</v>
       </c>
-      <c r="E14" s="139"/>
-      <c r="F14" s="136">
+      <c r="E14" s="135"/>
+      <c r="F14" s="132">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G14" s="8"/>
       <c r="H14" s="8"/>
       <c r="I14" s="8"/>
       <c r="J14" s="8"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8"/>
       <c r="P14" s="8"/>
       <c r="Q14" s="8"/>
       <c r="R14" s="8"/>
       <c r="EC14" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="15" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A15" s="16"/>
       <c r="B15" s="113" t="s">
         <v>98</v>
       </c>
-      <c r="C15" s="117" t="s">
+      <c r="C15" s="114" t="s">
         <v>83</v>
       </c>
-      <c r="D15" s="136">
+      <c r="D15" s="132">
         <f>'Pressupost Arrencada Ràdio'!K15</f>
         <v>0</v>
       </c>
-      <c r="E15" s="140"/>
-      <c r="F15" s="136">
+      <c r="E15" s="136"/>
+      <c r="F15" s="132">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G15" s="8"/>
       <c r="H15" s="8"/>
       <c r="I15" s="8"/>
       <c r="J15" s="8"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8"/>
       <c r="P15" s="8"/>
       <c r="Q15" s="8"/>
       <c r="R15" s="8"/>
       <c r="EC15" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="16" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A16" s="16"/>
       <c r="B16" s="96" t="s">
         <v>99</v>
       </c>
       <c r="C16" s="96" t="s">
         <v>83</v>
       </c>
-      <c r="D16" s="136">
+      <c r="D16" s="132">
         <f>'Pressupost Arrencada Ràdio'!K16</f>
         <v>0</v>
       </c>
-      <c r="E16" s="139"/>
-      <c r="F16" s="136">
+      <c r="E16" s="135"/>
+      <c r="F16" s="132">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G16" s="8"/>
       <c r="H16" s="8"/>
       <c r="I16" s="8"/>
       <c r="J16" s="8"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8"/>
       <c r="P16" s="8"/>
       <c r="Q16" s="8"/>
       <c r="R16" s="8"/>
       <c r="EC16" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="17" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A17" s="16"/>
       <c r="B17" s="113" t="s">
         <v>100</v>
       </c>
-      <c r="C17" s="117" t="s">
+      <c r="C17" s="114" t="s">
         <v>83</v>
       </c>
-      <c r="D17" s="136">
+      <c r="D17" s="132">
         <f>'Pressupost Arrencada Ràdio'!K17</f>
         <v>0</v>
       </c>
-      <c r="E17" s="140"/>
-      <c r="F17" s="136">
+      <c r="E17" s="136"/>
+      <c r="F17" s="132">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G17" s="8"/>
       <c r="H17" s="8"/>
       <c r="I17" s="8"/>
       <c r="J17" s="8"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8"/>
       <c r="P17" s="8"/>
       <c r="Q17" s="8"/>
       <c r="R17" s="8"/>
       <c r="EC17" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="18" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A18" s="16"/>
       <c r="B18" s="96" t="s">
         <v>101</v>
       </c>
       <c r="C18" s="96" t="s">
         <v>83</v>
       </c>
-      <c r="D18" s="136">
+      <c r="D18" s="132">
         <f>'Pressupost Arrencada Ràdio'!K18</f>
         <v>0</v>
       </c>
-      <c r="E18" s="139"/>
-      <c r="F18" s="136">
+      <c r="E18" s="135"/>
+      <c r="F18" s="132">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G18" s="8"/>
       <c r="H18" s="8"/>
       <c r="I18" s="8"/>
       <c r="J18" s="8"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8"/>
       <c r="P18" s="8"/>
       <c r="Q18" s="8"/>
       <c r="R18" s="8"/>
       <c r="EC18" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="19" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A19" s="16"/>
       <c r="B19" s="113" t="s">
         <v>102</v>
       </c>
-      <c r="C19" s="117" t="s">
+      <c r="C19" s="114" t="s">
         <v>84</v>
       </c>
-      <c r="D19" s="136">
+      <c r="D19" s="132">
         <f>'Pressupost Arrencada Ràdio'!K19</f>
         <v>0</v>
       </c>
-      <c r="E19" s="140"/>
-      <c r="F19" s="136">
+      <c r="E19" s="136"/>
+      <c r="F19" s="132">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G19" s="8"/>
       <c r="H19" s="8"/>
       <c r="I19" s="8"/>
       <c r="J19" s="8"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8"/>
       <c r="P19" s="8"/>
       <c r="Q19" s="8"/>
       <c r="R19" s="8"/>
       <c r="EC19" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="20" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A20" s="16"/>
       <c r="B20" s="96" t="s">
         <v>103</v>
       </c>
       <c r="C20" s="96" t="s">
         <v>84</v>
       </c>
-      <c r="D20" s="136">
+      <c r="D20" s="132">
         <f>'Pressupost Arrencada Ràdio'!K20</f>
         <v>0</v>
       </c>
-      <c r="E20" s="139"/>
-      <c r="F20" s="136">
+      <c r="E20" s="135"/>
+      <c r="F20" s="132">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G20" s="8"/>
       <c r="H20" s="8"/>
       <c r="I20" s="8"/>
       <c r="J20" s="8"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8"/>
       <c r="P20" s="8"/>
       <c r="Q20" s="8"/>
       <c r="R20" s="8"/>
       <c r="EC20" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="21" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A21" s="16"/>
       <c r="B21" s="113" t="s">
         <v>104</v>
       </c>
-      <c r="C21" s="149" t="s">
+      <c r="C21" s="145" t="s">
         <v>84</v>
       </c>
-      <c r="D21" s="136">
+      <c r="D21" s="132">
         <f>'Pressupost Arrencada Ràdio'!K21</f>
         <v>0</v>
       </c>
-      <c r="E21" s="140"/>
-      <c r="F21" s="136">
+      <c r="E21" s="136"/>
+      <c r="F21" s="132">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G21" s="8"/>
       <c r="H21" s="8"/>
       <c r="I21" s="8"/>
       <c r="J21" s="8"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="8"/>
       <c r="O21" s="8"/>
       <c r="P21" s="8"/>
       <c r="Q21" s="8"/>
       <c r="R21" s="8"/>
       <c r="EC21" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="22" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A22" s="16"/>
       <c r="B22" s="96" t="s">
         <v>105</v>
       </c>
       <c r="C22" s="96" t="s">
         <v>84</v>
       </c>
-      <c r="D22" s="136">
+      <c r="D22" s="132">
         <f>'Pressupost Arrencada Ràdio'!K22</f>
         <v>0</v>
       </c>
-      <c r="E22" s="139"/>
-      <c r="F22" s="136">
+      <c r="E22" s="135"/>
+      <c r="F22" s="132">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G22" s="8"/>
       <c r="H22" s="8"/>
       <c r="I22" s="8"/>
       <c r="J22" s="8"/>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="8"/>
       <c r="N22" s="8"/>
       <c r="O22" s="8"/>
       <c r="P22" s="8"/>
       <c r="Q22" s="8"/>
       <c r="R22" s="8"/>
       <c r="EC22" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="23" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A23" s="16"/>
-      <c r="B23" s="149" t="s">
+      <c r="B23" s="145" t="s">
         <v>106</v>
       </c>
-      <c r="C23" s="149" t="str">
+      <c r="C23" s="145" t="str">
         <f>'Pressupost Producció Ràdio'!C23</f>
         <v>Community Manager</v>
       </c>
-      <c r="D23" s="136">
+      <c r="D23" s="132">
         <f>'Pressupost Arrencada Ràdio'!K23</f>
         <v>0</v>
       </c>
-      <c r="E23" s="140"/>
-      <c r="F23" s="136">
+      <c r="E23" s="136"/>
+      <c r="F23" s="132">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G23" s="8"/>
       <c r="H23" s="8"/>
       <c r="I23" s="8"/>
       <c r="J23" s="8"/>
       <c r="K23" s="8"/>
       <c r="L23" s="8"/>
       <c r="M23" s="8"/>
       <c r="N23" s="8"/>
       <c r="O23" s="8"/>
       <c r="P23" s="8"/>
       <c r="Q23" s="8"/>
       <c r="R23" s="8"/>
       <c r="EC23" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="24" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A24" s="16"/>
       <c r="B24" s="96" t="s">
         <v>107</v>
       </c>
-      <c r="C24" s="137">
-[...3 lines deleted...]
-      <c r="D24" s="136">
+      <c r="C24" s="133">
+        <f>'Pressupost Arrencada Ràdio'!C24</f>
+        <v>0</v>
+      </c>
+      <c r="D24" s="132">
         <f>'Pressupost Arrencada Ràdio'!K24</f>
         <v>0</v>
       </c>
-      <c r="E24" s="139"/>
-      <c r="F24" s="136">
+      <c r="E24" s="135"/>
+      <c r="F24" s="132">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G24" s="8"/>
       <c r="H24" s="8"/>
       <c r="I24" s="8"/>
       <c r="J24" s="8"/>
       <c r="K24" s="8"/>
       <c r="L24" s="8"/>
       <c r="M24" s="8"/>
       <c r="N24" s="8"/>
       <c r="O24" s="8"/>
       <c r="P24" s="8"/>
       <c r="Q24" s="8"/>
       <c r="R24" s="8"/>
       <c r="EC24" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="25" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A25" s="16"/>
-      <c r="B25" s="149" t="s">
+      <c r="B25" s="145" t="s">
         <v>108</v>
       </c>
-      <c r="C25" s="137">
-[...3 lines deleted...]
-      <c r="D25" s="136">
+      <c r="C25" s="133">
+        <f>'Pressupost Arrencada Ràdio'!C25</f>
+        <v>0</v>
+      </c>
+      <c r="D25" s="132">
         <f>'Pressupost Arrencada Ràdio'!K25</f>
         <v>0</v>
       </c>
-      <c r="E25" s="140"/>
-      <c r="F25" s="136">
+      <c r="E25" s="136"/>
+      <c r="F25" s="132">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G25" s="8"/>
       <c r="H25" s="8"/>
       <c r="I25" s="8"/>
       <c r="J25" s="8"/>
       <c r="K25" s="8"/>
       <c r="L25" s="8"/>
       <c r="M25" s="8"/>
       <c r="N25" s="8"/>
       <c r="O25" s="8"/>
       <c r="P25" s="8"/>
       <c r="Q25" s="8"/>
       <c r="R25" s="8"/>
       <c r="EC25" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="26" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A26" s="16"/>
       <c r="B26" s="96" t="s">
         <v>109</v>
       </c>
-      <c r="C26" s="137">
-[...3 lines deleted...]
-      <c r="D26" s="136">
+      <c r="C26" s="133">
+        <f>'Pressupost Arrencada Ràdio'!C26</f>
+        <v>0</v>
+      </c>
+      <c r="D26" s="132">
         <f>'Pressupost Arrencada Ràdio'!K26</f>
         <v>0</v>
       </c>
-      <c r="E26" s="139"/>
-      <c r="F26" s="136">
+      <c r="E26" s="135"/>
+      <c r="F26" s="132">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G26" s="8"/>
       <c r="H26" s="8"/>
       <c r="I26" s="8"/>
       <c r="J26" s="8"/>
       <c r="K26" s="8"/>
       <c r="L26" s="8"/>
       <c r="M26" s="8"/>
       <c r="N26" s="8"/>
       <c r="O26" s="8"/>
       <c r="P26" s="8"/>
       <c r="Q26" s="8"/>
       <c r="R26" s="8"/>
       <c r="EC26" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="27" spans="1:133" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A27" s="16"/>
-      <c r="B27" s="27"/>
-[...13 lines deleted...]
-        <f>SUM(F8:F26)</f>
+      <c r="B27" s="151" t="s">
+        <v>243</v>
+      </c>
+      <c r="C27" s="133">
+        <f>'Pressupost Arrencada Ràdio'!C27</f>
+        <v>0</v>
+      </c>
+      <c r="D27" s="132">
+        <f>'Pressupost Arrencada Ràdio'!K27</f>
+        <v>0</v>
+      </c>
+      <c r="E27" s="136"/>
+      <c r="F27" s="132">
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G27" s="8"/>
       <c r="H27" s="8"/>
       <c r="I27" s="8"/>
       <c r="J27" s="8"/>
       <c r="K27" s="8"/>
       <c r="L27" s="8"/>
       <c r="M27" s="8"/>
       <c r="N27" s="8"/>
       <c r="O27" s="8"/>
       <c r="P27" s="8"/>
       <c r="Q27" s="8"/>
       <c r="R27" s="8"/>
-      <c r="EC27" s="18" t="e">
-[...4 lines deleted...]
-    <row r="28" spans="1:133" x14ac:dyDescent="0.25">
+      <c r="EC27" s="18"/>
+    </row>
+    <row r="28" spans="1:133" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="16"/>
-      <c r="B28" s="22" t="s">
-[...5 lines deleted...]
-      <c r="F28" s="8"/>
+      <c r="B28" s="27"/>
+      <c r="C28" s="89" t="str">
+        <f>"TOTAL " &amp;" " &amp; B7 &amp; " " &amp; (C7)</f>
+        <v>TOTAL  01.01. Direcció</v>
+      </c>
+      <c r="D28" s="92">
+        <f>SUM(D8:D27)</f>
+        <v>0</v>
+      </c>
+      <c r="E28" s="92">
+        <f>SUM(E8:E27)</f>
+        <v>0</v>
+      </c>
+      <c r="F28" s="92">
+        <f>SUM(F8:F27)</f>
+        <v>0</v>
+      </c>
       <c r="G28" s="8"/>
       <c r="H28" s="8"/>
       <c r="I28" s="8"/>
       <c r="J28" s="8"/>
       <c r="K28" s="8"/>
       <c r="L28" s="8"/>
       <c r="M28" s="8"/>
       <c r="N28" s="8"/>
       <c r="O28" s="8"/>
       <c r="P28" s="8"/>
       <c r="Q28" s="8"/>
       <c r="R28" s="8"/>
       <c r="EC28" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="29" spans="1:133" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A29" s="16"/>
-      <c r="B29" s="21" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B29" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C29" s="29"/>
       <c r="D29" s="8"/>
       <c r="E29" s="8"/>
       <c r="F29" s="8"/>
       <c r="G29" s="8"/>
       <c r="H29" s="8"/>
       <c r="I29" s="8"/>
       <c r="J29" s="8"/>
       <c r="K29" s="8"/>
       <c r="L29" s="8"/>
       <c r="M29" s="8"/>
       <c r="N29" s="8"/>
       <c r="O29" s="8"/>
       <c r="P29" s="8"/>
       <c r="Q29" s="8"/>
       <c r="R29" s="8"/>
-      <c r="EC29" s="19" t="e">
-        <f>SUM(EC8:EC28)</f>
+      <c r="EC29" s="18" t="e">
+        <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="30" spans="1:133" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      </c>
+    <row r="30" spans="1:133" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="16"/>
+      <c r="B30" s="21" t="s">
+        <v>110</v>
+      </c>
+      <c r="C30" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="D30" s="8"/>
+      <c r="E30" s="8"/>
+      <c r="F30" s="8"/>
       <c r="G30" s="8"/>
       <c r="H30" s="8"/>
       <c r="I30" s="8"/>
       <c r="J30" s="8"/>
       <c r="K30" s="8"/>
       <c r="L30" s="8"/>
       <c r="M30" s="8"/>
       <c r="N30" s="8"/>
       <c r="O30" s="8"/>
       <c r="P30" s="8"/>
       <c r="Q30" s="8"/>
       <c r="R30" s="8"/>
-      <c r="EC30" s="30"/>
+      <c r="EC30" s="19" t="e">
+        <f>SUM(EC8:EC29)</f>
+        <v>#REF!</v>
+      </c>
     </row>
     <row r="31" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A31" s="8"/>
-      <c r="B31" s="158" t="s">
-[...5 lines deleted...]
-      <c r="D31" s="136">
+      <c r="B31" s="106" t="s">
+        <v>111</v>
+      </c>
+      <c r="C31" s="107" t="s">
+        <v>117</v>
+      </c>
+      <c r="D31" s="246">
         <f>'Pressupost Arrencada Ràdio'!K31</f>
         <v>0</v>
       </c>
-      <c r="E31" s="140"/>
-      <c r="F31" s="136">
+      <c r="E31" s="245"/>
+      <c r="F31" s="244">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G31" s="8"/>
       <c r="H31" s="8"/>
       <c r="I31" s="8"/>
       <c r="J31" s="8"/>
       <c r="K31" s="8"/>
       <c r="L31" s="8"/>
       <c r="M31" s="8"/>
       <c r="N31" s="8"/>
       <c r="O31" s="8"/>
       <c r="P31" s="8"/>
       <c r="Q31" s="8"/>
       <c r="R31" s="8"/>
-      <c r="EC31" s="22"/>
+      <c r="EC31" s="30"/>
     </row>
     <row r="32" spans="1:133" x14ac:dyDescent="0.25">
-      <c r="A32" s="16"/>
-[...3 lines deleted...]
-      <c r="C32" s="96" t="s">
+      <c r="A32" s="8"/>
+      <c r="B32" s="150" t="s">
+        <v>112</v>
+      </c>
+      <c r="C32" s="145" t="s">
         <v>85</v>
       </c>
-      <c r="D32" s="136">
+      <c r="D32" s="132">
         <f>'Pressupost Arrencada Ràdio'!K32</f>
         <v>0</v>
       </c>
-      <c r="E32" s="139"/>
-      <c r="F32" s="136">
+      <c r="E32" s="136"/>
+      <c r="F32" s="132">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G32" s="8"/>
       <c r="H32" s="8"/>
       <c r="I32" s="8"/>
       <c r="J32" s="8"/>
       <c r="K32" s="8"/>
       <c r="L32" s="8"/>
       <c r="M32" s="8"/>
       <c r="N32" s="8"/>
       <c r="O32" s="8"/>
       <c r="P32" s="8"/>
       <c r="Q32" s="8"/>
       <c r="R32" s="8"/>
-      <c r="EC32" s="18" t="e">
-[...2 lines deleted...]
-      </c>
+      <c r="EC32" s="22"/>
     </row>
     <row r="33" spans="1:133" x14ac:dyDescent="0.25">
-      <c r="B33" s="102" t="s">
-[...6 lines deleted...]
-      <c r="D33" s="136">
+      <c r="A33" s="16"/>
+      <c r="B33" s="95" t="s">
+        <v>113</v>
+      </c>
+      <c r="C33" s="96" t="s">
+        <v>85</v>
+      </c>
+      <c r="D33" s="132">
         <f>'Pressupost Arrencada Ràdio'!K33</f>
         <v>0</v>
       </c>
-      <c r="E33" s="140"/>
-      <c r="F33" s="136">
+      <c r="E33" s="135"/>
+      <c r="F33" s="132">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G33" s="8"/>
       <c r="H33" s="8"/>
       <c r="I33" s="8"/>
       <c r="J33" s="8"/>
       <c r="K33" s="8"/>
       <c r="L33" s="8"/>
       <c r="M33" s="8"/>
       <c r="N33" s="8"/>
       <c r="O33" s="8"/>
       <c r="P33" s="8"/>
       <c r="Q33" s="8"/>
       <c r="R33" s="8"/>
       <c r="EC33" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="34" spans="1:133" x14ac:dyDescent="0.25">
-      <c r="A34" s="16"/>
-[...7 lines deleted...]
-      <c r="D34" s="136">
+      <c r="B34" s="102" t="s">
+        <v>114</v>
+      </c>
+      <c r="C34" s="133">
+        <f>'Pressupost Arrencada Ràdio'!C34</f>
+        <v>0</v>
+      </c>
+      <c r="D34" s="132">
         <f>'Pressupost Arrencada Ràdio'!K34</f>
         <v>0</v>
       </c>
-      <c r="E34" s="139"/>
-      <c r="F34" s="136">
+      <c r="E34" s="136"/>
+      <c r="F34" s="132">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G34" s="8"/>
       <c r="H34" s="8"/>
       <c r="I34" s="8"/>
       <c r="J34" s="8"/>
       <c r="K34" s="8"/>
       <c r="L34" s="8"/>
       <c r="M34" s="8"/>
       <c r="N34" s="8"/>
       <c r="O34" s="8"/>
       <c r="P34" s="8"/>
       <c r="Q34" s="8"/>
       <c r="R34" s="8"/>
       <c r="EC34" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="35" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A35" s="16"/>
-      <c r="B35" s="158" t="s">
-[...6 lines deleted...]
-      <c r="D35" s="136">
+      <c r="B35" s="95" t="s">
+        <v>115</v>
+      </c>
+      <c r="C35" s="133">
+        <f>'Pressupost Arrencada Ràdio'!C35</f>
+        <v>0</v>
+      </c>
+      <c r="D35" s="132">
         <f>'Pressupost Arrencada Ràdio'!K35</f>
         <v>0</v>
       </c>
-      <c r="E35" s="140"/>
-      <c r="F35" s="136">
+      <c r="E35" s="135"/>
+      <c r="F35" s="132">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G35" s="8"/>
       <c r="H35" s="8"/>
       <c r="I35" s="8"/>
       <c r="J35" s="8"/>
       <c r="K35" s="8"/>
       <c r="L35" s="8"/>
       <c r="M35" s="8"/>
       <c r="N35" s="8"/>
       <c r="O35" s="8"/>
       <c r="P35" s="8"/>
       <c r="Q35" s="8"/>
       <c r="R35" s="8"/>
       <c r="EC35" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="36" spans="1:133" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A36" s="16"/>
-      <c r="B36" s="27"/>
-[...13 lines deleted...]
-        <f>SUM(F30:F35)</f>
+      <c r="B36" s="241" t="s">
+        <v>220</v>
+      </c>
+      <c r="C36" s="133">
+        <f>'Pressupost Arrencada Ràdio'!C36</f>
+        <v>0</v>
+      </c>
+      <c r="D36" s="132">
+        <f>'Pressupost Arrencada Ràdio'!K36</f>
+        <v>0</v>
+      </c>
+      <c r="E36" s="136"/>
+      <c r="F36" s="132">
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G36" s="8"/>
       <c r="H36" s="8"/>
       <c r="I36" s="8"/>
       <c r="J36" s="8"/>
       <c r="K36" s="8"/>
       <c r="L36" s="8"/>
       <c r="M36" s="8"/>
       <c r="N36" s="8"/>
       <c r="O36" s="8"/>
       <c r="P36" s="8"/>
       <c r="Q36" s="8"/>
       <c r="R36" s="8"/>
       <c r="EC36" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="37" spans="1:133" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:133" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A37" s="16"/>
-      <c r="B37" s="22" t="s">
-[...5 lines deleted...]
-      <c r="F37" s="8"/>
+      <c r="B37" s="27"/>
+      <c r="C37" s="89" t="str">
+        <f>"TOTAL " &amp;" " &amp; B30 &amp; " " &amp; (C30)</f>
+        <v>TOTAL  01.02. Realització</v>
+      </c>
+      <c r="D37" s="92">
+        <f>SUM(D31:D36)</f>
+        <v>0</v>
+      </c>
+      <c r="E37" s="92">
+        <f>SUM(E31:E36)</f>
+        <v>0</v>
+      </c>
+      <c r="F37" s="92">
+        <f>SUM(F31:F36)</f>
+        <v>0</v>
+      </c>
       <c r="G37" s="8"/>
       <c r="H37" s="8"/>
       <c r="I37" s="8"/>
       <c r="J37" s="8"/>
       <c r="K37" s="8"/>
       <c r="L37" s="8"/>
       <c r="M37" s="8"/>
       <c r="N37" s="8"/>
       <c r="O37" s="8"/>
       <c r="P37" s="8"/>
       <c r="Q37" s="8"/>
       <c r="R37" s="8"/>
       <c r="EC37" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="38" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A38" s="16"/>
-      <c r="B38" s="21" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B38" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C38" s="29"/>
       <c r="D38" s="8"/>
       <c r="E38" s="8"/>
       <c r="F38" s="8"/>
       <c r="G38" s="8"/>
       <c r="H38" s="8"/>
       <c r="I38" s="8"/>
       <c r="J38" s="8"/>
       <c r="K38" s="8"/>
       <c r="L38" s="8"/>
       <c r="M38" s="8"/>
       <c r="N38" s="8"/>
       <c r="O38" s="8"/>
       <c r="P38" s="8"/>
       <c r="Q38" s="8"/>
       <c r="R38" s="8"/>
       <c r="EC38" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="39" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A39" s="16"/>
-      <c r="B39" s="106" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B39" s="21" t="s">
+        <v>116</v>
+      </c>
+      <c r="C39" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="D39" s="8"/>
+      <c r="E39" s="8"/>
+      <c r="F39" s="8"/>
       <c r="G39" s="8"/>
       <c r="H39" s="8"/>
       <c r="I39" s="8"/>
       <c r="J39" s="8"/>
       <c r="K39" s="8"/>
       <c r="L39" s="8"/>
       <c r="M39" s="8"/>
       <c r="N39" s="8"/>
       <c r="O39" s="8"/>
       <c r="P39" s="8"/>
       <c r="Q39" s="8"/>
       <c r="R39" s="8"/>
       <c r="EC39" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="40" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A40" s="16"/>
-      <c r="B40" s="102" t="s">
-[...6 lines deleted...]
-      <c r="D40" s="136">
+      <c r="B40" s="106" t="s">
+        <v>124</v>
+      </c>
+      <c r="C40" s="107" t="s">
+        <v>119</v>
+      </c>
+      <c r="D40" s="244">
         <f>'Pressupost Arrencada Ràdio'!K40</f>
         <v>0</v>
       </c>
-      <c r="E40" s="140"/>
-[...1 lines deleted...]
-        <f t="shared" si="1"/>
+      <c r="E40" s="245"/>
+      <c r="F40" s="244">
+        <f t="shared" ref="F40:F42" si="1">E40-D40</f>
         <v>0</v>
       </c>
       <c r="G40" s="8"/>
       <c r="H40" s="8"/>
       <c r="I40" s="8"/>
       <c r="J40" s="8"/>
       <c r="K40" s="8"/>
       <c r="L40" s="8"/>
       <c r="M40" s="8"/>
       <c r="N40" s="8"/>
       <c r="O40" s="8"/>
       <c r="P40" s="8"/>
       <c r="Q40" s="8"/>
       <c r="R40" s="8"/>
       <c r="EC40" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="41" spans="1:133" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A41" s="16"/>
-      <c r="B41" s="27"/>
-[...13 lines deleted...]
-        <f>SUM(F39:F40)</f>
+      <c r="B41" s="102" t="s">
+        <v>125</v>
+      </c>
+      <c r="C41" s="247">
+        <f>'Pressupost Arrencada Ràdio'!C41</f>
+        <v>0</v>
+      </c>
+      <c r="D41" s="132">
+        <f>'Pressupost Arrencada Ràdio'!K41</f>
+        <v>0</v>
+      </c>
+      <c r="E41" s="136"/>
+      <c r="F41" s="132">
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="G41" s="8"/>
       <c r="H41" s="8"/>
       <c r="I41" s="8"/>
       <c r="J41" s="8"/>
       <c r="K41" s="8"/>
       <c r="L41" s="8"/>
       <c r="M41" s="8"/>
       <c r="N41" s="8"/>
       <c r="O41" s="8"/>
       <c r="P41" s="8"/>
       <c r="Q41" s="8"/>
       <c r="R41" s="8"/>
       <c r="EC41" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="42" spans="1:133" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A42" s="16"/>
-      <c r="B42" s="20"/>
-[...13 lines deleted...]
-        <f xml:space="preserve"> F27+F36+F41</f>
+      <c r="B42" s="240" t="s">
+        <v>244</v>
+      </c>
+      <c r="C42" s="247">
+        <f>'Pressupost Arrencada Ràdio'!C42</f>
+        <v>0</v>
+      </c>
+      <c r="D42" s="132">
+        <f>'Pressupost Arrencada Ràdio'!K42</f>
+        <v>0</v>
+      </c>
+      <c r="E42" s="135"/>
+      <c r="F42" s="132">
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="G42" s="8"/>
       <c r="H42" s="8"/>
       <c r="I42" s="8"/>
       <c r="J42" s="8"/>
       <c r="K42" s="8"/>
       <c r="L42" s="8"/>
       <c r="M42" s="8"/>
       <c r="N42" s="8"/>
       <c r="O42" s="8"/>
       <c r="P42" s="8"/>
       <c r="Q42" s="8"/>
       <c r="R42" s="8"/>
-      <c r="EC42" s="19" t="e">
-[...8 lines deleted...]
-      <c r="F43" s="8"/>
+      <c r="EC42" s="18"/>
+    </row>
+    <row r="43" spans="1:133" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="16"/>
+      <c r="B43" s="27"/>
+      <c r="C43" s="89" t="str">
+        <f>"TOTAL " &amp;" " &amp; B39 &amp; " " &amp; (C39)</f>
+        <v>TOTAL  01.03. Producció</v>
+      </c>
+      <c r="D43" s="92">
+        <f>SUM(D40:D42)</f>
+        <v>0</v>
+      </c>
+      <c r="E43" s="92">
+        <f>SUM(E40:E42)</f>
+        <v>0</v>
+      </c>
+      <c r="F43" s="92">
+        <f>SUM(F40:F42)</f>
+        <v>0</v>
+      </c>
       <c r="G43" s="8"/>
       <c r="H43" s="8"/>
       <c r="I43" s="8"/>
       <c r="J43" s="8"/>
       <c r="K43" s="8"/>
       <c r="L43" s="8"/>
       <c r="M43" s="8"/>
       <c r="N43" s="8"/>
       <c r="O43" s="8"/>
       <c r="P43" s="8"/>
       <c r="Q43" s="8"/>
       <c r="R43" s="8"/>
-      <c r="EC43" s="24" t="e">
-        <f>(EC29+EC42)</f>
+      <c r="EC43" s="18" t="e">
+        <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="44" spans="1:133" ht="18.75" x14ac:dyDescent="0.3">
-[...7 lines deleted...]
-      <c r="F44" s="8"/>
+    <row r="44" spans="1:133" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="16"/>
+      <c r="B44" s="20"/>
+      <c r="C44" s="42" t="str">
+        <f xml:space="preserve"> "TOTAL " &amp; 'Pressupost Producció Ràdio'!C5</f>
+        <v>TOTAL CAPÍTOL 01.- Equip</v>
+      </c>
+      <c r="D44" s="134">
+        <f xml:space="preserve"> D28+D37+D43</f>
+        <v>0</v>
+      </c>
+      <c r="E44" s="134">
+        <f t="shared" ref="E44" si="2" xml:space="preserve"> E28+E37+E43</f>
+        <v>0</v>
+      </c>
+      <c r="F44" s="134">
+        <f xml:space="preserve"> F28+F37+F43</f>
+        <v>0</v>
+      </c>
       <c r="G44" s="8"/>
       <c r="H44" s="8"/>
       <c r="I44" s="8"/>
-      <c r="J44" s="13"/>
-[...7 lines deleted...]
-      <c r="EC44" s="30"/>
+      <c r="J44" s="8"/>
+      <c r="K44" s="8"/>
+      <c r="L44" s="8"/>
+      <c r="M44" s="8"/>
+      <c r="N44" s="8"/>
+      <c r="O44" s="8"/>
+      <c r="P44" s="8"/>
+      <c r="Q44" s="8"/>
+      <c r="R44" s="8"/>
+      <c r="EC44" s="19" t="e">
+        <f>SUM(EC33:EC43)</f>
+        <v>#REF!</v>
+      </c>
     </row>
     <row r="45" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A45" s="8"/>
-      <c r="B45" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C45" s="32"/>
       <c r="D45" s="8"/>
       <c r="E45" s="8"/>
       <c r="F45" s="8"/>
       <c r="G45" s="8"/>
       <c r="H45" s="8"/>
       <c r="I45" s="8"/>
       <c r="J45" s="8"/>
       <c r="K45" s="8"/>
       <c r="L45" s="8"/>
       <c r="M45" s="8"/>
       <c r="N45" s="8"/>
       <c r="O45" s="8"/>
       <c r="P45" s="8"/>
       <c r="Q45" s="8"/>
-    </row>
-    <row r="46" spans="1:133" x14ac:dyDescent="0.25">
+      <c r="R45" s="8"/>
+      <c r="EC45" s="24" t="e">
+        <f>(EC30+EC44)</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="46" spans="1:133" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A46" s="8"/>
-      <c r="B46" s="21" t="s">
-[...3 lines deleted...]
-        <v>121</v>
+      <c r="B46" s="34"/>
+      <c r="C46" s="25" t="s">
+        <v>120</v>
       </c>
       <c r="D46" s="8"/>
       <c r="E46" s="8"/>
       <c r="F46" s="8"/>
       <c r="G46" s="8"/>
       <c r="H46" s="8"/>
       <c r="I46" s="8"/>
-      <c r="J46" s="8"/>
-[...6 lines deleted...]
-      <c r="Q46" s="8"/>
+      <c r="J46" s="13"/>
+      <c r="K46" s="13"/>
+      <c r="L46" s="13"/>
+      <c r="M46" s="13"/>
+      <c r="N46" s="13"/>
+      <c r="O46" s="13"/>
+      <c r="P46" s="13"/>
+      <c r="Q46" s="13"/>
+      <c r="EC46" s="30"/>
     </row>
     <row r="47" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A47" s="8"/>
-      <c r="B47" s="107" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B47" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C47" s="32"/>
+      <c r="D47" s="8"/>
+      <c r="E47" s="8"/>
+      <c r="F47" s="8"/>
       <c r="G47" s="8"/>
       <c r="H47" s="8"/>
       <c r="I47" s="8"/>
       <c r="J47" s="8"/>
       <c r="K47" s="8"/>
       <c r="L47" s="8"/>
       <c r="M47" s="8"/>
       <c r="N47" s="8"/>
       <c r="O47" s="8"/>
       <c r="P47" s="8"/>
       <c r="Q47" s="8"/>
     </row>
     <row r="48" spans="1:133" x14ac:dyDescent="0.25">
-      <c r="A48" s="16"/>
-[...15 lines deleted...]
-      </c>
+      <c r="A48" s="8"/>
+      <c r="B48" s="21" t="s">
+        <v>121</v>
+      </c>
+      <c r="C48" s="16" t="s">
+        <v>245</v>
+      </c>
+      <c r="D48" s="8"/>
+      <c r="E48" s="8"/>
+      <c r="F48" s="8"/>
       <c r="G48" s="8"/>
       <c r="H48" s="8"/>
       <c r="I48" s="8"/>
       <c r="J48" s="8"/>
       <c r="K48" s="8"/>
       <c r="L48" s="8"/>
       <c r="M48" s="8"/>
       <c r="N48" s="8"/>
       <c r="O48" s="8"/>
       <c r="P48" s="8"/>
       <c r="Q48" s="8"/>
-      <c r="EC48" s="18" t="e">
-[...20 lines deleted...]
-        <f>SUM(F47:F48)</f>
+    </row>
+    <row r="49" spans="1:133" x14ac:dyDescent="0.25">
+      <c r="A49" s="8"/>
+      <c r="B49" s="107" t="s">
+        <v>122</v>
+      </c>
+      <c r="C49" s="247">
+        <f>'Pressupost Arrencada Ràdio'!C49</f>
+        <v>0</v>
+      </c>
+      <c r="D49" s="244">
+        <f>'Pressupost Arrencada Ràdio'!K49</f>
+        <v>0</v>
+      </c>
+      <c r="E49" s="245"/>
+      <c r="F49" s="244">
+        <f t="shared" ref="F49:F50" si="3">E49-D49</f>
         <v>0</v>
       </c>
       <c r="G49" s="8"/>
       <c r="H49" s="8"/>
       <c r="I49" s="8"/>
       <c r="J49" s="8"/>
       <c r="K49" s="8"/>
       <c r="L49" s="8"/>
       <c r="M49" s="8"/>
       <c r="N49" s="8"/>
       <c r="O49" s="8"/>
       <c r="P49" s="8"/>
       <c r="Q49" s="8"/>
-      <c r="EC49" s="18" t="e">
-[...2 lines deleted...]
-      </c>
     </row>
     <row r="50" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A50" s="16"/>
-      <c r="B50" s="20"/>
-[...13 lines deleted...]
-        <f t="shared" si="4"/>
+      <c r="B50" s="239" t="s">
+        <v>123</v>
+      </c>
+      <c r="C50" s="247">
+        <f>'Pressupost Arrencada Ràdio'!C50</f>
+        <v>0</v>
+      </c>
+      <c r="D50" s="132">
+        <f>'Pressupost Arrencada Ràdio'!K50</f>
+        <v>0</v>
+      </c>
+      <c r="E50" s="136"/>
+      <c r="F50" s="132">
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="G50" s="8"/>
       <c r="H50" s="8"/>
       <c r="I50" s="8"/>
       <c r="J50" s="8"/>
       <c r="K50" s="8"/>
       <c r="L50" s="8"/>
       <c r="M50" s="8"/>
       <c r="N50" s="8"/>
       <c r="O50" s="8"/>
       <c r="P50" s="8"/>
       <c r="Q50" s="8"/>
       <c r="EC50" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="51" spans="1:133" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:133" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A51" s="16"/>
-      <c r="D51" s="8"/>
-[...1 lines deleted...]
-      <c r="F51" s="8"/>
+      <c r="B51" s="27"/>
+      <c r="C51" s="89" t="str">
+        <f>"TOTAL " &amp;" " &amp; B48 &amp; " " &amp; (C48)</f>
+        <v>TOTAL  02.01. Altres retribucions</v>
+      </c>
+      <c r="D51" s="92">
+        <f>SUM(D49:D50)</f>
+        <v>0</v>
+      </c>
+      <c r="E51" s="92">
+        <f>SUM(E49:E50)</f>
+        <v>0</v>
+      </c>
+      <c r="F51" s="92">
+        <f>SUM(F49:F50)</f>
+        <v>0</v>
+      </c>
       <c r="G51" s="8"/>
       <c r="H51" s="8"/>
       <c r="I51" s="8"/>
       <c r="J51" s="8"/>
       <c r="K51" s="8"/>
       <c r="L51" s="8"/>
       <c r="M51" s="8"/>
       <c r="N51" s="8"/>
       <c r="O51" s="8"/>
       <c r="P51" s="8"/>
       <c r="Q51" s="8"/>
       <c r="EC51" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="52" spans="1:133" ht="19.5" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="52" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A52" s="16"/>
-      <c r="B52" s="34"/>
-[...5 lines deleted...]
-      <c r="F52" s="8"/>
+      <c r="B52" s="20"/>
+      <c r="C52" s="42" t="str">
+        <f xml:space="preserve"> "TOTAL " &amp; 'Pressupost Producció Ràdio'!C46</f>
+        <v>TOTAL CAPÍTOL 02.- Altres retribucions</v>
+      </c>
+      <c r="D52" s="134">
+        <f xml:space="preserve"> D51</f>
+        <v>0</v>
+      </c>
+      <c r="E52" s="134">
+        <f t="shared" ref="E52:F52" si="4" xml:space="preserve"> E51</f>
+        <v>0</v>
+      </c>
+      <c r="F52" s="134">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
       <c r="G52" s="8"/>
       <c r="H52" s="8"/>
       <c r="I52" s="8"/>
       <c r="J52" s="8"/>
       <c r="K52" s="8"/>
       <c r="L52" s="8"/>
       <c r="M52" s="8"/>
       <c r="N52" s="8"/>
       <c r="O52" s="8"/>
       <c r="P52" s="8"/>
       <c r="Q52" s="8"/>
-      <c r="EC52" s="19" t="e">
-        <f>SUM(EC48:EC51)</f>
+      <c r="EC52" s="18" t="e">
+        <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="53" spans="1:133" x14ac:dyDescent="0.25">
-      <c r="A53" s="8"/>
-[...3 lines deleted...]
-      <c r="C53" s="29"/>
+      <c r="A53" s="16"/>
       <c r="D53" s="8"/>
       <c r="E53" s="8"/>
       <c r="F53" s="8"/>
       <c r="G53" s="8"/>
       <c r="H53" s="8"/>
       <c r="I53" s="8"/>
       <c r="J53" s="8"/>
       <c r="K53" s="8"/>
       <c r="L53" s="8"/>
       <c r="M53" s="8"/>
       <c r="N53" s="8"/>
       <c r="O53" s="8"/>
       <c r="P53" s="8"/>
       <c r="Q53" s="8"/>
-      <c r="EC53" s="30"/>
-[...7 lines deleted...]
-        <v>129</v>
+      <c r="EC53" s="18" t="e">
+        <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="54" spans="1:133" ht="19.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A54" s="16"/>
+      <c r="B54" s="34"/>
+      <c r="C54" s="25" t="s">
+        <v>159</v>
       </c>
       <c r="D54" s="8"/>
       <c r="E54" s="8"/>
       <c r="F54" s="8"/>
       <c r="G54" s="8"/>
       <c r="H54" s="8"/>
       <c r="I54" s="8"/>
       <c r="J54" s="8"/>
       <c r="K54" s="8"/>
       <c r="L54" s="8"/>
       <c r="M54" s="8"/>
       <c r="N54" s="8"/>
       <c r="O54" s="8"/>
       <c r="P54" s="8"/>
       <c r="Q54" s="8"/>
+      <c r="EC54" s="19" t="e">
+        <f>SUM(EC50:EC53)</f>
+        <v>#REF!</v>
+      </c>
     </row>
     <row r="55" spans="1:133" x14ac:dyDescent="0.25">
-      <c r="A55" s="16"/>
-[...14 lines deleted...]
-      </c>
+      <c r="A55" s="8"/>
+      <c r="B55" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C55" s="29"/>
+      <c r="D55" s="8"/>
+      <c r="E55" s="8"/>
+      <c r="F55" s="8"/>
       <c r="G55" s="8"/>
       <c r="H55" s="8"/>
       <c r="I55" s="8"/>
       <c r="J55" s="8"/>
       <c r="K55" s="8"/>
       <c r="L55" s="8"/>
       <c r="M55" s="8"/>
       <c r="N55" s="8"/>
       <c r="O55" s="8"/>
       <c r="P55" s="8"/>
       <c r="Q55" s="8"/>
-      <c r="EC55" s="18" t="e">
-[...2 lines deleted...]
-      </c>
+      <c r="EC55" s="30"/>
     </row>
     <row r="56" spans="1:133" x14ac:dyDescent="0.25">
-      <c r="A56" s="16"/>
-[...14 lines deleted...]
-      </c>
+      <c r="A56" s="8"/>
+      <c r="B56" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="C56" s="16" t="s">
+        <v>127</v>
+      </c>
+      <c r="D56" s="8"/>
+      <c r="E56" s="8"/>
+      <c r="F56" s="8"/>
       <c r="G56" s="8"/>
       <c r="H56" s="8"/>
       <c r="I56" s="8"/>
       <c r="J56" s="8"/>
       <c r="K56" s="8"/>
       <c r="L56" s="8"/>
       <c r="M56" s="8"/>
       <c r="N56" s="8"/>
       <c r="O56" s="8"/>
       <c r="P56" s="8"/>
       <c r="Q56" s="8"/>
-      <c r="EC56" s="18" t="e">
-[...2 lines deleted...]
-      </c>
     </row>
     <row r="57" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A57" s="16"/>
-      <c r="B57" s="96" t="s">
-[...5 lines deleted...]
-      <c r="D57" s="136">
+      <c r="B57" s="107" t="s">
+        <v>2</v>
+      </c>
+      <c r="C57" s="107" t="s">
+        <v>62</v>
+      </c>
+      <c r="D57" s="244">
         <f>'Pressupost Arrencada Ràdio'!K57</f>
         <v>0</v>
       </c>
-      <c r="E57" s="139"/>
-[...1 lines deleted...]
-        <f t="shared" si="5"/>
+      <c r="E57" s="245"/>
+      <c r="F57" s="244">
+        <f t="shared" ref="F57:F63" si="5">E57-D57</f>
         <v>0</v>
       </c>
       <c r="G57" s="8"/>
       <c r="H57" s="8"/>
       <c r="I57" s="8"/>
       <c r="J57" s="8"/>
       <c r="K57" s="8"/>
       <c r="L57" s="8"/>
       <c r="M57" s="8"/>
       <c r="N57" s="8"/>
       <c r="O57" s="8"/>
       <c r="P57" s="8"/>
       <c r="Q57" s="8"/>
       <c r="EC57" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="58" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A58" s="16"/>
-      <c r="B58" s="149" t="s">
-[...2 lines deleted...]
-      <c r="C58" s="149" t="s">
+      <c r="B58" s="145" t="s">
+        <v>4</v>
+      </c>
+      <c r="C58" s="145" t="s">
         <v>128</v>
       </c>
-      <c r="D58" s="136">
+      <c r="D58" s="132">
         <f>'Pressupost Arrencada Ràdio'!K58</f>
         <v>0</v>
       </c>
-      <c r="E58" s="140"/>
-      <c r="F58" s="136">
+      <c r="E58" s="136"/>
+      <c r="F58" s="132">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="G58" s="8"/>
       <c r="H58" s="8"/>
       <c r="I58" s="8"/>
       <c r="J58" s="8"/>
       <c r="K58" s="8"/>
       <c r="L58" s="8"/>
       <c r="M58" s="8"/>
       <c r="N58" s="8"/>
       <c r="O58" s="8"/>
       <c r="P58" s="8"/>
       <c r="Q58" s="8"/>
       <c r="EC58" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="59" spans="1:133" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="59" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A59" s="16"/>
       <c r="B59" s="96" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C59" s="96" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="D59" s="136">
+        <v>126</v>
+      </c>
+      <c r="D59" s="132">
         <f>'Pressupost Arrencada Ràdio'!K59</f>
         <v>0</v>
       </c>
-      <c r="E59" s="139"/>
-      <c r="F59" s="136">
+      <c r="E59" s="135"/>
+      <c r="F59" s="132">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="G59" s="8"/>
       <c r="H59" s="8"/>
       <c r="I59" s="8"/>
       <c r="J59" s="8"/>
       <c r="K59" s="8"/>
       <c r="L59" s="8"/>
       <c r="M59" s="8"/>
       <c r="N59" s="8"/>
       <c r="O59" s="8"/>
       <c r="P59" s="8"/>
       <c r="Q59" s="8"/>
-      <c r="EC59" s="19" t="e">
-        <f>SUM(EC55:EC58)</f>
+      <c r="EC59" s="18" t="e">
+        <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="60" spans="1:133" x14ac:dyDescent="0.25">
-      <c r="A60" s="8"/>
-[...6 lines deleted...]
-      <c r="D60" s="136">
+      <c r="A60" s="16"/>
+      <c r="B60" s="145" t="s">
+        <v>6</v>
+      </c>
+      <c r="C60" s="145" t="s">
+        <v>126</v>
+      </c>
+      <c r="D60" s="132">
         <f>'Pressupost Arrencada Ràdio'!K60</f>
         <v>0</v>
       </c>
-      <c r="E60" s="140"/>
-      <c r="F60" s="136">
+      <c r="E60" s="136"/>
+      <c r="F60" s="132">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="G60" s="8"/>
       <c r="H60" s="8"/>
       <c r="I60" s="8"/>
       <c r="J60" s="8"/>
       <c r="K60" s="8"/>
       <c r="L60" s="8"/>
       <c r="M60" s="8"/>
       <c r="N60" s="8"/>
       <c r="O60" s="8"/>
       <c r="P60" s="8"/>
       <c r="Q60" s="8"/>
-      <c r="EC60" s="24" t="e">
-        <f>(EC52+EC59)</f>
+      <c r="EC60" s="18" t="e">
+        <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="61" spans="1:133" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:133" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A61" s="16"/>
-      <c r="B61" s="118" t="s">
-[...6 lines deleted...]
-      <c r="D61" s="136">
+      <c r="B61" s="96" t="s">
+        <v>7</v>
+      </c>
+      <c r="C61" s="96" t="s">
+        <v>86</v>
+      </c>
+      <c r="D61" s="132">
         <f>'Pressupost Arrencada Ràdio'!K61</f>
         <v>0</v>
       </c>
-      <c r="E61" s="139"/>
-      <c r="F61" s="136">
+      <c r="E61" s="135"/>
+      <c r="F61" s="132">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="G61" s="8"/>
       <c r="H61" s="8"/>
       <c r="I61" s="8"/>
       <c r="J61" s="8"/>
       <c r="K61" s="8"/>
       <c r="L61" s="8"/>
       <c r="M61" s="8"/>
       <c r="N61" s="8"/>
       <c r="O61" s="8"/>
       <c r="P61" s="8"/>
       <c r="Q61" s="8"/>
-    </row>
-    <row r="62" spans="1:133" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="EC61" s="19" t="e">
+        <f>SUM(EC57:EC60)</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="62" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A62" s="8"/>
-      <c r="B62" s="27"/>
-[...13 lines deleted...]
-        <f t="shared" si="6"/>
+      <c r="B62" s="145" t="s">
+        <v>58</v>
+      </c>
+      <c r="C62" s="145" t="s">
+        <v>87</v>
+      </c>
+      <c r="D62" s="132">
+        <f>'Pressupost Arrencada Ràdio'!K62</f>
+        <v>0</v>
+      </c>
+      <c r="E62" s="136"/>
+      <c r="F62" s="132">
+        <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="G62" s="8"/>
       <c r="H62" s="8"/>
       <c r="I62" s="8"/>
       <c r="J62" s="8"/>
       <c r="K62" s="8"/>
       <c r="L62" s="8"/>
       <c r="M62" s="8"/>
       <c r="N62" s="8"/>
       <c r="O62" s="8"/>
       <c r="P62" s="8"/>
       <c r="Q62" s="8"/>
+      <c r="EC62" s="24" t="e">
+        <f>(EC54+EC61)</f>
+        <v>#REF!</v>
+      </c>
     </row>
     <row r="63" spans="1:133" x14ac:dyDescent="0.25">
-      <c r="A63" s="8"/>
-[...6 lines deleted...]
-      <c r="F63" s="8"/>
+      <c r="A63" s="16"/>
+      <c r="B63" s="115" t="s">
+        <v>8</v>
+      </c>
+      <c r="C63" s="133">
+        <f>'Pressupost Arrencada Ràdio'!C63</f>
+        <v>0</v>
+      </c>
+      <c r="D63" s="132">
+        <f>'Pressupost Arrencada Ràdio'!K63</f>
+        <v>0</v>
+      </c>
+      <c r="E63" s="135"/>
+      <c r="F63" s="132">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
       <c r="G63" s="8"/>
       <c r="H63" s="8"/>
       <c r="I63" s="8"/>
-      <c r="J63" s="13"/>
-[...8 lines deleted...]
-    <row r="64" spans="1:133" x14ac:dyDescent="0.25">
+      <c r="J63" s="8"/>
+      <c r="K63" s="8"/>
+      <c r="L63" s="8"/>
+      <c r="M63" s="8"/>
+      <c r="N63" s="8"/>
+      <c r="O63" s="8"/>
+      <c r="P63" s="8"/>
+      <c r="Q63" s="8"/>
+    </row>
+    <row r="64" spans="1:133" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A64" s="8"/>
-      <c r="B64" s="21" t="s">
-[...7 lines deleted...]
-      <c r="F64" s="8"/>
+      <c r="B64" s="27"/>
+      <c r="C64" s="89" t="str">
+        <f>"TOTAL " &amp;" " &amp; B56 &amp; " " &amp; (C56)</f>
+        <v>TOTAL  03.01. Compres i lloguers</v>
+      </c>
+      <c r="D64" s="92">
+        <f>SUM(D57:D63)</f>
+        <v>0</v>
+      </c>
+      <c r="E64" s="92">
+        <f t="shared" ref="E64:F64" si="6">SUM(E57:E63)</f>
+        <v>0</v>
+      </c>
+      <c r="F64" s="92">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
       <c r="G64" s="8"/>
       <c r="H64" s="8"/>
       <c r="I64" s="8"/>
       <c r="J64" s="8"/>
       <c r="K64" s="8"/>
       <c r="L64" s="8"/>
       <c r="M64" s="8"/>
       <c r="N64" s="8"/>
       <c r="O64" s="8"/>
       <c r="P64" s="8"/>
       <c r="Q64" s="8"/>
     </row>
     <row r="65" spans="1:133" x14ac:dyDescent="0.25">
-      <c r="A65" s="16"/>
-[...14 lines deleted...]
-      </c>
+      <c r="A65" s="8"/>
+      <c r="B65" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C65" s="29"/>
+      <c r="D65" s="8"/>
+      <c r="E65" s="8"/>
+      <c r="F65" s="8"/>
       <c r="G65" s="8"/>
       <c r="H65" s="8"/>
       <c r="I65" s="8"/>
-      <c r="J65" s="8"/>
-[...10 lines deleted...]
-      </c>
+      <c r="J65" s="13"/>
+      <c r="K65" s="13"/>
+      <c r="L65" s="13"/>
+      <c r="M65" s="13"/>
+      <c r="N65" s="13"/>
+      <c r="O65" s="13"/>
+      <c r="P65" s="13"/>
+      <c r="Q65" s="13"/>
     </row>
     <row r="66" spans="1:133" x14ac:dyDescent="0.25">
-      <c r="A66" s="16"/>
-[...14 lines deleted...]
-      </c>
+      <c r="A66" s="8"/>
+      <c r="B66" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" s="16" t="s">
+        <v>129</v>
+      </c>
+      <c r="D66" s="8"/>
+      <c r="E66" s="8"/>
+      <c r="F66" s="8"/>
       <c r="G66" s="8"/>
       <c r="H66" s="8"/>
       <c r="I66" s="8"/>
       <c r="J66" s="8"/>
       <c r="K66" s="8"/>
       <c r="L66" s="8"/>
       <c r="M66" s="8"/>
       <c r="N66" s="8"/>
       <c r="O66" s="8"/>
       <c r="P66" s="8"/>
       <c r="Q66" s="8"/>
-      <c r="EC66" s="18" t="e">
-[...2 lines deleted...]
-      </c>
     </row>
     <row r="67" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A67" s="16"/>
-      <c r="B67" s="96" t="s">
-[...5 lines deleted...]
-      <c r="D67" s="136">
+      <c r="B67" s="107" t="s">
+        <v>11</v>
+      </c>
+      <c r="C67" s="107" t="s">
+        <v>44</v>
+      </c>
+      <c r="D67" s="244">
         <f>'Pressupost Arrencada Ràdio'!K67</f>
         <v>0</v>
       </c>
-      <c r="E67" s="139"/>
-[...1 lines deleted...]
-        <f t="shared" si="7"/>
+      <c r="E67" s="245"/>
+      <c r="F67" s="244">
+        <f t="shared" ref="F67:F71" si="7">E67-D67</f>
         <v>0</v>
       </c>
       <c r="G67" s="8"/>
       <c r="H67" s="8"/>
       <c r="I67" s="8"/>
       <c r="J67" s="8"/>
       <c r="K67" s="8"/>
       <c r="L67" s="8"/>
       <c r="M67" s="8"/>
       <c r="N67" s="8"/>
       <c r="O67" s="8"/>
       <c r="P67" s="8"/>
       <c r="Q67" s="8"/>
       <c r="EC67" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="68" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A68" s="16"/>
-      <c r="B68" s="149" t="s">
-[...5 lines deleted...]
-      <c r="D68" s="136">
+      <c r="B68" s="145" t="s">
+        <v>4</v>
+      </c>
+      <c r="C68" s="145" t="s">
+        <v>130</v>
+      </c>
+      <c r="D68" s="132">
         <f>'Pressupost Arrencada Ràdio'!K68</f>
         <v>0</v>
       </c>
-      <c r="E68" s="140"/>
-      <c r="F68" s="136">
+      <c r="E68" s="136"/>
+      <c r="F68" s="132">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="G68" s="8"/>
       <c r="H68" s="8"/>
       <c r="I68" s="8"/>
       <c r="J68" s="8"/>
       <c r="K68" s="8"/>
       <c r="L68" s="8"/>
       <c r="M68" s="8"/>
       <c r="N68" s="8"/>
       <c r="O68" s="8"/>
       <c r="P68" s="8"/>
       <c r="Q68" s="8"/>
       <c r="EC68" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="69" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A69" s="16"/>
-      <c r="B69" s="118" t="s">
-[...6 lines deleted...]
-      <c r="D69" s="136">
+      <c r="B69" s="96" t="s">
+        <v>5</v>
+      </c>
+      <c r="C69" s="96" t="s">
+        <v>46</v>
+      </c>
+      <c r="D69" s="132">
         <f>'Pressupost Arrencada Ràdio'!K69</f>
         <v>0</v>
       </c>
-      <c r="E69" s="139"/>
-      <c r="F69" s="136">
+      <c r="E69" s="135"/>
+      <c r="F69" s="132">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="G69" s="8"/>
       <c r="H69" s="8"/>
       <c r="I69" s="8"/>
       <c r="J69" s="8"/>
       <c r="K69" s="8"/>
       <c r="L69" s="8"/>
       <c r="M69" s="8"/>
       <c r="N69" s="8"/>
       <c r="O69" s="8"/>
       <c r="P69" s="8"/>
       <c r="Q69" s="8"/>
       <c r="EC69" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="70" spans="1:133" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="70" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A70" s="16"/>
-      <c r="B70" s="27"/>
-[...13 lines deleted...]
-        <f>SUM(F65:F69)</f>
+      <c r="B70" s="145" t="s">
+        <v>6</v>
+      </c>
+      <c r="C70" s="145" t="s">
+        <v>131</v>
+      </c>
+      <c r="D70" s="132">
+        <f>'Pressupost Arrencada Ràdio'!K70</f>
+        <v>0</v>
+      </c>
+      <c r="E70" s="136"/>
+      <c r="F70" s="132">
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="G70" s="8"/>
       <c r="H70" s="8"/>
       <c r="I70" s="8"/>
       <c r="J70" s="8"/>
       <c r="K70" s="8"/>
       <c r="L70" s="8"/>
       <c r="M70" s="8"/>
       <c r="N70" s="8"/>
       <c r="O70" s="8"/>
       <c r="P70" s="8"/>
       <c r="Q70" s="8"/>
       <c r="EC70" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="71" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A71" s="16"/>
-      <c r="B71" s="28"/>
-[...13 lines deleted...]
-        <f t="shared" si="8"/>
+      <c r="B71" s="115" t="s">
+        <v>7</v>
+      </c>
+      <c r="C71" s="133">
+        <f>'Pressupost Arrencada Ràdio'!C71</f>
+        <v>0</v>
+      </c>
+      <c r="D71" s="132">
+        <f>'Pressupost Arrencada Ràdio'!K71</f>
+        <v>0</v>
+      </c>
+      <c r="E71" s="135"/>
+      <c r="F71" s="132">
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="G71" s="8"/>
       <c r="H71" s="8"/>
       <c r="I71" s="8"/>
       <c r="J71" s="8"/>
       <c r="K71" s="8"/>
       <c r="L71" s="8"/>
       <c r="M71" s="8"/>
       <c r="N71" s="8"/>
       <c r="O71" s="8"/>
       <c r="P71" s="8"/>
       <c r="Q71" s="8"/>
       <c r="EC71" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="72" spans="1:133" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A72" s="16"/>
-      <c r="D72" s="8"/>
-[...1 lines deleted...]
-      <c r="F72" s="8"/>
+      <c r="B72" s="27"/>
+      <c r="C72" s="89" t="str">
+        <f>"TOTAL " &amp;" " &amp; B66 &amp; " " &amp; (C66)</f>
+        <v xml:space="preserve">TOTAL  03.02. Locomoció, àpats i allotjament  </v>
+      </c>
+      <c r="D72" s="92">
+        <f>SUM(D67:D71)</f>
+        <v>0</v>
+      </c>
+      <c r="E72" s="92">
+        <f>SUM(E67:E71)</f>
+        <v>0</v>
+      </c>
+      <c r="F72" s="92">
+        <f>SUM(F67:F71)</f>
+        <v>0</v>
+      </c>
       <c r="G72" s="8"/>
       <c r="H72" s="8"/>
       <c r="I72" s="8"/>
       <c r="J72" s="8"/>
       <c r="K72" s="8"/>
       <c r="L72" s="8"/>
       <c r="M72" s="8"/>
       <c r="N72" s="8"/>
       <c r="O72" s="8"/>
       <c r="P72" s="8"/>
       <c r="Q72" s="8"/>
-      <c r="EC72" s="19" t="e">
-        <f>SUM(EC65:EC71)</f>
+      <c r="EC72" s="18" t="e">
+        <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="73" spans="1:133" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="73" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A73" s="16"/>
-      <c r="B73" s="33"/>
-[...5 lines deleted...]
-      <c r="F73" s="8"/>
+      <c r="B73" s="28"/>
+      <c r="C73" s="42" t="str">
+        <f xml:space="preserve"> "TOTAL " &amp; 'Pressupost Producció Ràdio'!C54</f>
+        <v>TOTAL CAPÍTOL 03.- Despeses de producció</v>
+      </c>
+      <c r="D73" s="134">
+        <f xml:space="preserve"> D64+D72</f>
+        <v>0</v>
+      </c>
+      <c r="E73" s="134">
+        <f t="shared" ref="E73:F73" si="8" xml:space="preserve"> E64+E72</f>
+        <v>0</v>
+      </c>
+      <c r="F73" s="134">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
       <c r="G73" s="8"/>
       <c r="H73" s="8"/>
       <c r="I73" s="8"/>
       <c r="J73" s="8"/>
       <c r="K73" s="8"/>
       <c r="L73" s="8"/>
       <c r="M73" s="8"/>
       <c r="N73" s="8"/>
       <c r="O73" s="8"/>
       <c r="P73" s="8"/>
       <c r="Q73" s="8"/>
-      <c r="EC73" s="30"/>
-[...6 lines deleted...]
-      <c r="C74" s="2"/>
+      <c r="EC73" s="18" t="e">
+        <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="74" spans="1:133" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A74" s="16"/>
       <c r="D74" s="8"/>
       <c r="E74" s="8"/>
       <c r="F74" s="8"/>
       <c r="G74" s="8"/>
       <c r="H74" s="8"/>
       <c r="I74" s="8"/>
       <c r="J74" s="8"/>
       <c r="K74" s="8"/>
       <c r="L74" s="8"/>
       <c r="M74" s="8"/>
       <c r="N74" s="8"/>
       <c r="O74" s="8"/>
       <c r="P74" s="8"/>
       <c r="Q74" s="8"/>
-    </row>
-    <row r="75" spans="1:133" x14ac:dyDescent="0.25">
+      <c r="EC74" s="19" t="e">
+        <f>SUM(EC67:EC73)</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="75" spans="1:133" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A75" s="16"/>
-      <c r="B75" s="21" t="s">
-[...3 lines deleted...]
-        <v>136</v>
+      <c r="B75" s="33"/>
+      <c r="C75" s="25" t="s">
+        <v>132</v>
       </c>
       <c r="D75" s="8"/>
       <c r="E75" s="8"/>
       <c r="F75" s="8"/>
       <c r="G75" s="8"/>
       <c r="H75" s="8"/>
       <c r="I75" s="8"/>
       <c r="J75" s="8"/>
       <c r="K75" s="8"/>
       <c r="L75" s="8"/>
       <c r="M75" s="8"/>
       <c r="N75" s="8"/>
       <c r="O75" s="8"/>
       <c r="P75" s="8"/>
       <c r="Q75" s="8"/>
-      <c r="EC75" s="18" t="e">
-[...2 lines deleted...]
-      </c>
+      <c r="EC75" s="30"/>
     </row>
     <row r="76" spans="1:133" x14ac:dyDescent="0.25">
-      <c r="A76" s="16"/>
-[...14 lines deleted...]
-      </c>
+      <c r="A76" s="8"/>
+      <c r="B76" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C76" s="2"/>
+      <c r="D76" s="8"/>
+      <c r="E76" s="8"/>
+      <c r="F76" s="8"/>
       <c r="G76" s="8"/>
       <c r="H76" s="8"/>
       <c r="I76" s="8"/>
       <c r="J76" s="8"/>
       <c r="K76" s="8"/>
       <c r="L76" s="8"/>
       <c r="M76" s="8"/>
       <c r="N76" s="8"/>
       <c r="O76" s="8"/>
       <c r="P76" s="8"/>
       <c r="Q76" s="8"/>
-      <c r="EC76" s="18" t="e">
-[...2 lines deleted...]
-      </c>
     </row>
     <row r="77" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A77" s="16"/>
-      <c r="B77" s="117" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B77" s="21" t="s">
+        <v>133</v>
+      </c>
+      <c r="C77" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="D77" s="8"/>
+      <c r="E77" s="8"/>
+      <c r="F77" s="8"/>
       <c r="G77" s="8"/>
       <c r="H77" s="8"/>
       <c r="I77" s="8"/>
       <c r="J77" s="8"/>
       <c r="K77" s="8"/>
       <c r="L77" s="8"/>
       <c r="M77" s="8"/>
       <c r="N77" s="8"/>
       <c r="O77" s="8"/>
       <c r="P77" s="8"/>
       <c r="Q77" s="8"/>
       <c r="EC77" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="78" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A78" s="16"/>
-      <c r="B78" s="96" t="s">
-        <v>144</v>
+      <c r="B78" s="107" t="s">
+        <v>135</v>
       </c>
       <c r="C78" s="107" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="D78" s="136">
+        <v>137</v>
+      </c>
+      <c r="D78" s="246">
         <f>'Pressupost Arrencada Ràdio'!K78</f>
         <v>0</v>
       </c>
-      <c r="E78" s="139"/>
-[...1 lines deleted...]
-        <f t="shared" si="9"/>
+      <c r="E78" s="245"/>
+      <c r="F78" s="244">
+        <f t="shared" ref="F78:F85" si="9">E78-D78</f>
         <v>0</v>
       </c>
       <c r="G78" s="8"/>
       <c r="H78" s="8"/>
       <c r="I78" s="8"/>
       <c r="J78" s="8"/>
       <c r="K78" s="8"/>
       <c r="L78" s="8"/>
       <c r="M78" s="8"/>
       <c r="N78" s="8"/>
       <c r="O78" s="8"/>
       <c r="P78" s="8"/>
       <c r="Q78" s="8"/>
       <c r="EC78" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="79" spans="1:133" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="79" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A79" s="16"/>
-      <c r="B79" s="117" t="s">
-[...5 lines deleted...]
-      <c r="D79" s="136">
+      <c r="B79" s="114" t="s">
+        <v>136</v>
+      </c>
+      <c r="C79" s="145" t="s">
+        <v>138</v>
+      </c>
+      <c r="D79" s="132">
         <f>'Pressupost Arrencada Ràdio'!K79</f>
         <v>0</v>
       </c>
-      <c r="E79" s="139"/>
-      <c r="F79" s="136">
+      <c r="E79" s="136"/>
+      <c r="F79" s="132">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="G79" s="8"/>
       <c r="H79" s="8"/>
       <c r="I79" s="8"/>
       <c r="J79" s="8"/>
       <c r="K79" s="8"/>
       <c r="L79" s="8"/>
       <c r="M79" s="8"/>
       <c r="N79" s="8"/>
       <c r="O79" s="8"/>
       <c r="P79" s="8"/>
       <c r="Q79" s="8"/>
-      <c r="EC79" s="19" t="e">
-        <f>SUM(EC75:EC78)</f>
+      <c r="EC79" s="18" t="e">
+        <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="80" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A80" s="16"/>
-      <c r="B80" s="117" t="s">
-[...5 lines deleted...]
-      <c r="D80" s="136">
+      <c r="B80" s="96" t="s">
+        <v>142</v>
+      </c>
+      <c r="C80" s="96" t="s">
+        <v>139</v>
+      </c>
+      <c r="D80" s="132">
         <f>'Pressupost Arrencada Ràdio'!K80</f>
         <v>0</v>
       </c>
-      <c r="E80" s="139"/>
-      <c r="F80" s="136">
+      <c r="E80" s="135"/>
+      <c r="F80" s="132">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="G80" s="8"/>
       <c r="H80" s="8"/>
       <c r="I80" s="8"/>
       <c r="J80" s="8"/>
       <c r="K80" s="8"/>
       <c r="L80" s="8"/>
       <c r="M80" s="8"/>
       <c r="N80" s="8"/>
       <c r="O80" s="8"/>
       <c r="P80" s="8"/>
       <c r="Q80" s="8"/>
-      <c r="EC80" s="242"/>
-[...1 lines deleted...]
-    <row r="81" spans="1:133" x14ac:dyDescent="0.25">
+      <c r="EC80" s="18" t="e">
+        <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="81" spans="1:133" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A81" s="16"/>
-      <c r="B81" s="118" t="s">
-[...6 lines deleted...]
-      <c r="D81" s="136">
+      <c r="B81" s="114" t="s">
+        <v>143</v>
+      </c>
+      <c r="C81" s="145" t="s">
+        <v>140</v>
+      </c>
+      <c r="D81" s="132">
         <f>'Pressupost Arrencada Ràdio'!K81</f>
         <v>0</v>
       </c>
-      <c r="E81" s="139"/>
-      <c r="F81" s="136">
+      <c r="E81" s="136"/>
+      <c r="F81" s="132">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="G81" s="8"/>
       <c r="H81" s="8"/>
       <c r="I81" s="8"/>
       <c r="J81" s="8"/>
       <c r="K81" s="8"/>
       <c r="L81" s="8"/>
       <c r="M81" s="8"/>
       <c r="N81" s="8"/>
       <c r="O81" s="8"/>
       <c r="P81" s="8"/>
       <c r="Q81" s="8"/>
-    </row>
-[...15 lines deleted...]
-        <f>SUM(F76:F81)</f>
+      <c r="EC81" s="19" t="e">
+        <f>SUM(EC77:EC80)</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="82" spans="1:133" x14ac:dyDescent="0.25">
+      <c r="A82" s="16"/>
+      <c r="B82" s="96" t="s">
+        <v>144</v>
+      </c>
+      <c r="C82" s="96" t="s">
+        <v>217</v>
+      </c>
+      <c r="D82" s="132">
+        <f>'Pressupost Arrencada Ràdio'!K82</f>
+        <v>0</v>
+      </c>
+      <c r="E82" s="135"/>
+      <c r="F82" s="132">
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="G82" s="8"/>
       <c r="H82" s="8"/>
       <c r="I82" s="8"/>
-      <c r="J82" s="13"/>
-[...7 lines deleted...]
-      <c r="EC82" s="26"/>
+      <c r="J82" s="8"/>
+      <c r="K82" s="8"/>
+      <c r="L82" s="8"/>
+      <c r="M82" s="8"/>
+      <c r="N82" s="8"/>
+      <c r="O82" s="8"/>
+      <c r="P82" s="8"/>
+      <c r="Q82" s="8"/>
+      <c r="EC82" s="228"/>
     </row>
     <row r="83" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A83" s="16"/>
-      <c r="B83" s="28"/>
-[...13 lines deleted...]
-        <f t="shared" si="10"/>
+      <c r="B83" s="114" t="s">
+        <v>204</v>
+      </c>
+      <c r="C83" s="151" t="str">
+        <f>'Pressupost Producció Ràdio'!C83</f>
+        <v>Serveis artístics</v>
+      </c>
+      <c r="D83" s="132">
+        <f>'Pressupost Arrencada Ràdio'!K83</f>
+        <v>0</v>
+      </c>
+      <c r="E83" s="136"/>
+      <c r="F83" s="132">
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="G83" s="8"/>
       <c r="H83" s="8"/>
       <c r="I83" s="8"/>
       <c r="J83" s="8"/>
       <c r="K83" s="8"/>
       <c r="L83" s="8"/>
       <c r="M83" s="8"/>
       <c r="N83" s="8"/>
       <c r="O83" s="8"/>
       <c r="P83" s="8"/>
       <c r="Q83" s="8"/>
-      <c r="EC83" s="18" t="e">
-[...2 lines deleted...]
-      </c>
     </row>
     <row r="84" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A84" s="16"/>
-      <c r="D84" s="8"/>
-[...1 lines deleted...]
-      <c r="F84" s="8"/>
+      <c r="B84" s="96" t="s">
+        <v>246</v>
+      </c>
+      <c r="C84" s="133">
+        <f>'Pressupost Arrencada Ràdio'!C84</f>
+        <v>0</v>
+      </c>
+      <c r="D84" s="132">
+        <f>'Pressupost Arrencada Ràdio'!K84</f>
+        <v>0</v>
+      </c>
+      <c r="E84" s="135"/>
+      <c r="F84" s="132">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
       <c r="G84" s="8"/>
       <c r="H84" s="8"/>
       <c r="I84" s="8"/>
       <c r="J84" s="8"/>
       <c r="K84" s="8"/>
       <c r="L84" s="8"/>
       <c r="M84" s="8"/>
       <c r="N84" s="8"/>
       <c r="O84" s="8"/>
       <c r="P84" s="8"/>
       <c r="Q84" s="8"/>
-      <c r="EC84" s="18" t="e">
-[...4 lines deleted...]
-    <row r="85" spans="1:133" ht="18.75" x14ac:dyDescent="0.3">
+    </row>
+    <row r="85" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A85" s="16"/>
-      <c r="B85" s="33"/>
-[...5 lines deleted...]
-      <c r="F85" s="8"/>
+      <c r="B85" s="151" t="s">
+        <v>247</v>
+      </c>
+      <c r="C85" s="133">
+        <f>'Pressupost Arrencada Ràdio'!C85</f>
+        <v>0</v>
+      </c>
+      <c r="D85" s="132">
+        <f>'Pressupost Arrencada Ràdio'!K85</f>
+        <v>0</v>
+      </c>
+      <c r="E85" s="136"/>
+      <c r="F85" s="132">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
       <c r="G85" s="8"/>
       <c r="H85" s="8"/>
       <c r="I85" s="8"/>
       <c r="J85" s="8"/>
       <c r="K85" s="8"/>
       <c r="L85" s="8"/>
       <c r="M85" s="8"/>
       <c r="N85" s="8"/>
       <c r="O85" s="8"/>
       <c r="P85" s="8"/>
       <c r="Q85" s="8"/>
-      <c r="EC85" s="18" t="e">
-[...12 lines deleted...]
-      <c r="F86" s="8"/>
+    </row>
+    <row r="86" spans="1:133" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B86" s="27"/>
+      <c r="C86" s="89" t="str">
+        <f>"TOTAL " &amp;" " &amp; B77 &amp; " " &amp; (C77)</f>
+        <v>TOTAL  04.01. Altres</v>
+      </c>
+      <c r="D86" s="92">
+        <f>SUM(D78:D85)</f>
+        <v>0</v>
+      </c>
+      <c r="E86" s="92">
+        <f>SUM(E78:E85)</f>
+        <v>0</v>
+      </c>
+      <c r="F86" s="92">
+        <f>SUM(F78:F85)</f>
+        <v>0</v>
+      </c>
       <c r="G86" s="8"/>
       <c r="H86" s="8"/>
       <c r="I86" s="8"/>
-      <c r="J86" s="8"/>
-[...10 lines deleted...]
-      </c>
+      <c r="J86" s="13"/>
+      <c r="K86" s="13"/>
+      <c r="L86" s="13"/>
+      <c r="M86" s="13"/>
+      <c r="N86" s="13"/>
+      <c r="O86" s="13"/>
+      <c r="P86" s="13"/>
+      <c r="Q86" s="13"/>
+      <c r="EC86" s="26"/>
     </row>
     <row r="87" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A87" s="16"/>
-      <c r="B87" s="21" t="s">
-[...7 lines deleted...]
-      <c r="F87" s="8"/>
+      <c r="B87" s="28"/>
+      <c r="C87" s="42" t="str">
+        <f xml:space="preserve"> "TOTAL " &amp; 'Pressupost Producció Ràdio'!C75</f>
+        <v>TOTAL CAPÍTOL 04.- Altres</v>
+      </c>
+      <c r="D87" s="134">
+        <f xml:space="preserve"> D86</f>
+        <v>0</v>
+      </c>
+      <c r="E87" s="134">
+        <f t="shared" ref="E87:F87" si="10" xml:space="preserve"> E86</f>
+        <v>0</v>
+      </c>
+      <c r="F87" s="134">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
       <c r="G87" s="8"/>
       <c r="H87" s="8"/>
       <c r="I87" s="8"/>
       <c r="J87" s="8"/>
       <c r="K87" s="8"/>
       <c r="L87" s="8"/>
       <c r="M87" s="8"/>
       <c r="N87" s="8"/>
       <c r="O87" s="8"/>
       <c r="P87" s="8"/>
       <c r="Q87" s="8"/>
       <c r="EC87" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="88" spans="1:133" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="88" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A88" s="16"/>
-      <c r="B88" s="96" t="s">
-[...14 lines deleted...]
-      </c>
+      <c r="D88" s="8"/>
+      <c r="E88" s="8"/>
+      <c r="F88" s="8"/>
       <c r="G88" s="8"/>
       <c r="H88" s="8"/>
       <c r="I88" s="8"/>
       <c r="J88" s="8"/>
       <c r="K88" s="8"/>
       <c r="L88" s="8"/>
       <c r="M88" s="8"/>
       <c r="N88" s="8"/>
       <c r="O88" s="8"/>
       <c r="P88" s="8"/>
       <c r="Q88" s="8"/>
-      <c r="EC88" s="19" t="e">
-        <f>SUM(EC83:EC87)</f>
+      <c r="EC88" s="18" t="e">
+        <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="89" spans="1:133" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:133" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A89" s="16"/>
-      <c r="B89" s="159" t="s">
-[...14 lines deleted...]
-      </c>
+      <c r="B89" s="33"/>
+      <c r="C89" s="25" t="s">
+        <v>218</v>
+      </c>
+      <c r="D89" s="8"/>
+      <c r="E89" s="8"/>
+      <c r="F89" s="8"/>
       <c r="G89" s="8"/>
       <c r="H89" s="8"/>
       <c r="I89" s="8"/>
       <c r="J89" s="8"/>
       <c r="K89" s="8"/>
       <c r="L89" s="8"/>
       <c r="M89" s="8"/>
       <c r="N89" s="8"/>
       <c r="O89" s="8"/>
       <c r="P89" s="8"/>
       <c r="Q89" s="8"/>
-      <c r="EC89" s="8"/>
-[...19 lines deleted...]
-      </c>
+      <c r="EC89" s="18" t="e">
+        <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="90" spans="1:133" x14ac:dyDescent="0.25">
+      <c r="A90" s="16"/>
+      <c r="B90" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C90" s="1"/>
+      <c r="D90" s="8"/>
+      <c r="E90" s="8"/>
+      <c r="F90" s="8"/>
       <c r="G90" s="8"/>
       <c r="H90" s="8"/>
       <c r="I90" s="8"/>
       <c r="J90" s="8"/>
       <c r="K90" s="8"/>
       <c r="L90" s="8"/>
       <c r="M90" s="8"/>
       <c r="N90" s="8"/>
       <c r="O90" s="8"/>
       <c r="P90" s="8"/>
       <c r="Q90" s="8"/>
-      <c r="EC90" s="26"/>
+      <c r="EC90" s="18" t="e">
+        <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
+        <v>#REF!</v>
+      </c>
     </row>
     <row r="91" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A91" s="16"/>
-      <c r="B91" s="28"/>
-[...15 lines deleted...]
-      </c>
+      <c r="B91" s="21" t="s">
+        <v>145</v>
+      </c>
+      <c r="C91" s="16" t="s">
+        <v>236</v>
+      </c>
+      <c r="D91" s="8"/>
+      <c r="E91" s="8"/>
+      <c r="F91" s="8"/>
       <c r="G91" s="8"/>
       <c r="H91" s="8"/>
       <c r="I91" s="8"/>
       <c r="J91" s="8"/>
       <c r="K91" s="8"/>
       <c r="L91" s="8"/>
       <c r="M91" s="8"/>
       <c r="N91" s="8"/>
       <c r="O91" s="8"/>
       <c r="P91" s="8"/>
       <c r="Q91" s="8"/>
       <c r="EC91" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="92" spans="1:133" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:133" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A92" s="16"/>
-      <c r="D92" s="8"/>
-[...1 lines deleted...]
-      <c r="F92" s="8"/>
+      <c r="B92" s="107" t="s">
+        <v>146</v>
+      </c>
+      <c r="C92" s="107" t="str">
+        <f>'Pressupost Producció Ràdio'!C92</f>
+        <v>Peces per xarxes</v>
+      </c>
+      <c r="D92" s="246">
+        <f>'Pressupost Arrencada Ràdio'!K92</f>
+        <v>0</v>
+      </c>
+      <c r="E92" s="245"/>
+      <c r="F92" s="244">
+        <f t="shared" ref="F92:F93" si="11">E92-D92</f>
+        <v>0</v>
+      </c>
       <c r="G92" s="8"/>
       <c r="H92" s="8"/>
       <c r="I92" s="8"/>
       <c r="J92" s="8"/>
       <c r="K92" s="8"/>
       <c r="L92" s="8"/>
       <c r="M92" s="8"/>
       <c r="N92" s="8"/>
       <c r="O92" s="8"/>
       <c r="P92" s="8"/>
       <c r="Q92" s="8"/>
-      <c r="EC92" s="18" t="e">
-        <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
+      <c r="EC92" s="19" t="e">
+        <f>SUM(EC87:EC91)</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="93" spans="1:133" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="93" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A93" s="16"/>
-      <c r="B93" s="33"/>
-[...5 lines deleted...]
-      <c r="F93" s="8"/>
+      <c r="B93" s="151" t="s">
+        <v>147</v>
+      </c>
+      <c r="C93" s="151" t="str">
+        <f>'Pressupost Producció Ràdio'!C93</f>
+        <v>Peces de promoció</v>
+      </c>
+      <c r="D93" s="132">
+        <f>'Pressupost Arrencada Ràdio'!K93</f>
+        <v>0</v>
+      </c>
+      <c r="E93" s="136"/>
+      <c r="F93" s="132">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
       <c r="G93" s="8"/>
       <c r="H93" s="8"/>
       <c r="I93" s="8"/>
       <c r="J93" s="8"/>
       <c r="K93" s="8"/>
       <c r="L93" s="8"/>
       <c r="M93" s="8"/>
       <c r="N93" s="8"/>
       <c r="O93" s="8"/>
       <c r="P93" s="8"/>
       <c r="Q93" s="8"/>
-      <c r="EC93" s="18" t="e">
-[...12 lines deleted...]
-      <c r="F94" s="8"/>
+      <c r="EC93" s="8"/>
+    </row>
+    <row r="94" spans="1:133" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A94" s="8"/>
+      <c r="B94" s="28"/>
+      <c r="C94" s="89" t="str">
+        <f>"TOTAL " &amp;" " &amp; B91 &amp; " " &amp; (C91)</f>
+        <v>TOTAL  05.01. Despeses d'arrencada</v>
+      </c>
+      <c r="D94" s="92">
+        <f>SUM(D92:D93)</f>
+        <v>0</v>
+      </c>
+      <c r="E94" s="92">
+        <f>SUM(E92:E93)</f>
+        <v>0</v>
+      </c>
+      <c r="F94" s="92">
+        <f>SUM(F92:F93)</f>
+        <v>0</v>
+      </c>
       <c r="G94" s="8"/>
       <c r="H94" s="8"/>
       <c r="I94" s="8"/>
       <c r="J94" s="8"/>
       <c r="K94" s="8"/>
       <c r="L94" s="8"/>
       <c r="M94" s="8"/>
       <c r="N94" s="8"/>
       <c r="O94" s="8"/>
       <c r="P94" s="8"/>
       <c r="Q94" s="8"/>
-      <c r="EC94" s="18" t="e">
-[...4 lines deleted...]
-    <row r="95" spans="1:133" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="EC94" s="26"/>
+    </row>
+    <row r="95" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A95" s="16"/>
-      <c r="B95" s="21" t="s">
-[...7 lines deleted...]
-      <c r="F95" s="8"/>
+      <c r="B95" s="28"/>
+      <c r="C95" s="42" t="str">
+        <f xml:space="preserve"> "TOTAL " &amp; 'Pressupost Producció Ràdio'!C89</f>
+        <v>TOTAL CAPÍTOL  05.- Cost de promoció</v>
+      </c>
+      <c r="D95" s="134">
+        <f xml:space="preserve"> D94</f>
+        <v>0</v>
+      </c>
+      <c r="E95" s="134">
+        <f t="shared" ref="E95:F95" si="12" xml:space="preserve"> E94</f>
+        <v>0</v>
+      </c>
+      <c r="F95" s="134">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
       <c r="G95" s="8"/>
       <c r="H95" s="8"/>
       <c r="I95" s="8"/>
       <c r="J95" s="8"/>
       <c r="K95" s="8"/>
       <c r="L95" s="8"/>
       <c r="M95" s="8"/>
       <c r="N95" s="8"/>
       <c r="O95" s="8"/>
       <c r="P95" s="8"/>
       <c r="Q95" s="8"/>
-      <c r="EC95" s="19" t="e">
-        <f>SUM(EC91:EC94)</f>
+      <c r="EC95" s="18" t="e">
+        <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="96" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A96" s="16"/>
-      <c r="B96" s="107" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="D96" s="8"/>
+      <c r="E96" s="8"/>
+      <c r="F96" s="8"/>
       <c r="G96" s="8"/>
       <c r="H96" s="8"/>
       <c r="I96" s="8"/>
       <c r="J96" s="8"/>
       <c r="K96" s="8"/>
       <c r="L96" s="8"/>
       <c r="M96" s="8"/>
       <c r="N96" s="8"/>
       <c r="O96" s="8"/>
       <c r="P96" s="8"/>
       <c r="Q96" s="8"/>
-      <c r="EC96" s="24" t="e">
-        <f>(EC72+EC79+EC88+EC95)</f>
+      <c r="EC96" s="18" t="e">
+        <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="97" spans="1:133" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      </c>
+    <row r="97" spans="1:133" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A97" s="16"/>
+      <c r="B97" s="33"/>
+      <c r="C97" s="25" t="s">
+        <v>148</v>
+      </c>
+      <c r="D97" s="8"/>
+      <c r="E97" s="8"/>
+      <c r="F97" s="8"/>
       <c r="G97" s="8"/>
       <c r="H97" s="8"/>
       <c r="I97" s="8"/>
       <c r="J97" s="8"/>
       <c r="K97" s="8"/>
       <c r="L97" s="8"/>
       <c r="M97" s="8"/>
       <c r="N97" s="8"/>
       <c r="O97" s="8"/>
       <c r="P97" s="8"/>
       <c r="Q97" s="8"/>
+      <c r="EC97" s="18" t="e">
+        <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
+        <v>#REF!</v>
+      </c>
     </row>
     <row r="98" spans="1:133" x14ac:dyDescent="0.25">
-      <c r="A98" s="8"/>
-[...14 lines deleted...]
-      </c>
+      <c r="A98" s="16"/>
+      <c r="B98" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C98" s="2"/>
+      <c r="D98" s="8"/>
+      <c r="E98" s="8"/>
+      <c r="F98" s="8"/>
       <c r="G98" s="8"/>
       <c r="H98" s="8"/>
       <c r="I98" s="8"/>
       <c r="J98" s="8"/>
       <c r="K98" s="8"/>
       <c r="L98" s="8"/>
       <c r="M98" s="8"/>
       <c r="N98" s="8"/>
       <c r="O98" s="8"/>
       <c r="P98" s="8"/>
       <c r="Q98" s="8"/>
-    </row>
-[...16 lines deleted...]
-      </c>
+      <c r="EC98" s="18" t="e">
+        <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="99" spans="1:133" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A99" s="16"/>
+      <c r="B99" s="21" t="s">
+        <v>149</v>
+      </c>
+      <c r="C99" s="16" t="s">
+        <v>234</v>
+      </c>
+      <c r="D99" s="8"/>
+      <c r="E99" s="8"/>
+      <c r="F99" s="8"/>
       <c r="G99" s="8"/>
       <c r="H99" s="8"/>
       <c r="I99" s="8"/>
       <c r="J99" s="8"/>
       <c r="K99" s="8"/>
       <c r="L99" s="8"/>
       <c r="M99" s="8"/>
       <c r="N99" s="8"/>
       <c r="O99" s="8"/>
       <c r="P99" s="8"/>
       <c r="Q99" s="8"/>
+      <c r="EC99" s="19" t="e">
+        <f>SUM(EC95:EC98)</f>
+        <v>#REF!</v>
+      </c>
     </row>
     <row r="100" spans="1:133" x14ac:dyDescent="0.25">
-      <c r="A100" s="8"/>
-[...1 lines deleted...]
-        <v>158</v>
+      <c r="A100" s="16"/>
+      <c r="B100" s="107" t="s">
+        <v>151</v>
       </c>
       <c r="C100" s="107" t="s">
-        <v>240</v>
-[...1 lines deleted...]
-      <c r="D100" s="136">
+        <v>150</v>
+      </c>
+      <c r="D100" s="246">
         <f>'Pressupost Arrencada Ràdio'!K100</f>
         <v>0</v>
       </c>
-      <c r="E100" s="139"/>
-[...1 lines deleted...]
-        <f t="shared" si="13"/>
+      <c r="E100" s="245"/>
+      <c r="F100" s="244">
+        <f t="shared" ref="F100:F106" si="13">E100-D100</f>
         <v>0</v>
       </c>
       <c r="G100" s="8"/>
       <c r="H100" s="8"/>
       <c r="I100" s="8"/>
       <c r="J100" s="8"/>
       <c r="K100" s="8"/>
       <c r="L100" s="8"/>
       <c r="M100" s="8"/>
       <c r="N100" s="8"/>
       <c r="O100" s="8"/>
       <c r="P100" s="8"/>
       <c r="Q100" s="8"/>
+      <c r="EC100" s="24" t="e">
+        <f>(EC74+EC81+EC92+EC99)</f>
+        <v>#REF!</v>
+      </c>
     </row>
     <row r="101" spans="1:133" x14ac:dyDescent="0.25">
-      <c r="A101" s="16"/>
-[...4 lines deleted...]
-      <c r="D101" s="136">
+      <c r="A101" s="8"/>
+      <c r="B101" s="114" t="s">
+        <v>152</v>
+      </c>
+      <c r="C101" s="145" t="s">
+        <v>12</v>
+      </c>
+      <c r="D101" s="132">
         <f>'Pressupost Arrencada Ràdio'!K101</f>
         <v>0</v>
       </c>
-      <c r="E101" s="140"/>
-      <c r="F101" s="136">
+      <c r="E101" s="136"/>
+      <c r="F101" s="132">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="G101" s="8"/>
       <c r="H101" s="8"/>
       <c r="I101" s="8"/>
       <c r="J101" s="8"/>
       <c r="K101" s="8"/>
       <c r="L101" s="8"/>
       <c r="M101" s="8"/>
       <c r="N101" s="8"/>
       <c r="O101" s="8"/>
       <c r="P101" s="8"/>
       <c r="Q101" s="8"/>
-      <c r="EC101" s="18" t="e">
-[...2 lines deleted...]
-      </c>
     </row>
     <row r="102" spans="1:133" x14ac:dyDescent="0.25">
-      <c r="B102" s="119" t="s">
-[...6 lines deleted...]
-      <c r="D102" s="136">
+      <c r="A102" s="8"/>
+      <c r="B102" s="96" t="s">
+        <v>153</v>
+      </c>
+      <c r="C102" s="96" t="s">
+        <v>88</v>
+      </c>
+      <c r="D102" s="132">
         <f>'Pressupost Arrencada Ràdio'!K102</f>
         <v>0</v>
       </c>
-      <c r="E102" s="139"/>
-      <c r="F102" s="136">
+      <c r="E102" s="135"/>
+      <c r="F102" s="132">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="G102" s="8"/>
       <c r="H102" s="8"/>
       <c r="I102" s="8"/>
       <c r="J102" s="8"/>
       <c r="K102" s="8"/>
       <c r="L102" s="8"/>
       <c r="M102" s="8"/>
       <c r="N102" s="8"/>
       <c r="O102" s="8"/>
       <c r="P102" s="8"/>
       <c r="Q102" s="8"/>
-      <c r="EC102" s="18" t="e">
-[...20 lines deleted...]
-        <f t="shared" si="14"/>
+    </row>
+    <row r="103" spans="1:133" x14ac:dyDescent="0.25">
+      <c r="A103" s="8"/>
+      <c r="B103" s="145" t="s">
+        <v>155</v>
+      </c>
+      <c r="C103" s="145" t="s">
+        <v>154</v>
+      </c>
+      <c r="D103" s="132">
+        <f>'Pressupost Arrencada Ràdio'!K103</f>
+        <v>0</v>
+      </c>
+      <c r="E103" s="136"/>
+      <c r="F103" s="132">
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="G103" s="8"/>
       <c r="H103" s="8"/>
       <c r="I103" s="8"/>
       <c r="J103" s="8"/>
       <c r="K103" s="8"/>
       <c r="L103" s="8"/>
       <c r="M103" s="8"/>
       <c r="N103" s="8"/>
       <c r="O103" s="8"/>
       <c r="P103" s="8"/>
       <c r="Q103" s="8"/>
-      <c r="EC103" s="18" t="e">
-[...2 lines deleted...]
-      </c>
     </row>
     <row r="104" spans="1:133" x14ac:dyDescent="0.25">
-      <c r="A104" s="16"/>
-[...14 lines deleted...]
-        <f t="shared" si="15"/>
+      <c r="A104" s="8"/>
+      <c r="B104" s="96" t="s">
+        <v>156</v>
+      </c>
+      <c r="C104" s="96" t="s">
+        <v>238</v>
+      </c>
+      <c r="D104" s="132">
+        <f>'Pressupost Arrencada Ràdio'!K104</f>
+        <v>0</v>
+      </c>
+      <c r="E104" s="135"/>
+      <c r="F104" s="132">
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="G104" s="8"/>
       <c r="H104" s="8"/>
       <c r="I104" s="8"/>
       <c r="J104" s="8"/>
       <c r="K104" s="8"/>
       <c r="L104" s="8"/>
       <c r="M104" s="8"/>
       <c r="N104" s="8"/>
       <c r="O104" s="8"/>
       <c r="P104" s="8"/>
       <c r="Q104" s="8"/>
-      <c r="EC104" s="18" t="e">
-[...2 lines deleted...]
-      </c>
     </row>
     <row r="105" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A105" s="16"/>
-      <c r="D105" s="8"/>
-[...1 lines deleted...]
-      <c r="F105" s="8"/>
+      <c r="B105" s="145" t="s">
+        <v>157</v>
+      </c>
+      <c r="C105" s="133">
+        <f>'Pressupost Arrencada Ràdio'!C105</f>
+        <v>0</v>
+      </c>
+      <c r="D105" s="132">
+        <f>'Pressupost Arrencada Ràdio'!K105</f>
+        <v>0</v>
+      </c>
+      <c r="E105" s="136"/>
+      <c r="F105" s="132">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
       <c r="G105" s="8"/>
       <c r="H105" s="8"/>
       <c r="I105" s="8"/>
       <c r="J105" s="8"/>
       <c r="K105" s="8"/>
       <c r="L105" s="8"/>
       <c r="M105" s="8"/>
       <c r="N105" s="8"/>
       <c r="O105" s="8"/>
       <c r="P105" s="8"/>
       <c r="Q105" s="8"/>
       <c r="EC105" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="106" spans="1:133" ht="18.75" x14ac:dyDescent="0.3">
-[...7 lines deleted...]
-      <c r="F106" s="8"/>
+    <row r="106" spans="1:133" x14ac:dyDescent="0.25">
+      <c r="B106" s="115" t="s">
+        <v>158</v>
+      </c>
+      <c r="C106" s="133">
+        <f>'Pressupost Arrencada Ràdio'!C106</f>
+        <v>0</v>
+      </c>
+      <c r="D106" s="132">
+        <f>'Pressupost Arrencada Ràdio'!K106</f>
+        <v>0</v>
+      </c>
+      <c r="E106" s="135"/>
+      <c r="F106" s="132">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
       <c r="G106" s="8"/>
       <c r="H106" s="8"/>
       <c r="I106" s="8"/>
       <c r="J106" s="8"/>
       <c r="K106" s="8"/>
       <c r="L106" s="8"/>
       <c r="M106" s="8"/>
       <c r="N106" s="8"/>
       <c r="O106" s="8"/>
       <c r="P106" s="8"/>
       <c r="Q106" s="8"/>
       <c r="EC106" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="107" spans="1:133" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:133" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A107" s="16"/>
-      <c r="B107" s="22" t="s">
-[...5 lines deleted...]
-      <c r="F107" s="8"/>
+      <c r="B107" s="28"/>
+      <c r="C107" s="89" t="str">
+        <f>"TOTAL " &amp;" " &amp; B99 &amp; " " &amp; (C99)</f>
+        <v>TOTAL  06.01. Despeses Generals</v>
+      </c>
+      <c r="D107" s="92">
+        <f>SUM(D100:D106)</f>
+        <v>0</v>
+      </c>
+      <c r="E107" s="92">
+        <f t="shared" ref="E107:F107" si="14">SUM(E100:E106)</f>
+        <v>0</v>
+      </c>
+      <c r="F107" s="92">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
       <c r="G107" s="8"/>
       <c r="H107" s="8"/>
       <c r="I107" s="8"/>
       <c r="J107" s="8"/>
       <c r="K107" s="8"/>
       <c r="L107" s="8"/>
       <c r="M107" s="8"/>
       <c r="N107" s="8"/>
       <c r="O107" s="8"/>
       <c r="P107" s="8"/>
       <c r="Q107" s="8"/>
       <c r="EC107" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="108" spans="1:133" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="108" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A108" s="16"/>
-      <c r="B108" s="21" t="s">
-[...7 lines deleted...]
-      <c r="F108" s="8"/>
+      <c r="B108" s="28"/>
+      <c r="C108" s="42" t="str">
+        <f xml:space="preserve"> "TOTAL " &amp; 'Pressupost Producció Ràdio'!C97</f>
+        <v>TOTAL CAPÍTOL 06.- Despeses generals</v>
+      </c>
+      <c r="D108" s="134">
+        <f xml:space="preserve"> D107</f>
+        <v>0</v>
+      </c>
+      <c r="E108" s="134">
+        <f t="shared" ref="E108:F108" si="15" xml:space="preserve"> E107</f>
+        <v>0</v>
+      </c>
+      <c r="F108" s="134">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
       <c r="G108" s="8"/>
       <c r="H108" s="8"/>
       <c r="I108" s="8"/>
       <c r="J108" s="8"/>
       <c r="K108" s="8"/>
       <c r="L108" s="8"/>
       <c r="M108" s="8"/>
       <c r="N108" s="8"/>
       <c r="O108" s="8"/>
       <c r="P108" s="8"/>
       <c r="Q108" s="8"/>
-      <c r="EC108" s="19" t="e">
-        <f>SUM(EC104:EC107)</f>
+      <c r="EC108" s="18" t="e">
+        <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="109" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A109" s="16"/>
-      <c r="B109" s="107" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="D109" s="8"/>
+      <c r="E109" s="8"/>
+      <c r="F109" s="8"/>
       <c r="G109" s="8"/>
       <c r="H109" s="8"/>
       <c r="I109" s="8"/>
       <c r="J109" s="8"/>
       <c r="K109" s="8"/>
       <c r="L109" s="8"/>
       <c r="M109" s="8"/>
       <c r="N109" s="8"/>
       <c r="O109" s="8"/>
       <c r="P109" s="8"/>
       <c r="Q109" s="8"/>
-      <c r="EC109" s="24" t="e">
-        <f>(EC85+EC92+EC101+EC108)</f>
+      <c r="EC109" s="18" t="e">
+        <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="110" spans="1:133" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      </c>
+    <row r="110" spans="1:133" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A110" s="16"/>
+      <c r="B110" s="33"/>
+      <c r="C110" s="25" t="s">
+        <v>223</v>
+      </c>
+      <c r="D110" s="8"/>
+      <c r="E110" s="8"/>
+      <c r="F110" s="8"/>
       <c r="G110" s="8"/>
       <c r="H110" s="8"/>
       <c r="I110" s="8"/>
       <c r="J110" s="8"/>
       <c r="K110" s="8"/>
       <c r="L110" s="8"/>
       <c r="M110" s="8"/>
       <c r="N110" s="8"/>
       <c r="O110" s="8"/>
       <c r="P110" s="8"/>
       <c r="Q110" s="8"/>
+      <c r="EC110" s="18" t="e">
+        <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
+        <v>#REF!</v>
+      </c>
     </row>
     <row r="111" spans="1:133" x14ac:dyDescent="0.25">
-      <c r="A111" s="8"/>
-[...14 lines deleted...]
-      </c>
+      <c r="A111" s="16"/>
+      <c r="B111" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C111" s="2"/>
+      <c r="D111" s="8"/>
+      <c r="E111" s="8"/>
+      <c r="F111" s="8"/>
       <c r="G111" s="8"/>
       <c r="H111" s="8"/>
       <c r="I111" s="8"/>
       <c r="J111" s="8"/>
       <c r="K111" s="8"/>
       <c r="L111" s="8"/>
       <c r="M111" s="8"/>
       <c r="N111" s="8"/>
       <c r="O111" s="8"/>
       <c r="P111" s="8"/>
       <c r="Q111" s="8"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B112" s="149" t="s">
+      <c r="EC111" s="18" t="e">
+        <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="112" spans="1:133" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A112" s="16"/>
+      <c r="B112" s="21" t="s">
+        <v>224</v>
+      </c>
+      <c r="C112" s="16" t="s">
         <v>235</v>
       </c>
-      <c r="C112" s="157" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="D112" s="8"/>
+      <c r="E112" s="8"/>
+      <c r="F112" s="8"/>
       <c r="G112" s="8"/>
       <c r="H112" s="8"/>
       <c r="I112" s="8"/>
       <c r="J112" s="8"/>
       <c r="K112" s="8"/>
       <c r="L112" s="8"/>
       <c r="M112" s="8"/>
       <c r="N112" s="8"/>
       <c r="O112" s="8"/>
       <c r="P112" s="8"/>
       <c r="Q112" s="8"/>
-    </row>
-    <row r="113" spans="1:133" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="EC112" s="19" t="e">
+        <f>SUM(EC108:EC111)</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="113" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A113" s="16"/>
-      <c r="B113" s="28"/>
-[...13 lines deleted...]
-        <f>SUM(F109:F112)</f>
+      <c r="B113" s="107" t="s">
+        <v>230</v>
+      </c>
+      <c r="C113" s="107" t="s">
+        <v>225</v>
+      </c>
+      <c r="D113" s="246">
+        <f>'Pressupost Arrencada Ràdio'!K113</f>
+        <v>0</v>
+      </c>
+      <c r="E113" s="245"/>
+      <c r="F113" s="244">
+        <f t="shared" ref="F113:F121" si="16">E113-D113</f>
         <v>0</v>
       </c>
       <c r="G113" s="8"/>
       <c r="H113" s="8"/>
       <c r="I113" s="8"/>
       <c r="J113" s="8"/>
       <c r="K113" s="8"/>
       <c r="L113" s="8"/>
       <c r="M113" s="8"/>
       <c r="N113" s="8"/>
       <c r="O113" s="8"/>
       <c r="P113" s="8"/>
       <c r="Q113" s="8"/>
-      <c r="EC113" s="18" t="e">
-        <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
+      <c r="EC113" s="24" t="e">
+        <f>(EC89+EC96+EC105+EC112)</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="114" spans="1:133" x14ac:dyDescent="0.25">
-      <c r="A114" s="16"/>
-[...14 lines deleted...]
-        <f t="shared" si="17"/>
+      <c r="A114" s="8"/>
+      <c r="B114" s="114" t="s">
+        <v>231</v>
+      </c>
+      <c r="C114" s="145" t="s">
+        <v>239</v>
+      </c>
+      <c r="D114" s="132">
+        <f>'Pressupost Arrencada Ràdio'!K114</f>
+        <v>0</v>
+      </c>
+      <c r="E114" s="136"/>
+      <c r="F114" s="132">
+        <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="G114" s="8"/>
       <c r="H114" s="8"/>
       <c r="I114" s="8"/>
       <c r="J114" s="8"/>
       <c r="K114" s="8"/>
       <c r="L114" s="8"/>
       <c r="M114" s="8"/>
       <c r="N114" s="8"/>
       <c r="O114" s="8"/>
       <c r="P114" s="8"/>
       <c r="Q114" s="8"/>
-      <c r="EC114" s="18" t="e">
-[...8 lines deleted...]
-      <c r="F115" s="8"/>
+    </row>
+    <row r="115" spans="1:133" x14ac:dyDescent="0.25">
+      <c r="A115" s="8"/>
+      <c r="B115" s="96" t="s">
+        <v>232</v>
+      </c>
+      <c r="C115" s="96" t="s">
+        <v>226</v>
+      </c>
+      <c r="D115" s="132">
+        <f>'Pressupost Arrencada Ràdio'!K115</f>
+        <v>0</v>
+      </c>
+      <c r="E115" s="135"/>
+      <c r="F115" s="132">
+        <f t="shared" si="16"/>
+        <v>0</v>
+      </c>
       <c r="G115" s="8"/>
       <c r="H115" s="8"/>
       <c r="I115" s="8"/>
       <c r="J115" s="8"/>
       <c r="K115" s="8"/>
       <c r="L115" s="8"/>
       <c r="M115" s="8"/>
       <c r="N115" s="8"/>
       <c r="O115" s="8"/>
       <c r="P115" s="8"/>
       <c r="Q115" s="8"/>
-      <c r="EC115" s="19" t="e">
-[...18 lines deleted...]
-        <f xml:space="preserve"> (F42+F50+F71+F83+F91+F104+F114)</f>
+    </row>
+    <row r="116" spans="1:133" x14ac:dyDescent="0.25">
+      <c r="A116" s="8"/>
+      <c r="B116" s="145" t="s">
+        <v>233</v>
+      </c>
+      <c r="C116" s="145" t="s">
+        <v>227</v>
+      </c>
+      <c r="D116" s="132">
+        <f>'Pressupost Arrencada Ràdio'!K116</f>
+        <v>0</v>
+      </c>
+      <c r="E116" s="136"/>
+      <c r="F116" s="132">
+        <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="G116" s="8"/>
       <c r="H116" s="8"/>
       <c r="I116" s="8"/>
       <c r="J116" s="8"/>
       <c r="K116" s="8"/>
       <c r="L116" s="8"/>
       <c r="M116" s="8"/>
       <c r="N116" s="8"/>
       <c r="O116" s="8"/>
       <c r="P116" s="8"/>
       <c r="Q116" s="8"/>
-      <c r="EC116" s="24" t="e">
-[...2 lines deleted...]
-      </c>
     </row>
     <row r="117" spans="1:133" x14ac:dyDescent="0.25">
-      <c r="A117" s="16"/>
-[...4 lines deleted...]
-      <c r="F117" s="8"/>
+      <c r="A117" s="8"/>
+      <c r="B117" s="96" t="s">
+        <v>240</v>
+      </c>
+      <c r="C117" s="115" t="s">
+        <v>241</v>
+      </c>
+      <c r="D117" s="132">
+        <f>'Pressupost Arrencada Ràdio'!K117</f>
+        <v>0</v>
+      </c>
+      <c r="E117" s="135"/>
+      <c r="F117" s="132">
+        <f t="shared" si="16"/>
+        <v>0</v>
+      </c>
       <c r="G117" s="8"/>
       <c r="H117" s="8"/>
       <c r="I117" s="8"/>
       <c r="J117" s="8"/>
+      <c r="K117" s="8"/>
+      <c r="L117" s="8"/>
+      <c r="M117" s="8"/>
+      <c r="N117" s="8"/>
+      <c r="O117" s="8"/>
+      <c r="P117" s="8"/>
       <c r="Q117" s="8"/>
     </row>
-    <row r="118" spans="1:133" ht="18" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A118" s="8"/>
-      <c r="B118" s="8"/>
-[...9 lines deleted...]
-        <f>E118-D118</f>
+      <c r="B118" s="114" t="s">
+        <v>248</v>
+      </c>
+      <c r="C118" s="133">
+        <f>'Pressupost Arrencada Ràdio'!C118</f>
+        <v>0</v>
+      </c>
+      <c r="D118" s="132">
+        <f>'Pressupost Arrencada Ràdio'!K118</f>
+        <v>0</v>
+      </c>
+      <c r="E118" s="136"/>
+      <c r="F118" s="132">
+        <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="G118" s="8"/>
       <c r="H118" s="8"/>
       <c r="I118" s="8"/>
       <c r="J118" s="8"/>
+      <c r="K118" s="8"/>
+      <c r="L118" s="8"/>
+      <c r="M118" s="8"/>
+      <c r="N118" s="8"/>
+      <c r="O118" s="8"/>
+      <c r="P118" s="8"/>
       <c r="Q118" s="8"/>
     </row>
     <row r="119" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A119" s="8"/>
-      <c r="B119" s="8"/>
-[...3 lines deleted...]
-      <c r="F119" s="8"/>
+      <c r="B119" s="96" t="s">
+        <v>249</v>
+      </c>
+      <c r="C119" s="133">
+        <f>'Pressupost Arrencada Ràdio'!C119</f>
+        <v>0</v>
+      </c>
+      <c r="D119" s="132">
+        <f>'Pressupost Arrencada Ràdio'!K119</f>
+        <v>0</v>
+      </c>
+      <c r="E119" s="135"/>
+      <c r="F119" s="132">
+        <f t="shared" si="16"/>
+        <v>0</v>
+      </c>
       <c r="G119" s="8"/>
       <c r="H119" s="8"/>
       <c r="I119" s="8"/>
       <c r="J119" s="8"/>
+      <c r="K119" s="8"/>
+      <c r="L119" s="8"/>
+      <c r="M119" s="8"/>
+      <c r="N119" s="8"/>
+      <c r="O119" s="8"/>
+      <c r="P119" s="8"/>
       <c r="Q119" s="8"/>
     </row>
-    <row r="120" spans="1:133" ht="18" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A120" s="8"/>
-      <c r="B120" s="8"/>
-[...12 lines deleted...]
-        <f xml:space="preserve"> (F116+F118)</f>
+      <c r="B120" s="145" t="s">
+        <v>250</v>
+      </c>
+      <c r="C120" s="133">
+        <f>'Pressupost Arrencada Ràdio'!C120</f>
+        <v>0</v>
+      </c>
+      <c r="D120" s="132">
+        <f>'Pressupost Arrencada Ràdio'!K120</f>
+        <v>0</v>
+      </c>
+      <c r="E120" s="136"/>
+      <c r="F120" s="132">
+        <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="G120" s="8"/>
       <c r="H120" s="8"/>
       <c r="I120" s="8"/>
       <c r="J120" s="8"/>
+      <c r="K120" s="8"/>
+      <c r="L120" s="8"/>
+      <c r="M120" s="8"/>
+      <c r="N120" s="8"/>
+      <c r="O120" s="8"/>
+      <c r="P120" s="8"/>
       <c r="Q120" s="8"/>
     </row>
     <row r="121" spans="1:133" x14ac:dyDescent="0.25">
-      <c r="A121" s="16"/>
-[...4 lines deleted...]
-      <c r="F121" s="8"/>
+      <c r="A121" s="8"/>
+      <c r="B121" s="115" t="s">
+        <v>251</v>
+      </c>
+      <c r="C121" s="133">
+        <f>'Pressupost Arrencada Ràdio'!C121</f>
+        <v>0</v>
+      </c>
+      <c r="D121" s="132">
+        <f>'Pressupost Arrencada Ràdio'!K121</f>
+        <v>0</v>
+      </c>
+      <c r="E121" s="135"/>
+      <c r="F121" s="132">
+        <f t="shared" si="16"/>
+        <v>0</v>
+      </c>
       <c r="G121" s="8"/>
       <c r="H121" s="8"/>
       <c r="I121" s="8"/>
       <c r="J121" s="8"/>
+      <c r="K121" s="8"/>
+      <c r="L121" s="8"/>
+      <c r="M121" s="8"/>
+      <c r="N121" s="8"/>
+      <c r="O121" s="8"/>
+      <c r="P121" s="8"/>
       <c r="Q121" s="8"/>
-      <c r="EC121" s="18" t="e">
-[...9 lines deleted...]
-      <c r="F122" s="8"/>
+    </row>
+    <row r="122" spans="1:133" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A122" s="16"/>
+      <c r="B122" s="28"/>
+      <c r="C122" s="89" t="str">
+        <f>"TOTAL " &amp;" " &amp; B112 &amp; " " &amp; (C112)</f>
+        <v>TOTAL  07.01. Altres Despeses Generals</v>
+      </c>
+      <c r="D122" s="92">
+        <f>SUM(D113:D121)</f>
+        <v>0</v>
+      </c>
+      <c r="E122" s="92">
+        <f>SUM(E113:E121)</f>
+        <v>0</v>
+      </c>
+      <c r="F122" s="92">
+        <f>SUM(F113:F121)</f>
+        <v>0</v>
+      </c>
       <c r="G122" s="8"/>
       <c r="H122" s="8"/>
       <c r="I122" s="8"/>
       <c r="J122" s="8"/>
+      <c r="K122" s="8"/>
+      <c r="L122" s="8"/>
+      <c r="M122" s="8"/>
+      <c r="N122" s="8"/>
+      <c r="O122" s="8"/>
+      <c r="P122" s="8"/>
       <c r="Q122" s="8"/>
       <c r="EC122" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="123" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A123" s="16"/>
-      <c r="B123" s="8"/>
-[...3 lines deleted...]
-      <c r="F123" s="8"/>
+      <c r="B123" s="28"/>
+      <c r="C123" s="42" t="str">
+        <f xml:space="preserve"> "TOTAL " &amp; 'Pressupost Producció Ràdio'!C110</f>
+        <v>TOTAL CAPÍTOL 07.- Altres Despeses generals</v>
+      </c>
+      <c r="D123" s="134">
+        <f xml:space="preserve"> D122</f>
+        <v>0</v>
+      </c>
+      <c r="E123" s="134">
+        <f t="shared" ref="E123:F123" si="17" xml:space="preserve"> E122</f>
+        <v>0</v>
+      </c>
+      <c r="F123" s="134">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
       <c r="G123" s="8"/>
       <c r="H123" s="8"/>
       <c r="I123" s="8"/>
       <c r="J123" s="8"/>
+      <c r="K123" s="8"/>
+      <c r="L123" s="8"/>
+      <c r="M123" s="8"/>
+      <c r="N123" s="8"/>
+      <c r="O123" s="8"/>
+      <c r="P123" s="8"/>
       <c r="Q123" s="8"/>
       <c r="EC123" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="124" spans="1:133" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:133" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A124" s="16"/>
-      <c r="B124" s="8"/>
-      <c r="C124" s="8"/>
       <c r="D124" s="8"/>
       <c r="E124" s="8"/>
       <c r="F124" s="8"/>
       <c r="G124" s="8"/>
       <c r="H124" s="8"/>
       <c r="I124" s="8"/>
       <c r="J124" s="8"/>
+      <c r="K124" s="8"/>
+      <c r="L124" s="8"/>
+      <c r="M124" s="8"/>
+      <c r="N124" s="8"/>
+      <c r="O124" s="8"/>
+      <c r="P124" s="8"/>
       <c r="Q124" s="8"/>
-      <c r="EC124" s="18" t="e">
-        <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
+      <c r="EC124" s="19" t="e">
+        <f>SUM(EC105:EC109)</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="125" spans="1:133" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:133" ht="18" x14ac:dyDescent="0.25">
       <c r="A125" s="16"/>
-      <c r="B125" s="8"/>
-[...3 lines deleted...]
-      <c r="F125" s="8"/>
+      <c r="C125" s="35" t="s">
+        <v>41</v>
+      </c>
+      <c r="D125" s="208">
+        <f xml:space="preserve"> (D44+D52+D73+D87+D95+D108+D123)</f>
+        <v>0</v>
+      </c>
+      <c r="E125" s="208">
+        <f xml:space="preserve"> (E44+E52+E73+E87+E95+E108+E123)</f>
+        <v>0</v>
+      </c>
+      <c r="F125" s="208">
+        <f xml:space="preserve"> (F44+F52+F73+F87+F95+F108+F123)</f>
+        <v>0</v>
+      </c>
       <c r="G125" s="8"/>
       <c r="H125" s="8"/>
       <c r="I125" s="8"/>
       <c r="J125" s="8"/>
+      <c r="K125" s="8"/>
+      <c r="L125" s="8"/>
+      <c r="M125" s="8"/>
+      <c r="N125" s="8"/>
+      <c r="O125" s="8"/>
+      <c r="P125" s="8"/>
       <c r="Q125" s="8"/>
-      <c r="EC125" s="18" t="e">
-        <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
+      <c r="EC125" s="24" t="e">
+        <f>(EC124)</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="126" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A126" s="16"/>
       <c r="B126" s="8"/>
-      <c r="C126" s="13"/>
-[...6 lines deleted...]
-      <c r="J126" s="13"/>
+      <c r="C126" s="8"/>
+      <c r="D126" s="8"/>
+      <c r="E126" s="8"/>
+      <c r="F126" s="8"/>
+      <c r="G126" s="8"/>
+      <c r="H126" s="8"/>
+      <c r="I126" s="8"/>
+      <c r="J126" s="8"/>
       <c r="Q126" s="8"/>
-      <c r="EC126" s="18" t="e">
-[...5 lines deleted...]
-      <c r="A127" s="16"/>
+    </row>
+    <row r="127" spans="1:133" ht="18" x14ac:dyDescent="0.25">
+      <c r="A127" s="8"/>
       <c r="B127" s="8"/>
-      <c r="C127" s="8"/>
-[...2 lines deleted...]
-      <c r="F127" s="8"/>
+      <c r="C127" s="207" t="s">
+        <v>185</v>
+      </c>
+      <c r="D127" s="209">
+        <f>Resum!C15</f>
+        <v>0</v>
+      </c>
+      <c r="E127" s="210"/>
+      <c r="F127" s="209">
+        <f>E127-D127</f>
+        <v>0</v>
+      </c>
       <c r="G127" s="8"/>
       <c r="H127" s="8"/>
       <c r="I127" s="8"/>
       <c r="J127" s="8"/>
-      <c r="Q127" s="13"/>
-[...6 lines deleted...]
-      <c r="A128" s="16"/>
+      <c r="Q127" s="8"/>
+    </row>
+    <row r="128" spans="1:133" x14ac:dyDescent="0.25">
+      <c r="A128" s="8"/>
       <c r="B128" s="8"/>
       <c r="C128" s="8"/>
       <c r="D128" s="8"/>
       <c r="E128" s="8"/>
       <c r="F128" s="8"/>
       <c r="G128" s="8"/>
       <c r="H128" s="8"/>
       <c r="I128" s="8"/>
       <c r="J128" s="8"/>
       <c r="Q128" s="8"/>
-      <c r="EC128" s="19" t="e">
-[...5 lines deleted...]
-      <c r="A129" s="16"/>
+    </row>
+    <row r="129" spans="1:133" ht="18" x14ac:dyDescent="0.25">
+      <c r="A129" s="8"/>
       <c r="B129" s="8"/>
-      <c r="C129" s="8"/>
-[...2 lines deleted...]
-      <c r="F129" s="8"/>
+      <c r="C129" s="35" t="s">
+        <v>186</v>
+      </c>
+      <c r="D129" s="208">
+        <f xml:space="preserve"> (D125+D127)</f>
+        <v>0</v>
+      </c>
+      <c r="E129" s="208">
+        <f xml:space="preserve"> (E125+E127)</f>
+        <v>0</v>
+      </c>
+      <c r="F129" s="208">
+        <f xml:space="preserve"> (F125+F127)</f>
+        <v>0</v>
+      </c>
       <c r="G129" s="8"/>
       <c r="H129" s="8"/>
       <c r="I129" s="8"/>
       <c r="J129" s="8"/>
       <c r="Q129" s="8"/>
-      <c r="EC129" s="24" t="e">
-[...2 lines deleted...]
-      </c>
     </row>
     <row r="130" spans="1:133" x14ac:dyDescent="0.25">
-      <c r="A130" s="8"/>
+      <c r="A130" s="16"/>
       <c r="B130" s="8"/>
       <c r="C130" s="8"/>
       <c r="D130" s="8"/>
       <c r="E130" s="8"/>
       <c r="F130" s="8"/>
       <c r="G130" s="8"/>
       <c r="H130" s="8"/>
       <c r="I130" s="8"/>
       <c r="J130" s="8"/>
       <c r="Q130" s="8"/>
+      <c r="EC130" s="18" t="e">
+        <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
+        <v>#REF!</v>
+      </c>
     </row>
     <row r="131" spans="1:133" x14ac:dyDescent="0.25">
-      <c r="A131" s="8"/>
-[...4 lines deleted...]
-      <c r="F131" s="160"/>
+      <c r="B131" s="8"/>
+      <c r="C131" s="8"/>
+      <c r="D131" s="8"/>
+      <c r="E131" s="8"/>
+      <c r="F131" s="8"/>
       <c r="G131" s="8"/>
       <c r="H131" s="8"/>
       <c r="I131" s="8"/>
       <c r="J131" s="8"/>
-      <c r="K131" s="8"/>
-[...4 lines deleted...]
-      <c r="P131" s="8"/>
       <c r="Q131" s="8"/>
-    </row>
-[...5 lines deleted...]
-      <c r="F132" s="163"/>
+      <c r="EC131" s="18" t="e">
+        <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="132" spans="1:133" x14ac:dyDescent="0.25">
+      <c r="A132" s="16"/>
+      <c r="B132" s="8"/>
+      <c r="C132" s="8"/>
+      <c r="D132" s="8"/>
+      <c r="E132" s="8"/>
+      <c r="F132" s="8"/>
       <c r="G132" s="8"/>
       <c r="H132" s="8"/>
       <c r="I132" s="8"/>
       <c r="J132" s="8"/>
-      <c r="K132" s="8"/>
-[...4 lines deleted...]
-      <c r="P132" s="8"/>
       <c r="Q132" s="8"/>
-      <c r="EC132" s="71" t="e">
-        <f>(EC43+EC60+EC96+EC116+EC129)</f>
+      <c r="EC132" s="18" t="e">
+        <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="133" spans="1:133" x14ac:dyDescent="0.25">
-      <c r="B133"/>
+      <c r="A133" s="16"/>
+      <c r="B133" s="8"/>
+      <c r="C133" s="8"/>
       <c r="D133" s="8"/>
       <c r="E133" s="8"/>
       <c r="F133" s="8"/>
       <c r="G133" s="8"/>
       <c r="H133" s="8"/>
       <c r="I133" s="8"/>
       <c r="J133" s="8"/>
-      <c r="K133" s="8"/>
-[...4 lines deleted...]
-      <c r="P133" s="8"/>
       <c r="Q133" s="8"/>
+      <c r="EC133" s="18" t="e">
+        <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
+        <v>#REF!</v>
+      </c>
     </row>
     <row r="134" spans="1:133" x14ac:dyDescent="0.25">
-      <c r="B134"/>
+      <c r="A134" s="16"/>
+      <c r="B134" s="8"/>
+      <c r="C134" s="8"/>
       <c r="D134" s="8"/>
       <c r="E134" s="8"/>
       <c r="F134" s="8"/>
       <c r="G134" s="8"/>
       <c r="H134" s="8"/>
       <c r="I134" s="8"/>
       <c r="J134" s="8"/>
-      <c r="K134" s="8"/>
-[...4 lines deleted...]
-      <c r="P134" s="8"/>
       <c r="Q134" s="8"/>
+      <c r="EC134" s="18" t="e">
+        <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="135" spans="1:133" x14ac:dyDescent="0.25">
+      <c r="A135" s="16"/>
+      <c r="B135" s="8"/>
+      <c r="C135" s="13"/>
+      <c r="D135" s="13"/>
+      <c r="E135" s="13"/>
+      <c r="F135" s="13"/>
+      <c r="G135" s="13"/>
+      <c r="H135" s="13"/>
+      <c r="I135" s="13"/>
+      <c r="J135" s="13"/>
+      <c r="Q135" s="8"/>
+      <c r="EC135" s="18" t="e">
+        <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="136" spans="1:133" x14ac:dyDescent="0.25">
+      <c r="A136" s="16"/>
+      <c r="B136" s="8"/>
+      <c r="C136" s="8"/>
+      <c r="D136" s="8"/>
+      <c r="E136" s="8"/>
+      <c r="F136" s="8"/>
+      <c r="G136" s="8"/>
+      <c r="H136" s="8"/>
+      <c r="I136" s="8"/>
+      <c r="J136" s="8"/>
+      <c r="Q136" s="13"/>
+      <c r="EC136" s="18" t="e">
+        <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="137" spans="1:133" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A137" s="16"/>
+      <c r="B137" s="8"/>
+      <c r="C137" s="8"/>
+      <c r="D137" s="8"/>
+      <c r="E137" s="8"/>
+      <c r="F137" s="8"/>
+      <c r="G137" s="8"/>
+      <c r="H137" s="8"/>
+      <c r="I137" s="8"/>
+      <c r="J137" s="8"/>
+      <c r="Q137" s="8"/>
+      <c r="EC137" s="19" t="e">
+        <f>SUM(EC130:EC136)</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="138" spans="1:133" x14ac:dyDescent="0.25">
+      <c r="A138" s="16"/>
+      <c r="B138" s="8"/>
+      <c r="C138" s="8"/>
+      <c r="D138" s="8"/>
+      <c r="E138" s="8"/>
+      <c r="F138" s="8"/>
+      <c r="G138" s="8"/>
+      <c r="H138" s="8"/>
+      <c r="I138" s="8"/>
+      <c r="J138" s="8"/>
+      <c r="Q138" s="8"/>
+      <c r="EC138" s="24" t="e">
+        <f>(EC137)</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="139" spans="1:133" x14ac:dyDescent="0.25">
+      <c r="A139" s="8"/>
+      <c r="B139" s="8"/>
+      <c r="C139" s="8"/>
+      <c r="D139" s="8"/>
+      <c r="E139" s="8"/>
+      <c r="F139" s="8"/>
+      <c r="G139" s="8"/>
+      <c r="H139" s="8"/>
+      <c r="I139" s="8"/>
+      <c r="J139" s="8"/>
+      <c r="Q139" s="8"/>
+    </row>
+    <row r="140" spans="1:133" x14ac:dyDescent="0.25">
+      <c r="A140" s="8"/>
+      <c r="B140" s="153"/>
+      <c r="C140" s="38"/>
+      <c r="D140" s="152"/>
+      <c r="E140" s="152"/>
+      <c r="F140" s="152"/>
+      <c r="G140" s="8"/>
+      <c r="H140" s="8"/>
+      <c r="I140" s="8"/>
+      <c r="J140" s="8"/>
+      <c r="K140" s="8"/>
+      <c r="L140" s="8"/>
+      <c r="M140" s="8"/>
+      <c r="N140" s="8"/>
+      <c r="O140" s="8"/>
+      <c r="P140" s="8"/>
+      <c r="Q140" s="8"/>
+    </row>
+    <row r="141" spans="1:133" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="B141" s="153"/>
+      <c r="C141" s="154"/>
+      <c r="D141" s="155"/>
+      <c r="E141" s="155"/>
+      <c r="F141" s="155"/>
+      <c r="G141" s="8"/>
+      <c r="H141" s="8"/>
+      <c r="I141" s="8"/>
+      <c r="J141" s="8"/>
+      <c r="K141" s="8"/>
+      <c r="L141" s="8"/>
+      <c r="M141" s="8"/>
+      <c r="N141" s="8"/>
+      <c r="O141" s="8"/>
+      <c r="P141" s="8"/>
+      <c r="Q141" s="8"/>
+      <c r="EC141" s="71" t="e">
+        <f>(EC45+EC62+EC100+EC125+EC138)</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="142" spans="1:133" x14ac:dyDescent="0.25">
+      <c r="B142"/>
+      <c r="D142" s="8"/>
+      <c r="E142" s="8"/>
+      <c r="F142" s="8"/>
+      <c r="G142" s="8"/>
+      <c r="H142" s="8"/>
+      <c r="I142" s="8"/>
+      <c r="J142" s="8"/>
+      <c r="K142" s="8"/>
+      <c r="L142" s="8"/>
+      <c r="M142" s="8"/>
+      <c r="N142" s="8"/>
+      <c r="O142" s="8"/>
+      <c r="P142" s="8"/>
+      <c r="Q142" s="8"/>
+    </row>
+    <row r="143" spans="1:133" x14ac:dyDescent="0.25">
+      <c r="B143"/>
+      <c r="D143" s="8"/>
+      <c r="E143" s="8"/>
+      <c r="F143" s="8"/>
+      <c r="G143" s="8"/>
+      <c r="H143" s="8"/>
+      <c r="I143" s="8"/>
+      <c r="J143" s="8"/>
+      <c r="K143" s="8"/>
+      <c r="L143" s="8"/>
+      <c r="M143" s="8"/>
+      <c r="N143" s="8"/>
+      <c r="O143" s="8"/>
+      <c r="P143" s="8"/>
+      <c r="Q143" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="FSSAZwgGbn7OXKxP4jyocTmQXCiSTDuJ39+ICHpvroq7i+zfZvMdIdNJOaVVNLU6U9tDFO+b0dj+rM9p+xdwWQ==" saltValue="8/v+MDeEbmsOIbZPq7Fnbw==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="kWgiIxgakLxt6JU5WG3guJbio0YtHFVI1+M0t5zccLPDrI8L1kyeNDyk/7aG0EQSVkPVPJ20H7c3Se/J+rTwrw==" saltValue="0s6zMjGUGlNE5yC889ucsA==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="4">
     <mergeCell ref="A2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="62" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G</oddHeader>
     <oddFooter>&amp;L&amp;10&amp;D &amp;T&amp;C&amp;10Pàgina &amp;P de &amp;N&amp;R&amp;10&amp;F</oddFooter>
   </headerFooter>
   <rowBreaks count="2" manualBreakCount="2">
-    <brk id="71" max="16383" man="1"/>
-    <brk id="117" max="16383" man="1"/>
+    <brk id="73" max="16383" man="1"/>
+    <brk id="126" max="16383" man="1"/>
   </rowBreaks>
   <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="Full11">
     <tabColor theme="6"/>
   </sheetPr>
-  <dimension ref="A1:EC135"/>
+  <dimension ref="A1:EC143"/>
   <sheetViews>
     <sheetView showZeros="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="3" ySplit="3" topLeftCell="D77" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="3" ySplit="3" topLeftCell="D4" activePane="bottomRight" state="frozen"/>
       <selection activeCell="C6" sqref="C6:E11"/>
       <selection pane="topRight" activeCell="C6" sqref="C6:E11"/>
       <selection pane="bottomLeft" activeCell="C6" sqref="C6:E11"/>
       <selection pane="bottomRight" activeCell="E8" sqref="E8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.85546875" hidden="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" style="31" customWidth="1"/>
     <col min="3" max="3" width="59" customWidth="1"/>
     <col min="4" max="6" width="19.42578125" customWidth="1"/>
     <col min="133" max="133" width="15.5703125" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:133" ht="28.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A1" s="73"/>
       <c r="B1" s="73" t="str">
         <f>Portada!B1</f>
-        <v>Actualització a: 12/02/2026</v>
-[...1 lines deleted...]
-      <c r="D1" s="147"/>
+        <v>Actualització a: 07/07/2026</v>
+      </c>
+      <c r="D1" s="143"/>
       <c r="E1" s="10"/>
       <c r="F1" s="10"/>
     </row>
     <row r="2" spans="1:133" ht="21" x14ac:dyDescent="0.25">
-      <c r="A2" s="255" t="s">
+      <c r="A2" s="274" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="255"/>
-[...1 lines deleted...]
-      <c r="D2" s="255" t="s">
+      <c r="B2" s="274"/>
+      <c r="C2" s="274"/>
+      <c r="D2" s="274" t="s">
         <v>75</v>
       </c>
-      <c r="E2" s="255" t="s">
+      <c r="E2" s="274" t="s">
         <v>76</v>
       </c>
-      <c r="F2" s="255" t="s">
+      <c r="F2" s="274" t="s">
         <v>77</v>
       </c>
       <c r="G2" s="10"/>
       <c r="H2" s="10"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="K2" s="10"/>
       <c r="L2" s="10"/>
       <c r="M2" s="10"/>
       <c r="N2" s="10"/>
       <c r="O2" s="10"/>
       <c r="P2" s="10"/>
       <c r="Q2" s="10"/>
       <c r="R2" s="10"/>
     </row>
     <row r="3" spans="1:133" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="255"/>
-[...4 lines deleted...]
-      <c r="F3" s="255"/>
+      <c r="A3" s="274"/>
+      <c r="B3" s="274"/>
+      <c r="C3" s="274"/>
+      <c r="D3" s="274"/>
+      <c r="E3" s="274"/>
+      <c r="F3" s="274"/>
       <c r="G3" s="13"/>
       <c r="H3" s="13"/>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="13"/>
       <c r="L3" s="13"/>
       <c r="M3" s="13"/>
       <c r="N3" s="13"/>
       <c r="O3" s="13"/>
       <c r="P3" s="13"/>
       <c r="Q3" s="13"/>
       <c r="R3" s="13"/>
     </row>
     <row r="4" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A4" s="13"/>
       <c r="B4" s="13"/>
       <c r="C4" s="13"/>
       <c r="D4" s="13"/>
       <c r="E4" s="13"/>
       <c r="F4" s="13"/>
       <c r="G4" s="13"/>
       <c r="H4" s="13"/>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="13"/>
@@ -25763,3752 +27167,4001 @@
       <c r="D7" s="8"/>
       <c r="E7" s="8"/>
       <c r="F7" s="8"/>
       <c r="G7" s="8"/>
       <c r="H7" s="8"/>
       <c r="I7" s="8"/>
       <c r="J7" s="8"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8"/>
       <c r="P7" s="8"/>
       <c r="Q7" s="8"/>
       <c r="R7" s="8"/>
       <c r="EC7" s="22"/>
     </row>
     <row r="8" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A8" s="16"/>
       <c r="B8" s="107" t="s">
         <v>91</v>
       </c>
       <c r="C8" s="107" t="s">
         <v>3</v>
       </c>
-      <c r="D8" s="136">
+      <c r="D8" s="246">
         <f>'Pressupost Producció Ràdio'!K8</f>
         <v>0</v>
       </c>
-      <c r="E8" s="141"/>
-      <c r="F8" s="136">
+      <c r="E8" s="248"/>
+      <c r="F8" s="244">
         <f>E8-D8</f>
         <v>0</v>
       </c>
       <c r="G8" s="8"/>
       <c r="H8" s="8"/>
       <c r="I8" s="8"/>
       <c r="J8" s="8"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8"/>
       <c r="P8" s="8"/>
       <c r="Q8" s="8"/>
       <c r="R8" s="8"/>
       <c r="EC8" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="9" spans="1:133" x14ac:dyDescent="0.25">
       <c r="B9" s="113" t="s">
         <v>92</v>
       </c>
-      <c r="C9" s="117" t="s">
+      <c r="C9" s="114" t="s">
         <v>80</v>
       </c>
-      <c r="D9" s="136">
+      <c r="D9" s="132">
         <f>'Pressupost Producció Ràdio'!K9</f>
         <v>0</v>
       </c>
-      <c r="E9" s="142"/>
-[...1 lines deleted...]
-        <f t="shared" ref="F9:F35" si="0">E9-D9</f>
+      <c r="E9" s="138"/>
+      <c r="F9" s="132">
+        <f t="shared" ref="F9:F36" si="0">E9-D9</f>
         <v>0</v>
       </c>
       <c r="G9" s="8"/>
       <c r="H9" s="8"/>
       <c r="I9" s="8"/>
       <c r="J9" s="8"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8"/>
       <c r="P9" s="8"/>
       <c r="Q9" s="8"/>
       <c r="R9" s="8"/>
       <c r="EC9" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="10" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A10" s="16"/>
       <c r="B10" s="96" t="s">
         <v>93</v>
       </c>
       <c r="C10" s="96" t="s">
         <v>81</v>
       </c>
-      <c r="D10" s="136">
+      <c r="D10" s="132">
         <f>'Pressupost Producció Ràdio'!K10</f>
         <v>0</v>
       </c>
-      <c r="E10" s="141"/>
-      <c r="F10" s="136">
+      <c r="E10" s="137"/>
+      <c r="F10" s="132">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G10" s="8"/>
       <c r="H10" s="8"/>
       <c r="I10" s="8"/>
       <c r="J10" s="8"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8"/>
       <c r="P10" s="8"/>
       <c r="Q10" s="8"/>
       <c r="R10" s="8"/>
       <c r="EC10" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="11" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A11" s="16"/>
       <c r="B11" s="113" t="s">
         <v>94</v>
       </c>
-      <c r="C11" s="117" t="s">
+      <c r="C11" s="114" t="s">
         <v>81</v>
       </c>
-      <c r="D11" s="136">
+      <c r="D11" s="132">
         <f>'Pressupost Producció Ràdio'!K11</f>
         <v>0</v>
       </c>
-      <c r="E11" s="142"/>
-      <c r="F11" s="136">
+      <c r="E11" s="138"/>
+      <c r="F11" s="132">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G11" s="8"/>
       <c r="H11" s="8"/>
       <c r="I11" s="8"/>
       <c r="J11" s="8"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8"/>
       <c r="P11" s="8"/>
       <c r="Q11" s="8"/>
       <c r="R11" s="8"/>
       <c r="EC11" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="12" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A12" s="16"/>
       <c r="B12" s="96" t="s">
         <v>95</v>
       </c>
       <c r="C12" s="96" t="s">
         <v>81</v>
       </c>
-      <c r="D12" s="136">
+      <c r="D12" s="132">
         <f>'Pressupost Producció Ràdio'!K12</f>
         <v>0</v>
       </c>
-      <c r="E12" s="139"/>
-      <c r="F12" s="136">
+      <c r="E12" s="135"/>
+      <c r="F12" s="132">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G12" s="8"/>
       <c r="H12" s="8"/>
       <c r="I12" s="8"/>
       <c r="J12" s="8"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8"/>
       <c r="P12" s="8"/>
       <c r="Q12" s="8"/>
       <c r="R12" s="8"/>
       <c r="EC12" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="13" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A13" s="16"/>
       <c r="B13" s="113" t="s">
         <v>96</v>
       </c>
-      <c r="C13" s="117" t="s">
+      <c r="C13" s="114" t="s">
         <v>81</v>
       </c>
-      <c r="D13" s="136">
+      <c r="D13" s="132">
         <f>'Pressupost Producció Ràdio'!K13</f>
         <v>0</v>
       </c>
-      <c r="E13" s="140"/>
-      <c r="F13" s="136">
+      <c r="E13" s="136"/>
+      <c r="F13" s="132">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G13" s="8"/>
       <c r="H13" s="8"/>
       <c r="I13" s="8"/>
       <c r="J13" s="8"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8"/>
       <c r="P13" s="8"/>
       <c r="Q13" s="8"/>
       <c r="R13" s="8"/>
       <c r="EC13" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="14" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A14" s="16"/>
       <c r="B14" s="96" t="s">
         <v>97</v>
       </c>
       <c r="C14" s="96" t="s">
         <v>82</v>
       </c>
-      <c r="D14" s="136">
+      <c r="D14" s="132">
         <f>'Pressupost Producció Ràdio'!K14</f>
         <v>0</v>
       </c>
-      <c r="E14" s="139"/>
-      <c r="F14" s="136">
+      <c r="E14" s="135"/>
+      <c r="F14" s="132">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G14" s="8"/>
       <c r="H14" s="8"/>
       <c r="I14" s="8"/>
       <c r="J14" s="8"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8"/>
       <c r="P14" s="8"/>
       <c r="Q14" s="8"/>
       <c r="R14" s="8"/>
       <c r="EC14" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="15" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A15" s="16"/>
       <c r="B15" s="113" t="s">
         <v>98</v>
       </c>
-      <c r="C15" s="117" t="s">
+      <c r="C15" s="114" t="s">
         <v>83</v>
       </c>
-      <c r="D15" s="136">
+      <c r="D15" s="132">
         <f>'Pressupost Producció Ràdio'!K15</f>
         <v>0</v>
       </c>
-      <c r="E15" s="140"/>
-      <c r="F15" s="136">
+      <c r="E15" s="136"/>
+      <c r="F15" s="132">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G15" s="8"/>
       <c r="H15" s="8"/>
       <c r="I15" s="8"/>
       <c r="J15" s="8"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8"/>
       <c r="P15" s="8"/>
       <c r="Q15" s="8"/>
       <c r="R15" s="8"/>
       <c r="EC15" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="16" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A16" s="16"/>
       <c r="B16" s="96" t="s">
         <v>99</v>
       </c>
       <c r="C16" s="96" t="s">
         <v>83</v>
       </c>
-      <c r="D16" s="136">
+      <c r="D16" s="132">
         <f>'Pressupost Producció Ràdio'!K16</f>
         <v>0</v>
       </c>
-      <c r="E16" s="139"/>
-      <c r="F16" s="136">
+      <c r="E16" s="135"/>
+      <c r="F16" s="132">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G16" s="8"/>
       <c r="H16" s="8"/>
       <c r="I16" s="8"/>
       <c r="J16" s="8"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8"/>
       <c r="P16" s="8"/>
       <c r="Q16" s="8"/>
       <c r="R16" s="8"/>
       <c r="EC16" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="17" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A17" s="16"/>
       <c r="B17" s="113" t="s">
         <v>100</v>
       </c>
-      <c r="C17" s="117" t="s">
+      <c r="C17" s="114" t="s">
         <v>83</v>
       </c>
-      <c r="D17" s="136">
+      <c r="D17" s="132">
         <f>'Pressupost Producció Ràdio'!K17</f>
         <v>0</v>
       </c>
-      <c r="E17" s="140"/>
-      <c r="F17" s="136">
+      <c r="E17" s="136"/>
+      <c r="F17" s="132">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G17" s="8"/>
       <c r="H17" s="8"/>
       <c r="I17" s="8"/>
       <c r="J17" s="8"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8"/>
       <c r="P17" s="8"/>
       <c r="Q17" s="8"/>
       <c r="R17" s="8"/>
       <c r="EC17" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="18" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A18" s="16"/>
       <c r="B18" s="96" t="s">
         <v>101</v>
       </c>
       <c r="C18" s="96" t="s">
         <v>83</v>
       </c>
-      <c r="D18" s="136">
+      <c r="D18" s="132">
         <f>'Pressupost Producció Ràdio'!K18</f>
         <v>0</v>
       </c>
-      <c r="E18" s="139"/>
-      <c r="F18" s="136">
+      <c r="E18" s="135"/>
+      <c r="F18" s="132">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G18" s="8"/>
       <c r="H18" s="8"/>
       <c r="I18" s="8"/>
       <c r="J18" s="8"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8"/>
       <c r="P18" s="8"/>
       <c r="Q18" s="8"/>
       <c r="R18" s="8"/>
       <c r="EC18" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="19" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A19" s="16"/>
       <c r="B19" s="113" t="s">
         <v>102</v>
       </c>
-      <c r="C19" s="117" t="s">
+      <c r="C19" s="114" t="s">
         <v>84</v>
       </c>
-      <c r="D19" s="136">
+      <c r="D19" s="132">
         <f>'Pressupost Producció Ràdio'!K19</f>
         <v>0</v>
       </c>
-      <c r="E19" s="140"/>
-      <c r="F19" s="136">
+      <c r="E19" s="136"/>
+      <c r="F19" s="132">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G19" s="8"/>
       <c r="H19" s="8"/>
       <c r="I19" s="8"/>
       <c r="J19" s="8"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8"/>
       <c r="P19" s="8"/>
       <c r="Q19" s="8"/>
       <c r="R19" s="8"/>
       <c r="EC19" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="20" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A20" s="16"/>
       <c r="B20" s="96" t="s">
         <v>103</v>
       </c>
       <c r="C20" s="96" t="s">
         <v>84</v>
       </c>
-      <c r="D20" s="136">
+      <c r="D20" s="132">
         <f>'Pressupost Producció Ràdio'!K20</f>
         <v>0</v>
       </c>
-      <c r="E20" s="139"/>
-      <c r="F20" s="136">
+      <c r="E20" s="135"/>
+      <c r="F20" s="132">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G20" s="8"/>
       <c r="H20" s="8"/>
       <c r="I20" s="8"/>
       <c r="J20" s="8"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8"/>
       <c r="P20" s="8"/>
       <c r="Q20" s="8"/>
       <c r="R20" s="8"/>
       <c r="EC20" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="21" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A21" s="16"/>
       <c r="B21" s="113" t="s">
         <v>104</v>
       </c>
-      <c r="C21" s="149" t="s">
+      <c r="C21" s="145" t="s">
         <v>84</v>
       </c>
-      <c r="D21" s="136">
+      <c r="D21" s="132">
         <f>'Pressupost Producció Ràdio'!K21</f>
         <v>0</v>
       </c>
-      <c r="E21" s="140"/>
-      <c r="F21" s="136">
+      <c r="E21" s="136"/>
+      <c r="F21" s="132">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G21" s="8"/>
       <c r="H21" s="8"/>
       <c r="I21" s="8"/>
       <c r="J21" s="8"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="8"/>
       <c r="O21" s="8"/>
       <c r="P21" s="8"/>
       <c r="Q21" s="8"/>
       <c r="R21" s="8"/>
       <c r="EC21" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="22" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A22" s="16"/>
       <c r="B22" s="96" t="s">
         <v>105</v>
       </c>
       <c r="C22" s="96" t="s">
         <v>84</v>
       </c>
-      <c r="D22" s="136">
+      <c r="D22" s="132">
         <f>'Pressupost Producció Ràdio'!K22</f>
         <v>0</v>
       </c>
-      <c r="E22" s="139"/>
-      <c r="F22" s="136">
+      <c r="E22" s="135"/>
+      <c r="F22" s="132">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G22" s="8"/>
       <c r="H22" s="8"/>
       <c r="I22" s="8"/>
       <c r="J22" s="8"/>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="8"/>
       <c r="N22" s="8"/>
       <c r="O22" s="8"/>
       <c r="P22" s="8"/>
       <c r="Q22" s="8"/>
       <c r="R22" s="8"/>
       <c r="EC22" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="23" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A23" s="16"/>
-      <c r="B23" s="149" t="s">
+      <c r="B23" s="145" t="s">
         <v>106</v>
       </c>
-      <c r="C23" s="149" t="str">
+      <c r="C23" s="145" t="str">
         <f>'Pressupost Producció Ràdio'!C23</f>
         <v>Community Manager</v>
       </c>
-      <c r="D23" s="136">
+      <c r="D23" s="132">
         <f>'Pressupost Producció Ràdio'!K23</f>
         <v>0</v>
       </c>
-      <c r="E23" s="140"/>
-      <c r="F23" s="136">
+      <c r="E23" s="136"/>
+      <c r="F23" s="132">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G23" s="8"/>
       <c r="H23" s="8"/>
       <c r="I23" s="8"/>
       <c r="J23" s="8"/>
       <c r="K23" s="8"/>
       <c r="L23" s="8"/>
       <c r="M23" s="8"/>
       <c r="N23" s="8"/>
       <c r="O23" s="8"/>
       <c r="P23" s="8"/>
       <c r="Q23" s="8"/>
       <c r="R23" s="8"/>
       <c r="EC23" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="24" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A24" s="16"/>
       <c r="B24" s="96" t="s">
         <v>107</v>
       </c>
-      <c r="C24" s="137">
+      <c r="C24" s="133">
         <f>'Pressupost Producció Ràdio'!C24</f>
         <v>0</v>
       </c>
-      <c r="D24" s="136">
+      <c r="D24" s="132">
         <f>'Pressupost Producció Ràdio'!K24</f>
         <v>0</v>
       </c>
-      <c r="E24" s="139"/>
-      <c r="F24" s="136">
+      <c r="E24" s="135"/>
+      <c r="F24" s="132">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G24" s="8"/>
       <c r="H24" s="8"/>
       <c r="I24" s="8"/>
       <c r="J24" s="8"/>
       <c r="K24" s="8"/>
       <c r="L24" s="8"/>
       <c r="M24" s="8"/>
       <c r="N24" s="8"/>
       <c r="O24" s="8"/>
       <c r="P24" s="8"/>
       <c r="Q24" s="8"/>
       <c r="R24" s="8"/>
       <c r="EC24" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="25" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A25" s="16"/>
-      <c r="B25" s="149" t="s">
+      <c r="B25" s="145" t="s">
         <v>108</v>
       </c>
-      <c r="C25" s="137">
+      <c r="C25" s="133">
         <f>'Pressupost Producció Ràdio'!C25</f>
         <v>0</v>
       </c>
-      <c r="D25" s="136">
+      <c r="D25" s="132">
         <f>'Pressupost Producció Ràdio'!K25</f>
         <v>0</v>
       </c>
-      <c r="E25" s="140"/>
-      <c r="F25" s="136">
+      <c r="E25" s="136"/>
+      <c r="F25" s="132">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G25" s="8"/>
       <c r="H25" s="8"/>
       <c r="I25" s="8"/>
       <c r="J25" s="8"/>
       <c r="K25" s="8"/>
       <c r="L25" s="8"/>
       <c r="M25" s="8"/>
       <c r="N25" s="8"/>
       <c r="O25" s="8"/>
       <c r="P25" s="8"/>
       <c r="Q25" s="8"/>
       <c r="R25" s="8"/>
       <c r="EC25" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="26" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A26" s="16"/>
       <c r="B26" s="96" t="s">
         <v>109</v>
       </c>
-      <c r="C26" s="137">
+      <c r="C26" s="133">
         <f>'Pressupost Producció Ràdio'!C26</f>
         <v>0</v>
       </c>
-      <c r="D26" s="136">
+      <c r="D26" s="132">
         <f>'Pressupost Producció Ràdio'!K26</f>
         <v>0</v>
       </c>
-      <c r="E26" s="139"/>
-      <c r="F26" s="136">
+      <c r="E26" s="135"/>
+      <c r="F26" s="132">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G26" s="8"/>
       <c r="H26" s="8"/>
       <c r="I26" s="8"/>
       <c r="J26" s="8"/>
       <c r="K26" s="8"/>
       <c r="L26" s="8"/>
       <c r="M26" s="8"/>
       <c r="N26" s="8"/>
       <c r="O26" s="8"/>
       <c r="P26" s="8"/>
       <c r="Q26" s="8"/>
       <c r="R26" s="8"/>
       <c r="EC26" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="27" spans="1:133" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A27" s="16"/>
-      <c r="B27" s="27"/>
-[...13 lines deleted...]
-        <f>SUM(F8:F26)</f>
+      <c r="B27" s="115" t="s">
+        <v>243</v>
+      </c>
+      <c r="C27" s="133">
+        <f>'Pressupost Producció Ràdio'!C27</f>
+        <v>0</v>
+      </c>
+      <c r="D27" s="132">
+        <f>'Pressupost Producció Ràdio'!K27</f>
+        <v>0</v>
+      </c>
+      <c r="E27" s="136"/>
+      <c r="F27" s="132">
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G27" s="8"/>
       <c r="H27" s="8"/>
       <c r="I27" s="8"/>
       <c r="J27" s="8"/>
       <c r="K27" s="8"/>
       <c r="L27" s="8"/>
       <c r="M27" s="8"/>
       <c r="N27" s="8"/>
       <c r="O27" s="8"/>
       <c r="P27" s="8"/>
       <c r="Q27" s="8"/>
       <c r="R27" s="8"/>
-      <c r="EC27" s="18" t="e">
-[...4 lines deleted...]
-    <row r="28" spans="1:133" x14ac:dyDescent="0.25">
+      <c r="EC27" s="18"/>
+    </row>
+    <row r="28" spans="1:133" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="16"/>
-      <c r="B28" s="22" t="s">
-[...5 lines deleted...]
-      <c r="F28" s="8"/>
+      <c r="B28" s="27"/>
+      <c r="C28" s="89" t="str">
+        <f>"TOTAL " &amp;" " &amp; B7 &amp; " " &amp; (C7)</f>
+        <v>TOTAL  01.01. Direcció</v>
+      </c>
+      <c r="D28" s="92">
+        <f>SUM(D8:D27)</f>
+        <v>0</v>
+      </c>
+      <c r="E28" s="92">
+        <f>SUM(E8:E27)</f>
+        <v>0</v>
+      </c>
+      <c r="F28" s="92">
+        <f>SUM(F8:F27)</f>
+        <v>0</v>
+      </c>
       <c r="G28" s="8"/>
       <c r="H28" s="8"/>
       <c r="I28" s="8"/>
       <c r="J28" s="8"/>
       <c r="K28" s="8"/>
       <c r="L28" s="8"/>
       <c r="M28" s="8"/>
       <c r="N28" s="8"/>
       <c r="O28" s="8"/>
       <c r="P28" s="8"/>
       <c r="Q28" s="8"/>
       <c r="R28" s="8"/>
       <c r="EC28" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="29" spans="1:133" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A29" s="16"/>
-      <c r="B29" s="21" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B29" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C29" s="29"/>
       <c r="D29" s="8"/>
       <c r="E29" s="8"/>
       <c r="F29" s="8"/>
       <c r="G29" s="8"/>
       <c r="H29" s="8"/>
       <c r="I29" s="8"/>
       <c r="J29" s="8"/>
       <c r="K29" s="8"/>
       <c r="L29" s="8"/>
       <c r="M29" s="8"/>
       <c r="N29" s="8"/>
       <c r="O29" s="8"/>
       <c r="P29" s="8"/>
       <c r="Q29" s="8"/>
       <c r="R29" s="8"/>
-      <c r="EC29" s="19" t="e">
-        <f>SUM(EC8:EC28)</f>
+      <c r="EC29" s="18" t="e">
+        <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="30" spans="1:133" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      </c>
+    <row r="30" spans="1:133" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="16"/>
+      <c r="B30" s="21" t="s">
+        <v>110</v>
+      </c>
+      <c r="C30" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="D30" s="8"/>
+      <c r="E30" s="8"/>
+      <c r="F30" s="8"/>
       <c r="G30" s="8"/>
       <c r="H30" s="8"/>
       <c r="I30" s="8"/>
       <c r="J30" s="8"/>
       <c r="K30" s="8"/>
       <c r="L30" s="8"/>
       <c r="M30" s="8"/>
       <c r="N30" s="8"/>
       <c r="O30" s="8"/>
       <c r="P30" s="8"/>
       <c r="Q30" s="8"/>
       <c r="R30" s="8"/>
-      <c r="EC30" s="30"/>
+      <c r="EC30" s="19" t="e">
+        <f>SUM(EC8:EC29)</f>
+        <v>#REF!</v>
+      </c>
     </row>
     <row r="31" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A31" s="8"/>
-      <c r="B31" s="158" t="s">
-[...5 lines deleted...]
-      <c r="D31" s="136">
+      <c r="B31" s="106" t="s">
+        <v>111</v>
+      </c>
+      <c r="C31" s="107" t="s">
+        <v>117</v>
+      </c>
+      <c r="D31" s="132">
         <f>'Pressupost Producció Ràdio'!K31</f>
         <v>0</v>
       </c>
-      <c r="E31" s="140"/>
-      <c r="F31" s="136">
+      <c r="E31" s="135"/>
+      <c r="F31" s="132">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G31" s="8"/>
       <c r="H31" s="8"/>
       <c r="I31" s="8"/>
       <c r="J31" s="8"/>
       <c r="K31" s="8"/>
       <c r="L31" s="8"/>
       <c r="M31" s="8"/>
       <c r="N31" s="8"/>
       <c r="O31" s="8"/>
       <c r="P31" s="8"/>
       <c r="Q31" s="8"/>
       <c r="R31" s="8"/>
-      <c r="EC31" s="22"/>
+      <c r="EC31" s="30"/>
     </row>
     <row r="32" spans="1:133" x14ac:dyDescent="0.25">
-      <c r="A32" s="16"/>
-[...3 lines deleted...]
-      <c r="C32" s="96" t="s">
+      <c r="A32" s="8"/>
+      <c r="B32" s="150" t="s">
+        <v>112</v>
+      </c>
+      <c r="C32" s="145" t="s">
         <v>85</v>
       </c>
-      <c r="D32" s="136">
+      <c r="D32" s="132">
         <f>'Pressupost Producció Ràdio'!K32</f>
         <v>0</v>
       </c>
-      <c r="E32" s="139"/>
-      <c r="F32" s="136">
+      <c r="E32" s="136"/>
+      <c r="F32" s="132">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G32" s="8"/>
       <c r="H32" s="8"/>
       <c r="I32" s="8"/>
       <c r="J32" s="8"/>
       <c r="K32" s="8"/>
       <c r="L32" s="8"/>
       <c r="M32" s="8"/>
       <c r="N32" s="8"/>
       <c r="O32" s="8"/>
       <c r="P32" s="8"/>
       <c r="Q32" s="8"/>
       <c r="R32" s="8"/>
-      <c r="EC32" s="18" t="e">
-[...2 lines deleted...]
-      </c>
+      <c r="EC32" s="22"/>
     </row>
     <row r="33" spans="1:133" x14ac:dyDescent="0.25">
-      <c r="B33" s="102" t="s">
-[...6 lines deleted...]
-      <c r="D33" s="136">
+      <c r="A33" s="16"/>
+      <c r="B33" s="95" t="s">
+        <v>113</v>
+      </c>
+      <c r="C33" s="96" t="s">
+        <v>85</v>
+      </c>
+      <c r="D33" s="132">
         <f>'Pressupost Producció Ràdio'!K33</f>
         <v>0</v>
       </c>
-      <c r="E33" s="140"/>
-      <c r="F33" s="136">
+      <c r="E33" s="135"/>
+      <c r="F33" s="132">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G33" s="8"/>
       <c r="H33" s="8"/>
       <c r="I33" s="8"/>
       <c r="J33" s="8"/>
       <c r="K33" s="8"/>
       <c r="L33" s="8"/>
       <c r="M33" s="8"/>
       <c r="N33" s="8"/>
       <c r="O33" s="8"/>
       <c r="P33" s="8"/>
       <c r="Q33" s="8"/>
       <c r="R33" s="8"/>
       <c r="EC33" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="34" spans="1:133" x14ac:dyDescent="0.25">
-      <c r="A34" s="16"/>
-[...3 lines deleted...]
-      <c r="C34" s="137">
+      <c r="B34" s="102" t="s">
+        <v>114</v>
+      </c>
+      <c r="C34" s="133">
         <f>'Pressupost Producció Ràdio'!C34</f>
         <v>0</v>
       </c>
-      <c r="D34" s="136">
+      <c r="D34" s="132">
         <f>'Pressupost Producció Ràdio'!K34</f>
         <v>0</v>
       </c>
-      <c r="E34" s="139"/>
-      <c r="F34" s="136">
+      <c r="E34" s="136"/>
+      <c r="F34" s="132">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G34" s="8"/>
       <c r="H34" s="8"/>
       <c r="I34" s="8"/>
       <c r="J34" s="8"/>
       <c r="K34" s="8"/>
       <c r="L34" s="8"/>
       <c r="M34" s="8"/>
       <c r="N34" s="8"/>
       <c r="O34" s="8"/>
       <c r="P34" s="8"/>
       <c r="Q34" s="8"/>
       <c r="R34" s="8"/>
       <c r="EC34" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="35" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A35" s="16"/>
-      <c r="B35" s="158" t="s">
-[...2 lines deleted...]
-      <c r="C35" s="137">
+      <c r="B35" s="95" t="s">
+        <v>115</v>
+      </c>
+      <c r="C35" s="133">
         <f>'Pressupost Producció Ràdio'!C35</f>
         <v>0</v>
       </c>
-      <c r="D35" s="136">
+      <c r="D35" s="132">
         <f>'Pressupost Producció Ràdio'!K35</f>
         <v>0</v>
       </c>
-      <c r="E35" s="140"/>
-      <c r="F35" s="136">
+      <c r="E35" s="135"/>
+      <c r="F35" s="132">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G35" s="8"/>
       <c r="H35" s="8"/>
       <c r="I35" s="8"/>
       <c r="J35" s="8"/>
       <c r="K35" s="8"/>
       <c r="L35" s="8"/>
       <c r="M35" s="8"/>
       <c r="N35" s="8"/>
       <c r="O35" s="8"/>
       <c r="P35" s="8"/>
       <c r="Q35" s="8"/>
       <c r="R35" s="8"/>
       <c r="EC35" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="36" spans="1:133" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A36" s="16"/>
-      <c r="B36" s="27"/>
-[...13 lines deleted...]
-        <f>SUM(F30:F35)</f>
+      <c r="B36" s="241" t="s">
+        <v>220</v>
+      </c>
+      <c r="C36" s="133">
+        <f>'Pressupost Producció Ràdio'!C36</f>
+        <v>0</v>
+      </c>
+      <c r="D36" s="132">
+        <f>'Pressupost Producció Ràdio'!K36</f>
+        <v>0</v>
+      </c>
+      <c r="E36" s="136"/>
+      <c r="F36" s="132">
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G36" s="8"/>
       <c r="H36" s="8"/>
       <c r="I36" s="8"/>
       <c r="J36" s="8"/>
       <c r="K36" s="8"/>
       <c r="L36" s="8"/>
       <c r="M36" s="8"/>
       <c r="N36" s="8"/>
       <c r="O36" s="8"/>
       <c r="P36" s="8"/>
       <c r="Q36" s="8"/>
       <c r="R36" s="8"/>
       <c r="EC36" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="37" spans="1:133" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:133" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A37" s="16"/>
-      <c r="B37" s="22" t="s">
-[...5 lines deleted...]
-      <c r="F37" s="8"/>
+      <c r="B37" s="27"/>
+      <c r="C37" s="89" t="str">
+        <f>"TOTAL " &amp;" " &amp; B30 &amp; " " &amp; (C30)</f>
+        <v>TOTAL  01.02. Realització</v>
+      </c>
+      <c r="D37" s="92">
+        <f>SUM(D31:D36)</f>
+        <v>0</v>
+      </c>
+      <c r="E37" s="92">
+        <f>SUM(E31:E36)</f>
+        <v>0</v>
+      </c>
+      <c r="F37" s="92">
+        <f>SUM(F31:F36)</f>
+        <v>0</v>
+      </c>
       <c r="G37" s="8"/>
       <c r="H37" s="8"/>
       <c r="I37" s="8"/>
       <c r="J37" s="8"/>
       <c r="K37" s="8"/>
       <c r="L37" s="8"/>
       <c r="M37" s="8"/>
       <c r="N37" s="8"/>
       <c r="O37" s="8"/>
       <c r="P37" s="8"/>
       <c r="Q37" s="8"/>
       <c r="R37" s="8"/>
       <c r="EC37" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="38" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A38" s="16"/>
-      <c r="B38" s="21" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B38" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C38" s="29"/>
       <c r="D38" s="8"/>
       <c r="E38" s="8"/>
       <c r="F38" s="8"/>
       <c r="G38" s="8"/>
       <c r="H38" s="8"/>
       <c r="I38" s="8"/>
       <c r="J38" s="8"/>
       <c r="K38" s="8"/>
       <c r="L38" s="8"/>
       <c r="M38" s="8"/>
       <c r="N38" s="8"/>
       <c r="O38" s="8"/>
       <c r="P38" s="8"/>
       <c r="Q38" s="8"/>
       <c r="R38" s="8"/>
       <c r="EC38" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="39" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A39" s="16"/>
-      <c r="B39" s="106" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B39" s="21" t="s">
+        <v>116</v>
+      </c>
+      <c r="C39" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="D39" s="8"/>
+      <c r="E39" s="8"/>
+      <c r="F39" s="8"/>
       <c r="G39" s="8"/>
       <c r="H39" s="8"/>
       <c r="I39" s="8"/>
       <c r="J39" s="8"/>
       <c r="K39" s="8"/>
       <c r="L39" s="8"/>
       <c r="M39" s="8"/>
       <c r="N39" s="8"/>
       <c r="O39" s="8"/>
       <c r="P39" s="8"/>
       <c r="Q39" s="8"/>
       <c r="R39" s="8"/>
       <c r="EC39" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="40" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A40" s="16"/>
-      <c r="B40" s="102" t="s">
-[...6 lines deleted...]
-      <c r="D40" s="136">
+      <c r="B40" s="106" t="s">
+        <v>124</v>
+      </c>
+      <c r="C40" s="107" t="s">
+        <v>119</v>
+      </c>
+      <c r="D40" s="249">
         <f>'Pressupost Producció Ràdio'!K40</f>
         <v>0</v>
       </c>
-      <c r="E40" s="140"/>
-[...1 lines deleted...]
-        <f t="shared" si="1"/>
+      <c r="E40" s="250"/>
+      <c r="F40" s="249">
+        <f t="shared" ref="F40:F42" si="1">E40-D40</f>
         <v>0</v>
       </c>
       <c r="G40" s="8"/>
       <c r="H40" s="8"/>
       <c r="I40" s="8"/>
       <c r="J40" s="8"/>
       <c r="K40" s="8"/>
       <c r="L40" s="8"/>
       <c r="M40" s="8"/>
       <c r="N40" s="8"/>
       <c r="O40" s="8"/>
       <c r="P40" s="8"/>
       <c r="Q40" s="8"/>
       <c r="R40" s="8"/>
       <c r="EC40" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="41" spans="1:133" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A41" s="16"/>
-      <c r="B41" s="27"/>
-[...13 lines deleted...]
-        <f>SUM(F39:F40)</f>
+      <c r="B41" s="102" t="s">
+        <v>125</v>
+      </c>
+      <c r="C41" s="133">
+        <f>'Pressupost Producció Ràdio'!C41</f>
+        <v>0</v>
+      </c>
+      <c r="D41" s="132">
+        <f>'Pressupost Producció Ràdio'!K41</f>
+        <v>0</v>
+      </c>
+      <c r="E41" s="136"/>
+      <c r="F41" s="132">
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="G41" s="8"/>
       <c r="H41" s="8"/>
       <c r="I41" s="8"/>
       <c r="J41" s="8"/>
       <c r="K41" s="8"/>
       <c r="L41" s="8"/>
       <c r="M41" s="8"/>
       <c r="N41" s="8"/>
       <c r="O41" s="8"/>
       <c r="P41" s="8"/>
       <c r="Q41" s="8"/>
       <c r="R41" s="8"/>
       <c r="EC41" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="42" spans="1:133" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A42" s="16"/>
-      <c r="B42" s="20"/>
-[...13 lines deleted...]
-        <f xml:space="preserve"> F27+F36+F41</f>
+      <c r="B42" s="240" t="s">
+        <v>244</v>
+      </c>
+      <c r="C42" s="133">
+        <f>'Pressupost Producció Ràdio'!C42</f>
+        <v>0</v>
+      </c>
+      <c r="D42" s="132">
+        <f>'Pressupost Producció Ràdio'!K42</f>
+        <v>0</v>
+      </c>
+      <c r="E42" s="135"/>
+      <c r="F42" s="132">
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="G42" s="8"/>
       <c r="H42" s="8"/>
       <c r="I42" s="8"/>
       <c r="J42" s="8"/>
       <c r="K42" s="8"/>
       <c r="L42" s="8"/>
       <c r="M42" s="8"/>
       <c r="N42" s="8"/>
       <c r="O42" s="8"/>
       <c r="P42" s="8"/>
       <c r="Q42" s="8"/>
       <c r="R42" s="8"/>
-      <c r="EC42" s="19" t="e">
-[...8 lines deleted...]
-      <c r="F43" s="8"/>
+      <c r="EC42" s="18"/>
+    </row>
+    <row r="43" spans="1:133" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="16"/>
+      <c r="B43" s="27"/>
+      <c r="C43" s="89" t="str">
+        <f>"TOTAL " &amp;" " &amp; B39 &amp; " " &amp; (C39)</f>
+        <v>TOTAL  01.03. Producció</v>
+      </c>
+      <c r="D43" s="92">
+        <f>SUM(D40:D42)</f>
+        <v>0</v>
+      </c>
+      <c r="E43" s="92">
+        <f>SUM(E40:E42)</f>
+        <v>0</v>
+      </c>
+      <c r="F43" s="92">
+        <f>SUM(F40:F42)</f>
+        <v>0</v>
+      </c>
       <c r="G43" s="8"/>
       <c r="H43" s="8"/>
       <c r="I43" s="8"/>
       <c r="J43" s="8"/>
       <c r="K43" s="8"/>
       <c r="L43" s="8"/>
       <c r="M43" s="8"/>
       <c r="N43" s="8"/>
       <c r="O43" s="8"/>
       <c r="P43" s="8"/>
       <c r="Q43" s="8"/>
       <c r="R43" s="8"/>
-      <c r="EC43" s="24" t="e">
-        <f>(EC29+EC42)</f>
+      <c r="EC43" s="18" t="e">
+        <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="44" spans="1:133" ht="18.75" x14ac:dyDescent="0.3">
-[...7 lines deleted...]
-      <c r="F44" s="8"/>
+    <row r="44" spans="1:133" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="16"/>
+      <c r="B44" s="20"/>
+      <c r="C44" s="42" t="str">
+        <f xml:space="preserve"> "TOTAL " &amp; 'Pressupost Producció Ràdio'!C5</f>
+        <v>TOTAL CAPÍTOL 01.- Equip</v>
+      </c>
+      <c r="D44" s="134">
+        <f xml:space="preserve"> D28+D37+D43</f>
+        <v>0</v>
+      </c>
+      <c r="E44" s="134">
+        <f t="shared" ref="E44" si="2" xml:space="preserve"> E28+E37+E43</f>
+        <v>0</v>
+      </c>
+      <c r="F44" s="134">
+        <f xml:space="preserve"> F28+F37+F43</f>
+        <v>0</v>
+      </c>
       <c r="G44" s="8"/>
       <c r="H44" s="8"/>
       <c r="I44" s="8"/>
-      <c r="J44" s="13"/>
-[...7 lines deleted...]
-      <c r="EC44" s="30"/>
+      <c r="J44" s="8"/>
+      <c r="K44" s="8"/>
+      <c r="L44" s="8"/>
+      <c r="M44" s="8"/>
+      <c r="N44" s="8"/>
+      <c r="O44" s="8"/>
+      <c r="P44" s="8"/>
+      <c r="Q44" s="8"/>
+      <c r="R44" s="8"/>
+      <c r="EC44" s="19" t="e">
+        <f>SUM(EC33:EC43)</f>
+        <v>#REF!</v>
+      </c>
     </row>
     <row r="45" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A45" s="8"/>
-      <c r="B45" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C45" s="32"/>
       <c r="D45" s="8"/>
       <c r="E45" s="8"/>
       <c r="F45" s="8"/>
       <c r="G45" s="8"/>
       <c r="H45" s="8"/>
       <c r="I45" s="8"/>
       <c r="J45" s="8"/>
       <c r="K45" s="8"/>
       <c r="L45" s="8"/>
       <c r="M45" s="8"/>
       <c r="N45" s="8"/>
       <c r="O45" s="8"/>
       <c r="P45" s="8"/>
       <c r="Q45" s="8"/>
-    </row>
-    <row r="46" spans="1:133" x14ac:dyDescent="0.25">
+      <c r="R45" s="8"/>
+      <c r="EC45" s="24" t="e">
+        <f>(EC30+EC44)</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="46" spans="1:133" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A46" s="8"/>
-      <c r="B46" s="21" t="s">
-[...3 lines deleted...]
-        <v>121</v>
+      <c r="B46" s="34"/>
+      <c r="C46" s="25" t="s">
+        <v>120</v>
       </c>
       <c r="D46" s="8"/>
       <c r="E46" s="8"/>
       <c r="F46" s="8"/>
       <c r="G46" s="8"/>
       <c r="H46" s="8"/>
       <c r="I46" s="8"/>
-      <c r="J46" s="8"/>
-[...6 lines deleted...]
-      <c r="Q46" s="8"/>
+      <c r="J46" s="13"/>
+      <c r="K46" s="13"/>
+      <c r="L46" s="13"/>
+      <c r="M46" s="13"/>
+      <c r="N46" s="13"/>
+      <c r="O46" s="13"/>
+      <c r="P46" s="13"/>
+      <c r="Q46" s="13"/>
+      <c r="EC46" s="30"/>
     </row>
     <row r="47" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A47" s="8"/>
-      <c r="B47" s="107" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B47" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C47" s="32"/>
+      <c r="D47" s="8"/>
+      <c r="E47" s="8"/>
+      <c r="F47" s="8"/>
       <c r="G47" s="8"/>
       <c r="H47" s="8"/>
       <c r="I47" s="8"/>
       <c r="J47" s="8"/>
       <c r="K47" s="8"/>
       <c r="L47" s="8"/>
       <c r="M47" s="8"/>
       <c r="N47" s="8"/>
       <c r="O47" s="8"/>
       <c r="P47" s="8"/>
       <c r="Q47" s="8"/>
     </row>
     <row r="48" spans="1:133" x14ac:dyDescent="0.25">
-      <c r="A48" s="16"/>
-[...15 lines deleted...]
-      </c>
+      <c r="A48" s="8"/>
+      <c r="B48" s="21" t="s">
+        <v>121</v>
+      </c>
+      <c r="C48" s="16" t="s">
+        <v>245</v>
+      </c>
+      <c r="D48" s="8"/>
+      <c r="E48" s="8"/>
+      <c r="F48" s="8"/>
       <c r="G48" s="8"/>
       <c r="H48" s="8"/>
       <c r="I48" s="8"/>
       <c r="J48" s="8"/>
       <c r="K48" s="8"/>
       <c r="L48" s="8"/>
       <c r="M48" s="8"/>
       <c r="N48" s="8"/>
       <c r="O48" s="8"/>
       <c r="P48" s="8"/>
       <c r="Q48" s="8"/>
-      <c r="EC48" s="18" t="e">
-[...20 lines deleted...]
-        <f>SUM(F47:F48)</f>
+    </row>
+    <row r="49" spans="1:133" x14ac:dyDescent="0.25">
+      <c r="A49" s="8"/>
+      <c r="B49" s="107" t="s">
+        <v>122</v>
+      </c>
+      <c r="C49" s="133">
+        <f>'Pressupost Producció Ràdio'!C49</f>
+        <v>0</v>
+      </c>
+      <c r="D49" s="249">
+        <f>'Pressupost Producció Ràdio'!K49</f>
+        <v>0</v>
+      </c>
+      <c r="E49" s="250"/>
+      <c r="F49" s="249">
+        <f t="shared" ref="F49:F50" si="3">E49-D49</f>
         <v>0</v>
       </c>
       <c r="G49" s="8"/>
       <c r="H49" s="8"/>
       <c r="I49" s="8"/>
       <c r="J49" s="8"/>
       <c r="K49" s="8"/>
       <c r="L49" s="8"/>
       <c r="M49" s="8"/>
       <c r="N49" s="8"/>
       <c r="O49" s="8"/>
       <c r="P49" s="8"/>
       <c r="Q49" s="8"/>
-      <c r="EC49" s="18" t="e">
-[...2 lines deleted...]
-      </c>
     </row>
     <row r="50" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A50" s="16"/>
-      <c r="B50" s="20"/>
-[...13 lines deleted...]
-        <f t="shared" si="4"/>
+      <c r="B50" s="239" t="s">
+        <v>123</v>
+      </c>
+      <c r="C50" s="133">
+        <f>'Pressupost Producció Ràdio'!C50</f>
+        <v>0</v>
+      </c>
+      <c r="D50" s="132">
+        <f>'Pressupost Producció Ràdio'!K50</f>
+        <v>0</v>
+      </c>
+      <c r="E50" s="136"/>
+      <c r="F50" s="132">
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="G50" s="8"/>
       <c r="H50" s="8"/>
       <c r="I50" s="8"/>
       <c r="J50" s="8"/>
       <c r="K50" s="8"/>
       <c r="L50" s="8"/>
       <c r="M50" s="8"/>
       <c r="N50" s="8"/>
       <c r="O50" s="8"/>
       <c r="P50" s="8"/>
       <c r="Q50" s="8"/>
       <c r="EC50" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="51" spans="1:133" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:133" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A51" s="16"/>
-      <c r="D51" s="8"/>
-[...1 lines deleted...]
-      <c r="F51" s="8"/>
+      <c r="B51" s="27"/>
+      <c r="C51" s="89" t="str">
+        <f>"TOTAL " &amp;" " &amp; B48 &amp; " " &amp; (C48)</f>
+        <v>TOTAL  02.01. Altres retribucions</v>
+      </c>
+      <c r="D51" s="92">
+        <f>SUM(D49:D50)</f>
+        <v>0</v>
+      </c>
+      <c r="E51" s="92">
+        <f>SUM(E49:E50)</f>
+        <v>0</v>
+      </c>
+      <c r="F51" s="92">
+        <f>SUM(F49:F50)</f>
+        <v>0</v>
+      </c>
       <c r="G51" s="8"/>
       <c r="H51" s="8"/>
       <c r="I51" s="8"/>
       <c r="J51" s="8"/>
       <c r="K51" s="8"/>
       <c r="L51" s="8"/>
       <c r="M51" s="8"/>
       <c r="N51" s="8"/>
       <c r="O51" s="8"/>
       <c r="P51" s="8"/>
       <c r="Q51" s="8"/>
       <c r="EC51" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="52" spans="1:133" ht="19.5" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="52" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A52" s="16"/>
-      <c r="B52" s="34"/>
-[...5 lines deleted...]
-      <c r="F52" s="8"/>
+      <c r="B52" s="20"/>
+      <c r="C52" s="42" t="str">
+        <f xml:space="preserve"> "TOTAL " &amp; 'Pressupost Producció Ràdio'!C46</f>
+        <v>TOTAL CAPÍTOL 02.- Altres retribucions</v>
+      </c>
+      <c r="D52" s="134">
+        <f xml:space="preserve"> D51</f>
+        <v>0</v>
+      </c>
+      <c r="E52" s="134">
+        <f t="shared" ref="E52:F52" si="4" xml:space="preserve"> E51</f>
+        <v>0</v>
+      </c>
+      <c r="F52" s="134">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
       <c r="G52" s="8"/>
       <c r="H52" s="8"/>
       <c r="I52" s="8"/>
       <c r="J52" s="8"/>
       <c r="K52" s="8"/>
       <c r="L52" s="8"/>
       <c r="M52" s="8"/>
       <c r="N52" s="8"/>
       <c r="O52" s="8"/>
       <c r="P52" s="8"/>
       <c r="Q52" s="8"/>
-      <c r="EC52" s="19" t="e">
-        <f>SUM(EC48:EC51)</f>
+      <c r="EC52" s="18" t="e">
+        <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="53" spans="1:133" x14ac:dyDescent="0.25">
-      <c r="A53" s="8"/>
-[...3 lines deleted...]
-      <c r="C53" s="29"/>
+      <c r="A53" s="16"/>
       <c r="D53" s="8"/>
       <c r="E53" s="8"/>
       <c r="F53" s="8"/>
       <c r="G53" s="8"/>
       <c r="H53" s="8"/>
       <c r="I53" s="8"/>
       <c r="J53" s="8"/>
       <c r="K53" s="8"/>
       <c r="L53" s="8"/>
       <c r="M53" s="8"/>
       <c r="N53" s="8"/>
       <c r="O53" s="8"/>
       <c r="P53" s="8"/>
       <c r="Q53" s="8"/>
-      <c r="EC53" s="30"/>
-[...7 lines deleted...]
-        <v>129</v>
+      <c r="EC53" s="18" t="e">
+        <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="54" spans="1:133" ht="19.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A54" s="16"/>
+      <c r="B54" s="34"/>
+      <c r="C54" s="25" t="s">
+        <v>159</v>
       </c>
       <c r="D54" s="8"/>
       <c r="E54" s="8"/>
       <c r="F54" s="8"/>
       <c r="G54" s="8"/>
       <c r="H54" s="8"/>
       <c r="I54" s="8"/>
       <c r="J54" s="8"/>
       <c r="K54" s="8"/>
       <c r="L54" s="8"/>
       <c r="M54" s="8"/>
       <c r="N54" s="8"/>
       <c r="O54" s="8"/>
       <c r="P54" s="8"/>
       <c r="Q54" s="8"/>
+      <c r="EC54" s="19" t="e">
+        <f>SUM(EC50:EC53)</f>
+        <v>#REF!</v>
+      </c>
     </row>
     <row r="55" spans="1:133" x14ac:dyDescent="0.25">
-      <c r="A55" s="16"/>
-[...14 lines deleted...]
-      </c>
+      <c r="A55" s="8"/>
+      <c r="B55" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C55" s="29"/>
+      <c r="D55" s="8"/>
+      <c r="E55" s="8"/>
+      <c r="F55" s="8"/>
       <c r="G55" s="8"/>
       <c r="H55" s="8"/>
       <c r="I55" s="8"/>
       <c r="J55" s="8"/>
       <c r="K55" s="8"/>
       <c r="L55" s="8"/>
       <c r="M55" s="8"/>
       <c r="N55" s="8"/>
       <c r="O55" s="8"/>
       <c r="P55" s="8"/>
       <c r="Q55" s="8"/>
-      <c r="EC55" s="18" t="e">
-[...2 lines deleted...]
-      </c>
+      <c r="EC55" s="30"/>
     </row>
     <row r="56" spans="1:133" x14ac:dyDescent="0.25">
-      <c r="A56" s="16"/>
-[...14 lines deleted...]
-      </c>
+      <c r="A56" s="8"/>
+      <c r="B56" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="C56" s="16" t="s">
+        <v>127</v>
+      </c>
+      <c r="D56" s="8"/>
+      <c r="E56" s="8"/>
+      <c r="F56" s="8"/>
       <c r="G56" s="8"/>
       <c r="H56" s="8"/>
       <c r="I56" s="8"/>
       <c r="J56" s="8"/>
       <c r="K56" s="8"/>
       <c r="L56" s="8"/>
       <c r="M56" s="8"/>
       <c r="N56" s="8"/>
       <c r="O56" s="8"/>
       <c r="P56" s="8"/>
       <c r="Q56" s="8"/>
-      <c r="EC56" s="18" t="e">
-[...2 lines deleted...]
-      </c>
     </row>
     <row r="57" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A57" s="16"/>
-      <c r="B57" s="96" t="s">
-[...5 lines deleted...]
-      <c r="D57" s="136">
+      <c r="B57" s="107" t="s">
+        <v>2</v>
+      </c>
+      <c r="C57" s="107" t="s">
+        <v>62</v>
+      </c>
+      <c r="D57" s="244">
         <f>'Pressupost Producció Ràdio'!K57</f>
         <v>0</v>
       </c>
-      <c r="E57" s="139"/>
-[...1 lines deleted...]
-        <f t="shared" si="5"/>
+      <c r="E57" s="245"/>
+      <c r="F57" s="244">
+        <f t="shared" ref="F57:F63" si="5">E57-D57</f>
         <v>0</v>
       </c>
       <c r="G57" s="8"/>
       <c r="H57" s="8"/>
       <c r="I57" s="8"/>
       <c r="J57" s="8"/>
       <c r="K57" s="8"/>
       <c r="L57" s="8"/>
       <c r="M57" s="8"/>
       <c r="N57" s="8"/>
       <c r="O57" s="8"/>
       <c r="P57" s="8"/>
       <c r="Q57" s="8"/>
       <c r="EC57" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="58" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A58" s="16"/>
-      <c r="B58" s="149" t="s">
-[...2 lines deleted...]
-      <c r="C58" s="149" t="s">
+      <c r="B58" s="145" t="s">
+        <v>4</v>
+      </c>
+      <c r="C58" s="145" t="s">
         <v>128</v>
       </c>
-      <c r="D58" s="136">
+      <c r="D58" s="132">
         <f>'Pressupost Producció Ràdio'!K58</f>
         <v>0</v>
       </c>
-      <c r="E58" s="140"/>
-      <c r="F58" s="136">
+      <c r="E58" s="136"/>
+      <c r="F58" s="132">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="G58" s="8"/>
       <c r="H58" s="8"/>
       <c r="I58" s="8"/>
       <c r="J58" s="8"/>
       <c r="K58" s="8"/>
       <c r="L58" s="8"/>
       <c r="M58" s="8"/>
       <c r="N58" s="8"/>
       <c r="O58" s="8"/>
       <c r="P58" s="8"/>
       <c r="Q58" s="8"/>
       <c r="EC58" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="59" spans="1:133" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="59" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A59" s="16"/>
       <c r="B59" s="96" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C59" s="96" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="D59" s="136">
+        <v>126</v>
+      </c>
+      <c r="D59" s="132">
         <f>'Pressupost Producció Ràdio'!K59</f>
         <v>0</v>
       </c>
-      <c r="E59" s="139"/>
-      <c r="F59" s="136">
+      <c r="E59" s="135"/>
+      <c r="F59" s="132">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="G59" s="8"/>
       <c r="H59" s="8"/>
       <c r="I59" s="8"/>
       <c r="J59" s="8"/>
       <c r="K59" s="8"/>
       <c r="L59" s="8"/>
       <c r="M59" s="8"/>
       <c r="N59" s="8"/>
       <c r="O59" s="8"/>
       <c r="P59" s="8"/>
       <c r="Q59" s="8"/>
-      <c r="EC59" s="19" t="e">
-        <f>SUM(EC55:EC58)</f>
+      <c r="EC59" s="18" t="e">
+        <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="60" spans="1:133" x14ac:dyDescent="0.25">
-      <c r="A60" s="8"/>
-[...6 lines deleted...]
-      <c r="D60" s="136">
+      <c r="A60" s="16"/>
+      <c r="B60" s="145" t="s">
+        <v>6</v>
+      </c>
+      <c r="C60" s="145" t="s">
+        <v>126</v>
+      </c>
+      <c r="D60" s="132">
         <f>'Pressupost Producció Ràdio'!K60</f>
         <v>0</v>
       </c>
-      <c r="E60" s="140"/>
-      <c r="F60" s="136">
+      <c r="E60" s="136"/>
+      <c r="F60" s="132">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="G60" s="8"/>
       <c r="H60" s="8"/>
       <c r="I60" s="8"/>
       <c r="J60" s="8"/>
       <c r="K60" s="8"/>
       <c r="L60" s="8"/>
       <c r="M60" s="8"/>
       <c r="N60" s="8"/>
       <c r="O60" s="8"/>
       <c r="P60" s="8"/>
       <c r="Q60" s="8"/>
-      <c r="EC60" s="24" t="e">
-        <f>(EC52+EC59)</f>
+      <c r="EC60" s="18" t="e">
+        <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="61" spans="1:133" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:133" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A61" s="16"/>
-      <c r="B61" s="118" t="s">
-[...6 lines deleted...]
-      <c r="D61" s="136">
+      <c r="B61" s="96" t="s">
+        <v>7</v>
+      </c>
+      <c r="C61" s="96" t="s">
+        <v>86</v>
+      </c>
+      <c r="D61" s="132">
         <f>'Pressupost Producció Ràdio'!K61</f>
         <v>0</v>
       </c>
-      <c r="E61" s="139"/>
-      <c r="F61" s="136">
+      <c r="E61" s="135"/>
+      <c r="F61" s="132">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="G61" s="8"/>
       <c r="H61" s="8"/>
       <c r="I61" s="8"/>
       <c r="J61" s="8"/>
       <c r="K61" s="8"/>
       <c r="L61" s="8"/>
       <c r="M61" s="8"/>
       <c r="N61" s="8"/>
       <c r="O61" s="8"/>
       <c r="P61" s="8"/>
       <c r="Q61" s="8"/>
-    </row>
-    <row r="62" spans="1:133" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="EC61" s="19" t="e">
+        <f>SUM(EC57:EC60)</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="62" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A62" s="8"/>
-      <c r="B62" s="27"/>
-[...13 lines deleted...]
-        <f t="shared" si="6"/>
+      <c r="B62" s="145" t="s">
+        <v>58</v>
+      </c>
+      <c r="C62" s="145" t="s">
+        <v>87</v>
+      </c>
+      <c r="D62" s="132">
+        <f>'Pressupost Producció Ràdio'!K62</f>
+        <v>0</v>
+      </c>
+      <c r="E62" s="136"/>
+      <c r="F62" s="132">
+        <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="G62" s="8"/>
       <c r="H62" s="8"/>
       <c r="I62" s="8"/>
       <c r="J62" s="8"/>
       <c r="K62" s="8"/>
       <c r="L62" s="8"/>
       <c r="M62" s="8"/>
       <c r="N62" s="8"/>
       <c r="O62" s="8"/>
       <c r="P62" s="8"/>
       <c r="Q62" s="8"/>
+      <c r="EC62" s="24" t="e">
+        <f>(EC54+EC61)</f>
+        <v>#REF!</v>
+      </c>
     </row>
     <row r="63" spans="1:133" x14ac:dyDescent="0.25">
-      <c r="A63" s="8"/>
-[...6 lines deleted...]
-      <c r="F63" s="8"/>
+      <c r="A63" s="16"/>
+      <c r="B63" s="115" t="s">
+        <v>8</v>
+      </c>
+      <c r="C63" s="133">
+        <f>'Pressupost Producció Ràdio'!C63</f>
+        <v>0</v>
+      </c>
+      <c r="D63" s="132">
+        <f>'Pressupost Producció Ràdio'!K63</f>
+        <v>0</v>
+      </c>
+      <c r="E63" s="135"/>
+      <c r="F63" s="132">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
       <c r="G63" s="8"/>
       <c r="H63" s="8"/>
       <c r="I63" s="8"/>
-      <c r="J63" s="13"/>
-[...8 lines deleted...]
-    <row r="64" spans="1:133" x14ac:dyDescent="0.25">
+      <c r="J63" s="8"/>
+      <c r="K63" s="8"/>
+      <c r="L63" s="8"/>
+      <c r="M63" s="8"/>
+      <c r="N63" s="8"/>
+      <c r="O63" s="8"/>
+      <c r="P63" s="8"/>
+      <c r="Q63" s="8"/>
+    </row>
+    <row r="64" spans="1:133" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A64" s="8"/>
-      <c r="B64" s="21" t="s">
-[...7 lines deleted...]
-      <c r="F64" s="8"/>
+      <c r="B64" s="27"/>
+      <c r="C64" s="89" t="str">
+        <f>"TOTAL " &amp;" " &amp; B56 &amp; " " &amp; (C56)</f>
+        <v>TOTAL  03.01. Compres i lloguers</v>
+      </c>
+      <c r="D64" s="92">
+        <f>SUM(D57:D63)</f>
+        <v>0</v>
+      </c>
+      <c r="E64" s="92">
+        <f t="shared" ref="E64:F64" si="6">SUM(E57:E63)</f>
+        <v>0</v>
+      </c>
+      <c r="F64" s="92">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
       <c r="G64" s="8"/>
       <c r="H64" s="8"/>
       <c r="I64" s="8"/>
       <c r="J64" s="8"/>
       <c r="K64" s="8"/>
       <c r="L64" s="8"/>
       <c r="M64" s="8"/>
       <c r="N64" s="8"/>
       <c r="O64" s="8"/>
       <c r="P64" s="8"/>
       <c r="Q64" s="8"/>
     </row>
     <row r="65" spans="1:133" x14ac:dyDescent="0.25">
-      <c r="A65" s="16"/>
-[...14 lines deleted...]
-      </c>
+      <c r="A65" s="8"/>
+      <c r="B65" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C65" s="29"/>
+      <c r="D65" s="8"/>
+      <c r="E65" s="8"/>
+      <c r="F65" s="8"/>
       <c r="G65" s="8"/>
       <c r="H65" s="8"/>
       <c r="I65" s="8"/>
-      <c r="J65" s="8"/>
-[...10 lines deleted...]
-      </c>
+      <c r="J65" s="13"/>
+      <c r="K65" s="13"/>
+      <c r="L65" s="13"/>
+      <c r="M65" s="13"/>
+      <c r="N65" s="13"/>
+      <c r="O65" s="13"/>
+      <c r="P65" s="13"/>
+      <c r="Q65" s="13"/>
     </row>
     <row r="66" spans="1:133" x14ac:dyDescent="0.25">
-      <c r="A66" s="16"/>
-[...14 lines deleted...]
-      </c>
+      <c r="A66" s="8"/>
+      <c r="B66" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" s="16" t="s">
+        <v>129</v>
+      </c>
+      <c r="D66" s="8"/>
+      <c r="E66" s="8"/>
+      <c r="F66" s="8"/>
       <c r="G66" s="8"/>
       <c r="H66" s="8"/>
       <c r="I66" s="8"/>
       <c r="J66" s="8"/>
       <c r="K66" s="8"/>
       <c r="L66" s="8"/>
       <c r="M66" s="8"/>
       <c r="N66" s="8"/>
       <c r="O66" s="8"/>
       <c r="P66" s="8"/>
       <c r="Q66" s="8"/>
-      <c r="EC66" s="18" t="e">
-[...2 lines deleted...]
-      </c>
     </row>
     <row r="67" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A67" s="16"/>
-      <c r="B67" s="96" t="s">
-[...5 lines deleted...]
-      <c r="D67" s="136">
+      <c r="B67" s="242" t="s">
+        <v>11</v>
+      </c>
+      <c r="C67" s="242" t="s">
+        <v>44</v>
+      </c>
+      <c r="D67" s="244">
         <f>'Pressupost Producció Ràdio'!K67</f>
         <v>0</v>
       </c>
-      <c r="E67" s="139"/>
-[...1 lines deleted...]
-        <f t="shared" si="7"/>
+      <c r="E67" s="245"/>
+      <c r="F67" s="244">
+        <f t="shared" ref="F67:F71" si="7">E67-D67</f>
         <v>0</v>
       </c>
       <c r="G67" s="8"/>
       <c r="H67" s="8"/>
       <c r="I67" s="8"/>
       <c r="J67" s="8"/>
       <c r="K67" s="8"/>
       <c r="L67" s="8"/>
       <c r="M67" s="8"/>
       <c r="N67" s="8"/>
       <c r="O67" s="8"/>
       <c r="P67" s="8"/>
       <c r="Q67" s="8"/>
       <c r="EC67" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="68" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A68" s="16"/>
-      <c r="B68" s="149" t="s">
-[...5 lines deleted...]
-      <c r="D68" s="136">
+      <c r="B68" s="145" t="s">
+        <v>4</v>
+      </c>
+      <c r="C68" s="145" t="s">
+        <v>130</v>
+      </c>
+      <c r="D68" s="132">
         <f>'Pressupost Producció Ràdio'!K68</f>
         <v>0</v>
       </c>
-      <c r="E68" s="140"/>
-      <c r="F68" s="136">
+      <c r="E68" s="136"/>
+      <c r="F68" s="132">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="G68" s="8"/>
       <c r="H68" s="8"/>
       <c r="I68" s="8"/>
       <c r="J68" s="8"/>
       <c r="K68" s="8"/>
       <c r="L68" s="8"/>
       <c r="M68" s="8"/>
       <c r="N68" s="8"/>
       <c r="O68" s="8"/>
       <c r="P68" s="8"/>
       <c r="Q68" s="8"/>
       <c r="EC68" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="69" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A69" s="16"/>
-      <c r="B69" s="118" t="s">
-[...6 lines deleted...]
-      <c r="D69" s="136">
+      <c r="B69" s="96" t="s">
+        <v>5</v>
+      </c>
+      <c r="C69" s="96" t="s">
+        <v>46</v>
+      </c>
+      <c r="D69" s="132">
         <f>'Pressupost Producció Ràdio'!K69</f>
         <v>0</v>
       </c>
-      <c r="E69" s="139"/>
-      <c r="F69" s="136">
+      <c r="E69" s="135"/>
+      <c r="F69" s="132">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="G69" s="8"/>
       <c r="H69" s="8"/>
       <c r="I69" s="8"/>
       <c r="J69" s="8"/>
       <c r="K69" s="8"/>
       <c r="L69" s="8"/>
       <c r="M69" s="8"/>
       <c r="N69" s="8"/>
       <c r="O69" s="8"/>
       <c r="P69" s="8"/>
       <c r="Q69" s="8"/>
       <c r="EC69" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="70" spans="1:133" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="70" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A70" s="16"/>
-      <c r="B70" s="27"/>
-[...13 lines deleted...]
-        <f>SUM(F65:F69)</f>
+      <c r="B70" s="145" t="s">
+        <v>6</v>
+      </c>
+      <c r="C70" s="145" t="s">
+        <v>131</v>
+      </c>
+      <c r="D70" s="132">
+        <f>'Pressupost Producció Ràdio'!K70</f>
+        <v>0</v>
+      </c>
+      <c r="E70" s="136"/>
+      <c r="F70" s="132">
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="G70" s="8"/>
       <c r="H70" s="8"/>
       <c r="I70" s="8"/>
       <c r="J70" s="8"/>
       <c r="K70" s="8"/>
       <c r="L70" s="8"/>
       <c r="M70" s="8"/>
       <c r="N70" s="8"/>
       <c r="O70" s="8"/>
       <c r="P70" s="8"/>
       <c r="Q70" s="8"/>
       <c r="EC70" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="71" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A71" s="16"/>
-      <c r="B71" s="28"/>
-[...13 lines deleted...]
-        <f t="shared" si="8"/>
+      <c r="B71" s="115" t="s">
+        <v>7</v>
+      </c>
+      <c r="C71" s="133">
+        <f>'Pressupost Producció Ràdio'!C71</f>
+        <v>0</v>
+      </c>
+      <c r="D71" s="132">
+        <f>'Pressupost Producció Ràdio'!K71</f>
+        <v>0</v>
+      </c>
+      <c r="E71" s="135"/>
+      <c r="F71" s="132">
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="G71" s="8"/>
       <c r="H71" s="8"/>
       <c r="I71" s="8"/>
       <c r="J71" s="8"/>
       <c r="K71" s="8"/>
       <c r="L71" s="8"/>
       <c r="M71" s="8"/>
       <c r="N71" s="8"/>
       <c r="O71" s="8"/>
       <c r="P71" s="8"/>
       <c r="Q71" s="8"/>
       <c r="EC71" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="72" spans="1:133" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A72" s="16"/>
-      <c r="D72" s="8"/>
-[...1 lines deleted...]
-      <c r="F72" s="8"/>
+      <c r="B72" s="27"/>
+      <c r="C72" s="89" t="str">
+        <f>"TOTAL " &amp;" " &amp; B66 &amp; " " &amp; (C66)</f>
+        <v xml:space="preserve">TOTAL  03.02. Locomoció, àpats i allotjament  </v>
+      </c>
+      <c r="D72" s="92">
+        <f>SUM(D67:D71)</f>
+        <v>0</v>
+      </c>
+      <c r="E72" s="92">
+        <f>SUM(E67:E71)</f>
+        <v>0</v>
+      </c>
+      <c r="F72" s="92">
+        <f>SUM(F67:F71)</f>
+        <v>0</v>
+      </c>
       <c r="G72" s="8"/>
       <c r="H72" s="8"/>
       <c r="I72" s="8"/>
       <c r="J72" s="8"/>
       <c r="K72" s="8"/>
       <c r="L72" s="8"/>
       <c r="M72" s="8"/>
       <c r="N72" s="8"/>
       <c r="O72" s="8"/>
       <c r="P72" s="8"/>
       <c r="Q72" s="8"/>
-      <c r="EC72" s="19" t="e">
-        <f>SUM(EC65:EC71)</f>
+      <c r="EC72" s="18" t="e">
+        <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="73" spans="1:133" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="73" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A73" s="16"/>
-      <c r="B73" s="33"/>
-[...5 lines deleted...]
-      <c r="F73" s="8"/>
+      <c r="B73" s="28"/>
+      <c r="C73" s="42" t="str">
+        <f xml:space="preserve"> "TOTAL " &amp; 'Pressupost Producció Ràdio'!C54</f>
+        <v>TOTAL CAPÍTOL 03.- Despeses de producció</v>
+      </c>
+      <c r="D73" s="134">
+        <f xml:space="preserve"> D64+D72</f>
+        <v>0</v>
+      </c>
+      <c r="E73" s="134">
+        <f t="shared" ref="E73:F73" si="8" xml:space="preserve"> E64+E72</f>
+        <v>0</v>
+      </c>
+      <c r="F73" s="134">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
       <c r="G73" s="8"/>
       <c r="H73" s="8"/>
       <c r="I73" s="8"/>
       <c r="J73" s="8"/>
       <c r="K73" s="8"/>
       <c r="L73" s="8"/>
       <c r="M73" s="8"/>
       <c r="N73" s="8"/>
       <c r="O73" s="8"/>
       <c r="P73" s="8"/>
       <c r="Q73" s="8"/>
-      <c r="EC73" s="30"/>
-[...6 lines deleted...]
-      <c r="C74" s="2"/>
+      <c r="EC73" s="18" t="e">
+        <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="74" spans="1:133" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A74" s="16"/>
       <c r="D74" s="8"/>
       <c r="E74" s="8"/>
       <c r="F74" s="8"/>
       <c r="G74" s="8"/>
       <c r="H74" s="8"/>
       <c r="I74" s="8"/>
       <c r="J74" s="8"/>
       <c r="K74" s="8"/>
       <c r="L74" s="8"/>
       <c r="M74" s="8"/>
       <c r="N74" s="8"/>
       <c r="O74" s="8"/>
       <c r="P74" s="8"/>
       <c r="Q74" s="8"/>
-    </row>
-    <row r="75" spans="1:133" x14ac:dyDescent="0.25">
+      <c r="EC74" s="19" t="e">
+        <f>SUM(EC67:EC73)</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="75" spans="1:133" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A75" s="16"/>
-      <c r="B75" s="21" t="s">
-[...3 lines deleted...]
-        <v>136</v>
+      <c r="B75" s="33"/>
+      <c r="C75" s="25" t="s">
+        <v>132</v>
       </c>
       <c r="D75" s="8"/>
       <c r="E75" s="8"/>
       <c r="F75" s="8"/>
       <c r="G75" s="8"/>
       <c r="H75" s="8"/>
       <c r="I75" s="8"/>
       <c r="J75" s="8"/>
       <c r="K75" s="8"/>
       <c r="L75" s="8"/>
       <c r="M75" s="8"/>
       <c r="N75" s="8"/>
       <c r="O75" s="8"/>
       <c r="P75" s="8"/>
       <c r="Q75" s="8"/>
-      <c r="EC75" s="18" t="e">
-[...2 lines deleted...]
-      </c>
+      <c r="EC75" s="30"/>
     </row>
     <row r="76" spans="1:133" x14ac:dyDescent="0.25">
-      <c r="A76" s="16"/>
-[...14 lines deleted...]
-      </c>
+      <c r="A76" s="8"/>
+      <c r="B76" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C76" s="2"/>
+      <c r="D76" s="8"/>
+      <c r="E76" s="8"/>
+      <c r="F76" s="8"/>
       <c r="G76" s="8"/>
       <c r="H76" s="8"/>
       <c r="I76" s="8"/>
       <c r="J76" s="8"/>
       <c r="K76" s="8"/>
       <c r="L76" s="8"/>
       <c r="M76" s="8"/>
       <c r="N76" s="8"/>
       <c r="O76" s="8"/>
       <c r="P76" s="8"/>
       <c r="Q76" s="8"/>
-      <c r="EC76" s="18" t="e">
-[...2 lines deleted...]
-      </c>
     </row>
     <row r="77" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A77" s="16"/>
-      <c r="B77" s="117" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B77" s="21" t="s">
+        <v>133</v>
+      </c>
+      <c r="C77" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="D77" s="8"/>
+      <c r="E77" s="8"/>
+      <c r="F77" s="8"/>
       <c r="G77" s="8"/>
       <c r="H77" s="8"/>
       <c r="I77" s="8"/>
       <c r="J77" s="8"/>
       <c r="K77" s="8"/>
       <c r="L77" s="8"/>
       <c r="M77" s="8"/>
       <c r="N77" s="8"/>
       <c r="O77" s="8"/>
       <c r="P77" s="8"/>
       <c r="Q77" s="8"/>
       <c r="EC77" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="78" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A78" s="16"/>
-      <c r="B78" s="96" t="s">
-        <v>144</v>
+      <c r="B78" s="107" t="s">
+        <v>135</v>
       </c>
       <c r="C78" s="107" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="D78" s="136">
+        <v>137</v>
+      </c>
+      <c r="D78" s="246">
         <f>'Pressupost Producció Ràdio'!K78</f>
         <v>0</v>
       </c>
-      <c r="E78" s="139"/>
-[...1 lines deleted...]
-        <f t="shared" si="9"/>
+      <c r="E78" s="245"/>
+      <c r="F78" s="244">
+        <f t="shared" ref="F78:F85" si="9">E78-D78</f>
         <v>0</v>
       </c>
       <c r="G78" s="8"/>
       <c r="H78" s="8"/>
       <c r="I78" s="8"/>
       <c r="J78" s="8"/>
       <c r="K78" s="8"/>
       <c r="L78" s="8"/>
       <c r="M78" s="8"/>
       <c r="N78" s="8"/>
       <c r="O78" s="8"/>
       <c r="P78" s="8"/>
       <c r="Q78" s="8"/>
       <c r="EC78" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="79" spans="1:133" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="79" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A79" s="16"/>
-      <c r="B79" s="117" t="s">
-[...5 lines deleted...]
-      <c r="D79" s="136">
+      <c r="B79" s="114" t="s">
+        <v>136</v>
+      </c>
+      <c r="C79" s="145" t="s">
+        <v>138</v>
+      </c>
+      <c r="D79" s="132">
         <f>'Pressupost Producció Ràdio'!K79</f>
         <v>0</v>
       </c>
-      <c r="E79" s="139"/>
-      <c r="F79" s="136">
+      <c r="E79" s="136"/>
+      <c r="F79" s="132">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="G79" s="8"/>
       <c r="H79" s="8"/>
       <c r="I79" s="8"/>
       <c r="J79" s="8"/>
       <c r="K79" s="8"/>
       <c r="L79" s="8"/>
       <c r="M79" s="8"/>
       <c r="N79" s="8"/>
       <c r="O79" s="8"/>
       <c r="P79" s="8"/>
       <c r="Q79" s="8"/>
-      <c r="EC79" s="19" t="e">
-        <f>SUM(EC75:EC78)</f>
+      <c r="EC79" s="18" t="e">
+        <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="80" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A80" s="16"/>
-      <c r="B80" s="117" t="s">
-[...5 lines deleted...]
-      <c r="D80" s="136">
+      <c r="B80" s="96" t="s">
+        <v>142</v>
+      </c>
+      <c r="C80" s="96" t="s">
+        <v>139</v>
+      </c>
+      <c r="D80" s="132">
         <f>'Pressupost Producció Ràdio'!K80</f>
         <v>0</v>
       </c>
-      <c r="E80" s="139"/>
-      <c r="F80" s="136">
+      <c r="E80" s="135"/>
+      <c r="F80" s="132">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="G80" s="8"/>
       <c r="H80" s="8"/>
       <c r="I80" s="8"/>
       <c r="J80" s="8"/>
       <c r="K80" s="8"/>
       <c r="L80" s="8"/>
       <c r="M80" s="8"/>
       <c r="N80" s="8"/>
       <c r="O80" s="8"/>
       <c r="P80" s="8"/>
       <c r="Q80" s="8"/>
-      <c r="EC80" s="242"/>
-[...1 lines deleted...]
-    <row r="81" spans="1:133" x14ac:dyDescent="0.25">
+      <c r="EC80" s="18" t="e">
+        <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="81" spans="1:133" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A81" s="16"/>
-      <c r="B81" s="118" t="s">
-[...6 lines deleted...]
-      <c r="D81" s="136">
+      <c r="B81" s="114" t="s">
+        <v>143</v>
+      </c>
+      <c r="C81" s="145" t="s">
+        <v>140</v>
+      </c>
+      <c r="D81" s="132">
         <f>'Pressupost Producció Ràdio'!K81</f>
         <v>0</v>
       </c>
-      <c r="E81" s="139"/>
-      <c r="F81" s="136">
+      <c r="E81" s="136"/>
+      <c r="F81" s="132">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="G81" s="8"/>
       <c r="H81" s="8"/>
       <c r="I81" s="8"/>
       <c r="J81" s="8"/>
       <c r="K81" s="8"/>
       <c r="L81" s="8"/>
       <c r="M81" s="8"/>
       <c r="N81" s="8"/>
       <c r="O81" s="8"/>
       <c r="P81" s="8"/>
       <c r="Q81" s="8"/>
-    </row>
-[...15 lines deleted...]
-        <f>SUM(F76:F81)</f>
+      <c r="EC81" s="19" t="e">
+        <f>SUM(EC77:EC80)</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="82" spans="1:133" x14ac:dyDescent="0.25">
+      <c r="A82" s="16"/>
+      <c r="B82" s="96" t="s">
+        <v>144</v>
+      </c>
+      <c r="C82" s="96" t="s">
+        <v>217</v>
+      </c>
+      <c r="D82" s="132">
+        <f>'Pressupost Producció Ràdio'!K82</f>
+        <v>0</v>
+      </c>
+      <c r="E82" s="135"/>
+      <c r="F82" s="132">
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="G82" s="8"/>
       <c r="H82" s="8"/>
       <c r="I82" s="8"/>
-      <c r="J82" s="13"/>
-[...7 lines deleted...]
-      <c r="EC82" s="26"/>
+      <c r="J82" s="8"/>
+      <c r="K82" s="8"/>
+      <c r="L82" s="8"/>
+      <c r="M82" s="8"/>
+      <c r="N82" s="8"/>
+      <c r="O82" s="8"/>
+      <c r="P82" s="8"/>
+      <c r="Q82" s="8"/>
+      <c r="EC82" s="228"/>
     </row>
     <row r="83" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A83" s="16"/>
-      <c r="B83" s="28"/>
-[...13 lines deleted...]
-        <f t="shared" ref="F83" si="11" xml:space="preserve"> F82</f>
+      <c r="B83" s="114" t="s">
+        <v>204</v>
+      </c>
+      <c r="C83" s="151" t="str">
+        <f>'Pressupost Producció Ràdio'!C83</f>
+        <v>Serveis artístics</v>
+      </c>
+      <c r="D83" s="132">
+        <f>'Pressupost Producció Ràdio'!K83</f>
+        <v>0</v>
+      </c>
+      <c r="E83" s="136"/>
+      <c r="F83" s="132">
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="G83" s="8"/>
       <c r="H83" s="8"/>
       <c r="I83" s="8"/>
       <c r="J83" s="8"/>
       <c r="K83" s="8"/>
       <c r="L83" s="8"/>
       <c r="M83" s="8"/>
       <c r="N83" s="8"/>
       <c r="O83" s="8"/>
       <c r="P83" s="8"/>
       <c r="Q83" s="8"/>
-      <c r="EC83" s="18" t="e">
-[...2 lines deleted...]
-      </c>
     </row>
     <row r="84" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A84" s="16"/>
-      <c r="D84" s="8"/>
-[...1 lines deleted...]
-      <c r="F84" s="8"/>
+      <c r="B84" s="96" t="s">
+        <v>246</v>
+      </c>
+      <c r="C84" s="133">
+        <f>'Pressupost Producció Ràdio'!C84</f>
+        <v>0</v>
+      </c>
+      <c r="D84" s="132">
+        <f>'Pressupost Producció Ràdio'!K84</f>
+        <v>0</v>
+      </c>
+      <c r="E84" s="135"/>
+      <c r="F84" s="132">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
       <c r="G84" s="8"/>
       <c r="H84" s="8"/>
       <c r="I84" s="8"/>
       <c r="J84" s="8"/>
       <c r="K84" s="8"/>
       <c r="L84" s="8"/>
       <c r="M84" s="8"/>
       <c r="N84" s="8"/>
       <c r="O84" s="8"/>
       <c r="P84" s="8"/>
       <c r="Q84" s="8"/>
-      <c r="EC84" s="18" t="e">
-[...4 lines deleted...]
-    <row r="85" spans="1:133" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="EC84" s="228"/>
+    </row>
+    <row r="85" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A85" s="16"/>
-      <c r="B85" s="33"/>
-[...5 lines deleted...]
-      <c r="F85" s="8"/>
+      <c r="B85" s="151" t="s">
+        <v>247</v>
+      </c>
+      <c r="C85" s="133">
+        <f>'Pressupost Producció Ràdio'!C85</f>
+        <v>0</v>
+      </c>
+      <c r="D85" s="132">
+        <f>'Pressupost Producció Ràdio'!K85</f>
+        <v>0</v>
+      </c>
+      <c r="E85" s="136"/>
+      <c r="F85" s="132">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
       <c r="G85" s="8"/>
       <c r="H85" s="8"/>
       <c r="I85" s="8"/>
       <c r="J85" s="8"/>
       <c r="K85" s="8"/>
       <c r="L85" s="8"/>
       <c r="M85" s="8"/>
       <c r="N85" s="8"/>
       <c r="O85" s="8"/>
       <c r="P85" s="8"/>
       <c r="Q85" s="8"/>
-      <c r="EC85" s="18" t="e">
-[...12 lines deleted...]
-      <c r="F86" s="8"/>
+    </row>
+    <row r="86" spans="1:133" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B86" s="27"/>
+      <c r="C86" s="89" t="str">
+        <f>"TOTAL " &amp;" " &amp; B77 &amp; " " &amp; (C77)</f>
+        <v>TOTAL  04.01. Altres</v>
+      </c>
+      <c r="D86" s="92">
+        <f>SUM(D78:D85)</f>
+        <v>0</v>
+      </c>
+      <c r="E86" s="92">
+        <f>SUM(E78:E85)</f>
+        <v>0</v>
+      </c>
+      <c r="F86" s="92">
+        <f>SUM(F78:F85)</f>
+        <v>0</v>
+      </c>
       <c r="G86" s="8"/>
       <c r="H86" s="8"/>
       <c r="I86" s="8"/>
-      <c r="J86" s="8"/>
-[...10 lines deleted...]
-      </c>
+      <c r="J86" s="13"/>
+      <c r="K86" s="13"/>
+      <c r="L86" s="13"/>
+      <c r="M86" s="13"/>
+      <c r="N86" s="13"/>
+      <c r="O86" s="13"/>
+      <c r="P86" s="13"/>
+      <c r="Q86" s="13"/>
+      <c r="EC86" s="26"/>
     </row>
     <row r="87" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A87" s="16"/>
-      <c r="B87" s="21" t="s">
-[...7 lines deleted...]
-      <c r="F87" s="8"/>
+      <c r="B87" s="28"/>
+      <c r="C87" s="42" t="str">
+        <f xml:space="preserve"> "TOTAL " &amp; 'Pressupost Producció Ràdio'!C75</f>
+        <v>TOTAL CAPÍTOL 04.- Altres</v>
+      </c>
+      <c r="D87" s="134">
+        <f xml:space="preserve"> D86</f>
+        <v>0</v>
+      </c>
+      <c r="E87" s="134">
+        <f t="shared" ref="E87" si="10" xml:space="preserve"> E86</f>
+        <v>0</v>
+      </c>
+      <c r="F87" s="134">
+        <f t="shared" ref="F87" si="11" xml:space="preserve"> F86</f>
+        <v>0</v>
+      </c>
       <c r="G87" s="8"/>
       <c r="H87" s="8"/>
       <c r="I87" s="8"/>
       <c r="J87" s="8"/>
       <c r="K87" s="8"/>
       <c r="L87" s="8"/>
       <c r="M87" s="8"/>
       <c r="N87" s="8"/>
       <c r="O87" s="8"/>
       <c r="P87" s="8"/>
       <c r="Q87" s="8"/>
       <c r="EC87" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="88" spans="1:133" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="88" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A88" s="16"/>
-      <c r="B88" s="96" t="s">
-[...14 lines deleted...]
-      </c>
+      <c r="D88" s="8"/>
+      <c r="E88" s="8"/>
+      <c r="F88" s="8"/>
       <c r="G88" s="8"/>
       <c r="H88" s="8"/>
       <c r="I88" s="8"/>
       <c r="J88" s="8"/>
       <c r="K88" s="8"/>
       <c r="L88" s="8"/>
       <c r="M88" s="8"/>
       <c r="N88" s="8"/>
       <c r="O88" s="8"/>
       <c r="P88" s="8"/>
       <c r="Q88" s="8"/>
-      <c r="EC88" s="19" t="e">
-        <f>SUM(EC83:EC87)</f>
+      <c r="EC88" s="18" t="e">
+        <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="89" spans="1:133" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:133" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A89" s="16"/>
-      <c r="B89" s="159" t="s">
-[...14 lines deleted...]
-      </c>
+      <c r="B89" s="33"/>
+      <c r="C89" s="25" t="s">
+        <v>218</v>
+      </c>
+      <c r="D89" s="8"/>
+      <c r="E89" s="8"/>
+      <c r="F89" s="8"/>
       <c r="G89" s="8"/>
       <c r="H89" s="8"/>
       <c r="I89" s="8"/>
       <c r="J89" s="8"/>
       <c r="K89" s="8"/>
       <c r="L89" s="8"/>
       <c r="M89" s="8"/>
       <c r="N89" s="8"/>
       <c r="O89" s="8"/>
       <c r="P89" s="8"/>
       <c r="Q89" s="8"/>
-      <c r="EC89" s="8"/>
-[...19 lines deleted...]
-      </c>
+      <c r="EC89" s="18" t="e">
+        <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="90" spans="1:133" x14ac:dyDescent="0.25">
+      <c r="A90" s="16"/>
+      <c r="B90" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C90" s="1"/>
+      <c r="D90" s="8"/>
+      <c r="E90" s="8"/>
+      <c r="F90" s="8"/>
       <c r="G90" s="8"/>
       <c r="H90" s="8"/>
       <c r="I90" s="8"/>
       <c r="J90" s="8"/>
       <c r="K90" s="8"/>
       <c r="L90" s="8"/>
       <c r="M90" s="8"/>
       <c r="N90" s="8"/>
       <c r="O90" s="8"/>
       <c r="P90" s="8"/>
       <c r="Q90" s="8"/>
-      <c r="EC90" s="26"/>
+      <c r="EC90" s="18" t="e">
+        <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
+        <v>#REF!</v>
+      </c>
     </row>
     <row r="91" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A91" s="16"/>
-      <c r="B91" s="28"/>
-[...15 lines deleted...]
-      </c>
+      <c r="B91" s="21" t="s">
+        <v>145</v>
+      </c>
+      <c r="C91" s="16" t="s">
+        <v>141</v>
+      </c>
+      <c r="D91" s="8"/>
+      <c r="E91" s="8"/>
+      <c r="F91" s="8"/>
       <c r="G91" s="8"/>
       <c r="H91" s="8"/>
       <c r="I91" s="8"/>
       <c r="J91" s="8"/>
       <c r="K91" s="8"/>
       <c r="L91" s="8"/>
       <c r="M91" s="8"/>
       <c r="N91" s="8"/>
       <c r="O91" s="8"/>
       <c r="P91" s="8"/>
       <c r="Q91" s="8"/>
       <c r="EC91" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="92" spans="1:133" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:133" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A92" s="16"/>
-      <c r="D92" s="8"/>
-[...1 lines deleted...]
-      <c r="F92" s="8"/>
+      <c r="B92" s="242" t="s">
+        <v>146</v>
+      </c>
+      <c r="C92" s="242" t="str">
+        <f>'Pressupost Producció Ràdio'!C92</f>
+        <v>Peces per xarxes</v>
+      </c>
+      <c r="D92" s="244">
+        <f>'Pressupost Producció Ràdio'!K92</f>
+        <v>0</v>
+      </c>
+      <c r="E92" s="245"/>
+      <c r="F92" s="244">
+        <f t="shared" ref="F92:F93" si="12">E92-D92</f>
+        <v>0</v>
+      </c>
       <c r="G92" s="8"/>
       <c r="H92" s="8"/>
       <c r="I92" s="8"/>
       <c r="J92" s="8"/>
       <c r="K92" s="8"/>
       <c r="L92" s="8"/>
       <c r="M92" s="8"/>
       <c r="N92" s="8"/>
       <c r="O92" s="8"/>
       <c r="P92" s="8"/>
       <c r="Q92" s="8"/>
-      <c r="EC92" s="18" t="e">
-        <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
+      <c r="EC92" s="19" t="e">
+        <f>SUM(EC87:EC91)</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="93" spans="1:133" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="93" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A93" s="16"/>
-      <c r="B93" s="33"/>
-[...5 lines deleted...]
-      <c r="F93" s="8"/>
+      <c r="B93" s="151" t="s">
+        <v>147</v>
+      </c>
+      <c r="C93" s="151" t="str">
+        <f>'Pressupost Producció Ràdio'!C93</f>
+        <v>Peces de promoció</v>
+      </c>
+      <c r="D93" s="132">
+        <f>'Pressupost Producció Ràdio'!K93</f>
+        <v>0</v>
+      </c>
+      <c r="E93" s="136"/>
+      <c r="F93" s="132">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
       <c r="G93" s="8"/>
       <c r="H93" s="8"/>
       <c r="I93" s="8"/>
       <c r="J93" s="8"/>
       <c r="K93" s="8"/>
       <c r="L93" s="8"/>
       <c r="M93" s="8"/>
       <c r="N93" s="8"/>
       <c r="O93" s="8"/>
       <c r="P93" s="8"/>
       <c r="Q93" s="8"/>
-      <c r="EC93" s="18" t="e">
-[...12 lines deleted...]
-      <c r="F94" s="8"/>
+      <c r="EC93" s="8"/>
+    </row>
+    <row r="94" spans="1:133" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A94" s="8"/>
+      <c r="B94" s="28"/>
+      <c r="C94" s="89" t="str">
+        <f>"TOTAL " &amp;" " &amp; B91 &amp; " " &amp; (C91)</f>
+        <v>TOTAL  05.01. Despesses d'arrencada</v>
+      </c>
+      <c r="D94" s="92">
+        <f>SUM(D92:D93)</f>
+        <v>0</v>
+      </c>
+      <c r="E94" s="92">
+        <f>SUM(E92:E93)</f>
+        <v>0</v>
+      </c>
+      <c r="F94" s="92">
+        <f>SUM(F92:F93)</f>
+        <v>0</v>
+      </c>
       <c r="G94" s="8"/>
       <c r="H94" s="8"/>
       <c r="I94" s="8"/>
       <c r="J94" s="8"/>
       <c r="K94" s="8"/>
       <c r="L94" s="8"/>
       <c r="M94" s="8"/>
       <c r="N94" s="8"/>
       <c r="O94" s="8"/>
       <c r="P94" s="8"/>
       <c r="Q94" s="8"/>
-      <c r="EC94" s="18" t="e">
-[...4 lines deleted...]
-    <row r="95" spans="1:133" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="EC94" s="26"/>
+    </row>
+    <row r="95" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A95" s="16"/>
-      <c r="B95" s="21" t="s">
-[...7 lines deleted...]
-      <c r="F95" s="8"/>
+      <c r="B95" s="28"/>
+      <c r="C95" s="42" t="str">
+        <f xml:space="preserve"> "TOTAL " &amp; 'Pressupost Producció Ràdio'!C89</f>
+        <v>TOTAL CAPÍTOL  05.- Cost de promoció</v>
+      </c>
+      <c r="D95" s="134">
+        <f xml:space="preserve"> D94</f>
+        <v>0</v>
+      </c>
+      <c r="E95" s="134">
+        <f t="shared" ref="E95" si="13" xml:space="preserve"> E94</f>
+        <v>0</v>
+      </c>
+      <c r="F95" s="134">
+        <f t="shared" ref="F95" si="14" xml:space="preserve"> F94</f>
+        <v>0</v>
+      </c>
       <c r="G95" s="8"/>
       <c r="H95" s="8"/>
       <c r="I95" s="8"/>
       <c r="J95" s="8"/>
       <c r="K95" s="8"/>
       <c r="L95" s="8"/>
       <c r="M95" s="8"/>
       <c r="N95" s="8"/>
       <c r="O95" s="8"/>
       <c r="P95" s="8"/>
       <c r="Q95" s="8"/>
-      <c r="EC95" s="19" t="e">
-        <f>SUM(EC91:EC94)</f>
+      <c r="EC95" s="18" t="e">
+        <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="96" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A96" s="16"/>
-      <c r="B96" s="107" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="D96" s="8"/>
+      <c r="E96" s="8"/>
+      <c r="F96" s="8"/>
       <c r="G96" s="8"/>
       <c r="H96" s="8"/>
       <c r="I96" s="8"/>
       <c r="J96" s="8"/>
       <c r="K96" s="8"/>
       <c r="L96" s="8"/>
       <c r="M96" s="8"/>
       <c r="N96" s="8"/>
       <c r="O96" s="8"/>
       <c r="P96" s="8"/>
       <c r="Q96" s="8"/>
-      <c r="EC96" s="24" t="e">
-        <f>(EC72+EC79+EC88+EC95)</f>
+      <c r="EC96" s="18" t="e">
+        <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="97" spans="1:133" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      </c>
+    <row r="97" spans="1:133" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A97" s="16"/>
+      <c r="B97" s="33"/>
+      <c r="C97" s="25" t="s">
+        <v>148</v>
+      </c>
+      <c r="D97" s="8"/>
+      <c r="E97" s="8"/>
+      <c r="F97" s="8"/>
       <c r="G97" s="8"/>
       <c r="H97" s="8"/>
       <c r="I97" s="8"/>
       <c r="J97" s="8"/>
       <c r="K97" s="8"/>
       <c r="L97" s="8"/>
       <c r="M97" s="8"/>
       <c r="N97" s="8"/>
       <c r="O97" s="8"/>
       <c r="P97" s="8"/>
       <c r="Q97" s="8"/>
+      <c r="EC97" s="18" t="e">
+        <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
+        <v>#REF!</v>
+      </c>
     </row>
     <row r="98" spans="1:133" x14ac:dyDescent="0.25">
-      <c r="A98" s="8"/>
-[...14 lines deleted...]
-      </c>
+      <c r="A98" s="16"/>
+      <c r="B98" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C98" s="2"/>
+      <c r="D98" s="8"/>
+      <c r="E98" s="8"/>
+      <c r="F98" s="8"/>
       <c r="G98" s="8"/>
       <c r="H98" s="8"/>
       <c r="I98" s="8"/>
       <c r="J98" s="8"/>
       <c r="K98" s="8"/>
       <c r="L98" s="8"/>
       <c r="M98" s="8"/>
       <c r="N98" s="8"/>
       <c r="O98" s="8"/>
       <c r="P98" s="8"/>
       <c r="Q98" s="8"/>
-    </row>
-[...16 lines deleted...]
-      </c>
+      <c r="EC98" s="18" t="e">
+        <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="99" spans="1:133" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A99" s="16"/>
+      <c r="B99" s="21" t="s">
+        <v>149</v>
+      </c>
+      <c r="C99" s="16" t="s">
+        <v>234</v>
+      </c>
+      <c r="D99" s="8"/>
+      <c r="E99" s="8"/>
+      <c r="F99" s="8"/>
       <c r="G99" s="8"/>
       <c r="H99" s="8"/>
       <c r="I99" s="8"/>
       <c r="J99" s="8"/>
       <c r="K99" s="8"/>
       <c r="L99" s="8"/>
       <c r="M99" s="8"/>
       <c r="N99" s="8"/>
       <c r="O99" s="8"/>
       <c r="P99" s="8"/>
       <c r="Q99" s="8"/>
+      <c r="EC99" s="19" t="e">
+        <f>SUM(EC95:EC98)</f>
+        <v>#REF!</v>
+      </c>
     </row>
     <row r="100" spans="1:133" x14ac:dyDescent="0.25">
-      <c r="A100" s="8"/>
-[...1 lines deleted...]
-        <v>158</v>
+      <c r="A100" s="16"/>
+      <c r="B100" s="107" t="s">
+        <v>151</v>
       </c>
       <c r="C100" s="107" t="s">
-        <v>240</v>
-[...1 lines deleted...]
-      <c r="D100" s="136">
+        <v>150</v>
+      </c>
+      <c r="D100" s="246">
         <f>'Pressupost Producció Ràdio'!K100</f>
         <v>0</v>
       </c>
-      <c r="E100" s="139"/>
-[...1 lines deleted...]
-        <f t="shared" si="15"/>
+      <c r="E100" s="245"/>
+      <c r="F100" s="244">
+        <f t="shared" ref="F100:F106" si="15">E100-D100</f>
         <v>0</v>
       </c>
       <c r="G100" s="8"/>
       <c r="H100" s="8"/>
       <c r="I100" s="8"/>
       <c r="J100" s="8"/>
       <c r="K100" s="8"/>
       <c r="L100" s="8"/>
       <c r="M100" s="8"/>
       <c r="N100" s="8"/>
       <c r="O100" s="8"/>
       <c r="P100" s="8"/>
       <c r="Q100" s="8"/>
+      <c r="EC100" s="24" t="e">
+        <f>(EC74+EC81+EC92+EC99)</f>
+        <v>#REF!</v>
+      </c>
     </row>
     <row r="101" spans="1:133" x14ac:dyDescent="0.25">
-      <c r="A101" s="16"/>
-[...4 lines deleted...]
-      <c r="D101" s="136">
+      <c r="A101" s="8"/>
+      <c r="B101" s="114" t="s">
+        <v>152</v>
+      </c>
+      <c r="C101" s="145" t="s">
+        <v>12</v>
+      </c>
+      <c r="D101" s="132">
         <f>'Pressupost Producció Ràdio'!K101</f>
         <v>0</v>
       </c>
-      <c r="E101" s="140"/>
-      <c r="F101" s="136">
+      <c r="E101" s="136"/>
+      <c r="F101" s="132">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="G101" s="8"/>
       <c r="H101" s="8"/>
       <c r="I101" s="8"/>
       <c r="J101" s="8"/>
       <c r="K101" s="8"/>
       <c r="L101" s="8"/>
       <c r="M101" s="8"/>
       <c r="N101" s="8"/>
       <c r="O101" s="8"/>
       <c r="P101" s="8"/>
       <c r="Q101" s="8"/>
-      <c r="EC101" s="18" t="e">
-[...2 lines deleted...]
-      </c>
     </row>
     <row r="102" spans="1:133" x14ac:dyDescent="0.25">
-      <c r="B102" s="119" t="s">
-[...6 lines deleted...]
-      <c r="D102" s="136">
+      <c r="A102" s="8"/>
+      <c r="B102" s="96" t="s">
+        <v>153</v>
+      </c>
+      <c r="C102" s="96" t="s">
+        <v>88</v>
+      </c>
+      <c r="D102" s="132">
         <f>'Pressupost Producció Ràdio'!K102</f>
         <v>0</v>
       </c>
-      <c r="E102" s="139"/>
-      <c r="F102" s="136">
+      <c r="E102" s="135"/>
+      <c r="F102" s="132">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="G102" s="8"/>
       <c r="H102" s="8"/>
       <c r="I102" s="8"/>
       <c r="J102" s="8"/>
       <c r="K102" s="8"/>
       <c r="L102" s="8"/>
       <c r="M102" s="8"/>
       <c r="N102" s="8"/>
       <c r="O102" s="8"/>
       <c r="P102" s="8"/>
       <c r="Q102" s="8"/>
-      <c r="EC102" s="18" t="e">
-[...20 lines deleted...]
-        <f t="shared" si="16"/>
+    </row>
+    <row r="103" spans="1:133" x14ac:dyDescent="0.25">
+      <c r="A103" s="8"/>
+      <c r="B103" s="145" t="s">
+        <v>155</v>
+      </c>
+      <c r="C103" s="145" t="s">
+        <v>154</v>
+      </c>
+      <c r="D103" s="132">
+        <f>'Pressupost Producció Ràdio'!K103</f>
+        <v>0</v>
+      </c>
+      <c r="E103" s="136"/>
+      <c r="F103" s="132">
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="G103" s="8"/>
       <c r="H103" s="8"/>
       <c r="I103" s="8"/>
       <c r="J103" s="8"/>
       <c r="K103" s="8"/>
       <c r="L103" s="8"/>
       <c r="M103" s="8"/>
       <c r="N103" s="8"/>
       <c r="O103" s="8"/>
       <c r="P103" s="8"/>
       <c r="Q103" s="8"/>
-      <c r="EC103" s="18" t="e">
-[...2 lines deleted...]
-      </c>
     </row>
     <row r="104" spans="1:133" x14ac:dyDescent="0.25">
-      <c r="A104" s="16"/>
-[...14 lines deleted...]
-        <f t="shared" ref="F104" si="18" xml:space="preserve"> F103</f>
+      <c r="A104" s="8"/>
+      <c r="B104" s="96" t="s">
+        <v>156</v>
+      </c>
+      <c r="C104" s="115" t="s">
+        <v>238</v>
+      </c>
+      <c r="D104" s="132">
+        <f>'Pressupost Producció Ràdio'!K104</f>
+        <v>0</v>
+      </c>
+      <c r="E104" s="135"/>
+      <c r="F104" s="132">
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="G104" s="8"/>
       <c r="H104" s="8"/>
       <c r="I104" s="8"/>
       <c r="J104" s="8"/>
       <c r="K104" s="8"/>
       <c r="L104" s="8"/>
       <c r="M104" s="8"/>
       <c r="N104" s="8"/>
       <c r="O104" s="8"/>
       <c r="P104" s="8"/>
       <c r="Q104" s="8"/>
-      <c r="EC104" s="18" t="e">
-[...2 lines deleted...]
-      </c>
     </row>
     <row r="105" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A105" s="16"/>
-      <c r="D105" s="8"/>
-[...1 lines deleted...]
-      <c r="F105" s="8"/>
+      <c r="B105" s="145" t="s">
+        <v>157</v>
+      </c>
+      <c r="C105" s="133">
+        <f>'Pressupost Producció Ràdio'!C105</f>
+        <v>0</v>
+      </c>
+      <c r="D105" s="132">
+        <f>'Pressupost Producció Ràdio'!K105</f>
+        <v>0</v>
+      </c>
+      <c r="E105" s="136"/>
+      <c r="F105" s="132">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
       <c r="G105" s="8"/>
       <c r="H105" s="8"/>
       <c r="I105" s="8"/>
       <c r="J105" s="8"/>
       <c r="K105" s="8"/>
       <c r="L105" s="8"/>
       <c r="M105" s="8"/>
       <c r="N105" s="8"/>
       <c r="O105" s="8"/>
       <c r="P105" s="8"/>
       <c r="Q105" s="8"/>
       <c r="EC105" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="106" spans="1:133" ht="18.75" x14ac:dyDescent="0.3">
-[...7 lines deleted...]
-      <c r="F106" s="8"/>
+    <row r="106" spans="1:133" x14ac:dyDescent="0.25">
+      <c r="B106" s="115" t="s">
+        <v>158</v>
+      </c>
+      <c r="C106" s="133">
+        <f>'Pressupost Producció Ràdio'!C106</f>
+        <v>0</v>
+      </c>
+      <c r="D106" s="132">
+        <f>'Pressupost Producció Ràdio'!K106</f>
+        <v>0</v>
+      </c>
+      <c r="E106" s="135"/>
+      <c r="F106" s="132">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
       <c r="G106" s="8"/>
       <c r="H106" s="8"/>
       <c r="I106" s="8"/>
       <c r="J106" s="8"/>
       <c r="K106" s="8"/>
       <c r="L106" s="8"/>
       <c r="M106" s="8"/>
       <c r="N106" s="8"/>
       <c r="O106" s="8"/>
       <c r="P106" s="8"/>
       <c r="Q106" s="8"/>
       <c r="EC106" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="107" spans="1:133" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:133" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A107" s="16"/>
-      <c r="B107" s="22" t="s">
-[...5 lines deleted...]
-      <c r="F107" s="8"/>
+      <c r="B107" s="28"/>
+      <c r="C107" s="89" t="str">
+        <f>"TOTAL " &amp;" " &amp; B99 &amp; " " &amp; (C99)</f>
+        <v>TOTAL  06.01. Despeses Generals</v>
+      </c>
+      <c r="D107" s="92">
+        <f>SUM(D100:D106)</f>
+        <v>0</v>
+      </c>
+      <c r="E107" s="92">
+        <f t="shared" ref="E107:F107" si="16">SUM(E100:E106)</f>
+        <v>0</v>
+      </c>
+      <c r="F107" s="92">
+        <f t="shared" si="16"/>
+        <v>0</v>
+      </c>
       <c r="G107" s="8"/>
       <c r="H107" s="8"/>
       <c r="I107" s="8"/>
       <c r="J107" s="8"/>
       <c r="K107" s="8"/>
       <c r="L107" s="8"/>
       <c r="M107" s="8"/>
       <c r="N107" s="8"/>
       <c r="O107" s="8"/>
       <c r="P107" s="8"/>
       <c r="Q107" s="8"/>
       <c r="EC107" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="108" spans="1:133" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="108" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A108" s="16"/>
-      <c r="B108" s="21" t="s">
-[...7 lines deleted...]
-      <c r="F108" s="8"/>
+      <c r="B108" s="28"/>
+      <c r="C108" s="42" t="str">
+        <f xml:space="preserve"> "TOTAL " &amp; 'Pressupost Producció Ràdio'!C97</f>
+        <v>TOTAL CAPÍTOL 06.- Despeses generals</v>
+      </c>
+      <c r="D108" s="134">
+        <f xml:space="preserve"> D107</f>
+        <v>0</v>
+      </c>
+      <c r="E108" s="134">
+        <f t="shared" ref="E108" si="17" xml:space="preserve"> E107</f>
+        <v>0</v>
+      </c>
+      <c r="F108" s="134">
+        <f t="shared" ref="F108" si="18" xml:space="preserve"> F107</f>
+        <v>0</v>
+      </c>
       <c r="G108" s="8"/>
       <c r="H108" s="8"/>
       <c r="I108" s="8"/>
       <c r="J108" s="8"/>
       <c r="K108" s="8"/>
       <c r="L108" s="8"/>
       <c r="M108" s="8"/>
       <c r="N108" s="8"/>
       <c r="O108" s="8"/>
       <c r="P108" s="8"/>
       <c r="Q108" s="8"/>
-      <c r="EC108" s="19" t="e">
-        <f>SUM(EC104:EC107)</f>
+      <c r="EC108" s="18" t="e">
+        <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="109" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A109" s="16"/>
-      <c r="B109" s="107" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="D109" s="8"/>
+      <c r="E109" s="8"/>
+      <c r="F109" s="8"/>
       <c r="G109" s="8"/>
       <c r="H109" s="8"/>
       <c r="I109" s="8"/>
       <c r="J109" s="8"/>
       <c r="K109" s="8"/>
       <c r="L109" s="8"/>
       <c r="M109" s="8"/>
       <c r="N109" s="8"/>
       <c r="O109" s="8"/>
       <c r="P109" s="8"/>
       <c r="Q109" s="8"/>
-      <c r="EC109" s="24" t="e">
-        <f>(EC85+EC92+EC101+EC108)</f>
+      <c r="EC109" s="18" t="e">
+        <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="110" spans="1:133" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      </c>
+    <row r="110" spans="1:133" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A110" s="16"/>
+      <c r="B110" s="33"/>
+      <c r="C110" s="25" t="s">
+        <v>223</v>
+      </c>
+      <c r="D110" s="8"/>
+      <c r="E110" s="8"/>
+      <c r="F110" s="8"/>
       <c r="G110" s="8"/>
       <c r="H110" s="8"/>
       <c r="I110" s="8"/>
       <c r="J110" s="8"/>
       <c r="K110" s="8"/>
       <c r="L110" s="8"/>
       <c r="M110" s="8"/>
       <c r="N110" s="8"/>
       <c r="O110" s="8"/>
       <c r="P110" s="8"/>
       <c r="Q110" s="8"/>
+      <c r="EC110" s="18" t="e">
+        <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
+        <v>#REF!</v>
+      </c>
     </row>
     <row r="111" spans="1:133" x14ac:dyDescent="0.25">
-      <c r="A111" s="8"/>
-[...14 lines deleted...]
-      </c>
+      <c r="A111" s="16"/>
+      <c r="B111" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C111" s="2"/>
+      <c r="D111" s="8"/>
+      <c r="E111" s="8"/>
+      <c r="F111" s="8"/>
       <c r="G111" s="8"/>
       <c r="H111" s="8"/>
       <c r="I111" s="8"/>
       <c r="J111" s="8"/>
       <c r="K111" s="8"/>
       <c r="L111" s="8"/>
       <c r="M111" s="8"/>
       <c r="N111" s="8"/>
       <c r="O111" s="8"/>
       <c r="P111" s="8"/>
       <c r="Q111" s="8"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B112" s="149" t="s">
+      <c r="EC111" s="18" t="e">
+        <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="112" spans="1:133" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A112" s="16"/>
+      <c r="B112" s="21" t="s">
+        <v>224</v>
+      </c>
+      <c r="C112" s="16" t="s">
         <v>235</v>
       </c>
-      <c r="C112" s="157" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="D112" s="8"/>
+      <c r="E112" s="8"/>
+      <c r="F112" s="8"/>
       <c r="G112" s="8"/>
       <c r="H112" s="8"/>
       <c r="I112" s="8"/>
       <c r="J112" s="8"/>
       <c r="K112" s="8"/>
       <c r="L112" s="8"/>
       <c r="M112" s="8"/>
       <c r="N112" s="8"/>
       <c r="O112" s="8"/>
       <c r="P112" s="8"/>
       <c r="Q112" s="8"/>
+      <c r="EC112" s="19" t="e">
+        <f>SUM(EC108:EC111)</f>
+        <v>#REF!</v>
+      </c>
     </row>
     <row r="113" spans="1:133" x14ac:dyDescent="0.25">
-      <c r="A113" s="8"/>
-[...1 lines deleted...]
-        <v>234</v>
+      <c r="A113" s="16"/>
+      <c r="B113" s="107" t="s">
+        <v>230</v>
       </c>
       <c r="C113" s="107" t="s">
-        <v>243</v>
-[...1 lines deleted...]
-      <c r="D113" s="136">
+        <v>225</v>
+      </c>
+      <c r="D113" s="246">
         <f>'Pressupost Producció Ràdio'!K113</f>
         <v>0</v>
       </c>
-      <c r="E113" s="139"/>
-[...1 lines deleted...]
-        <f t="shared" ref="F113" si="20">E113-D113</f>
+      <c r="E113" s="245"/>
+      <c r="F113" s="244">
+        <f t="shared" ref="F113:F116" si="19">E113-D113</f>
         <v>0</v>
       </c>
       <c r="G113" s="8"/>
       <c r="H113" s="8"/>
       <c r="I113" s="8"/>
       <c r="J113" s="8"/>
       <c r="K113" s="8"/>
       <c r="L113" s="8"/>
       <c r="M113" s="8"/>
       <c r="N113" s="8"/>
       <c r="O113" s="8"/>
       <c r="P113" s="8"/>
       <c r="Q113" s="8"/>
-    </row>
-[...16 lines deleted...]
-        <f>SUM(F109:F113)</f>
+      <c r="EC113" s="24" t="e">
+        <f>(EC89+EC96+EC105+EC112)</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="114" spans="1:133" x14ac:dyDescent="0.25">
+      <c r="A114" s="8"/>
+      <c r="B114" s="114" t="s">
+        <v>231</v>
+      </c>
+      <c r="C114" s="145" t="s">
+        <v>239</v>
+      </c>
+      <c r="D114" s="132">
+        <f>'Pressupost Producció Ràdio'!K114</f>
+        <v>0</v>
+      </c>
+      <c r="E114" s="136"/>
+      <c r="F114" s="132">
+        <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="G114" s="8"/>
       <c r="H114" s="8"/>
       <c r="I114" s="8"/>
       <c r="J114" s="8"/>
       <c r="K114" s="8"/>
       <c r="L114" s="8"/>
       <c r="M114" s="8"/>
       <c r="N114" s="8"/>
       <c r="O114" s="8"/>
       <c r="P114" s="8"/>
       <c r="Q114" s="8"/>
-      <c r="EC114" s="18" t="e">
-[...2 lines deleted...]
-      </c>
     </row>
     <row r="115" spans="1:133" x14ac:dyDescent="0.25">
-      <c r="A115" s="16"/>
-[...14 lines deleted...]
-        <f t="shared" si="21"/>
+      <c r="A115" s="8"/>
+      <c r="B115" s="96" t="s">
+        <v>232</v>
+      </c>
+      <c r="C115" s="96" t="s">
+        <v>226</v>
+      </c>
+      <c r="D115" s="132">
+        <f>'Pressupost Producció Ràdio'!K115</f>
+        <v>0</v>
+      </c>
+      <c r="E115" s="135"/>
+      <c r="F115" s="132">
+        <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="G115" s="8"/>
       <c r="H115" s="8"/>
       <c r="I115" s="8"/>
       <c r="J115" s="8"/>
       <c r="K115" s="8"/>
       <c r="L115" s="8"/>
       <c r="M115" s="8"/>
       <c r="N115" s="8"/>
       <c r="O115" s="8"/>
       <c r="P115" s="8"/>
       <c r="Q115" s="8"/>
-      <c r="EC115" s="18" t="e">
-[...8 lines deleted...]
-      <c r="F116" s="8"/>
+    </row>
+    <row r="116" spans="1:133" x14ac:dyDescent="0.25">
+      <c r="A116" s="8"/>
+      <c r="B116" s="145" t="s">
+        <v>233</v>
+      </c>
+      <c r="C116" s="145" t="s">
+        <v>227</v>
+      </c>
+      <c r="D116" s="132">
+        <f>'Pressupost Producció Ràdio'!K116</f>
+        <v>0</v>
+      </c>
+      <c r="E116" s="136"/>
+      <c r="F116" s="132">
+        <f t="shared" si="19"/>
+        <v>0</v>
+      </c>
       <c r="G116" s="8"/>
       <c r="H116" s="8"/>
       <c r="I116" s="8"/>
       <c r="J116" s="8"/>
       <c r="K116" s="8"/>
       <c r="L116" s="8"/>
       <c r="M116" s="8"/>
       <c r="N116" s="8"/>
       <c r="O116" s="8"/>
       <c r="P116" s="8"/>
       <c r="Q116" s="8"/>
-      <c r="EC116" s="19" t="e">
-[...18 lines deleted...]
-        <f xml:space="preserve"> (F42+F50+F71+F83+F91+F104+F115)</f>
+    </row>
+    <row r="117" spans="1:133" x14ac:dyDescent="0.25">
+      <c r="A117" s="8"/>
+      <c r="B117" s="96" t="s">
+        <v>240</v>
+      </c>
+      <c r="C117" s="96" t="s">
+        <v>241</v>
+      </c>
+      <c r="D117" s="132">
+        <f>'Pressupost Producció Ràdio'!K117</f>
+        <v>0</v>
+      </c>
+      <c r="E117" s="135"/>
+      <c r="F117" s="132">
+        <f t="shared" ref="F117:F121" si="20">E117-D117</f>
         <v>0</v>
       </c>
       <c r="G117" s="8"/>
       <c r="H117" s="8"/>
       <c r="I117" s="8"/>
       <c r="J117" s="8"/>
       <c r="K117" s="8"/>
       <c r="L117" s="8"/>
       <c r="M117" s="8"/>
       <c r="N117" s="8"/>
       <c r="O117" s="8"/>
       <c r="P117" s="8"/>
       <c r="Q117" s="8"/>
-      <c r="EC117" s="24" t="e">
-[...2 lines deleted...]
-      </c>
     </row>
     <row r="118" spans="1:133" x14ac:dyDescent="0.25">
-      <c r="A118" s="16"/>
-[...4 lines deleted...]
-      <c r="F118" s="8"/>
+      <c r="A118" s="8"/>
+      <c r="B118" s="114" t="s">
+        <v>248</v>
+      </c>
+      <c r="C118" s="133">
+        <f>'Pressupost Producció Ràdio'!C118</f>
+        <v>0</v>
+      </c>
+      <c r="D118" s="132">
+        <f>'Pressupost Producció Ràdio'!K118</f>
+        <v>0</v>
+      </c>
+      <c r="E118" s="136"/>
+      <c r="F118" s="132">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
       <c r="G118" s="8"/>
       <c r="H118" s="8"/>
       <c r="I118" s="8"/>
       <c r="J118" s="8"/>
+      <c r="K118" s="8"/>
+      <c r="L118" s="8"/>
+      <c r="M118" s="8"/>
+      <c r="N118" s="8"/>
+      <c r="O118" s="8"/>
+      <c r="P118" s="8"/>
       <c r="Q118" s="8"/>
     </row>
-    <row r="119" spans="1:133" ht="18" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A119" s="8"/>
-      <c r="B119" s="8"/>
-[...9 lines deleted...]
-        <f>E119-D119</f>
+      <c r="B119" s="96" t="s">
+        <v>249</v>
+      </c>
+      <c r="C119" s="133">
+        <f>'Pressupost Producció Ràdio'!C119</f>
+        <v>0</v>
+      </c>
+      <c r="D119" s="132">
+        <f>'Pressupost Producció Ràdio'!K119</f>
+        <v>0</v>
+      </c>
+      <c r="E119" s="135"/>
+      <c r="F119" s="132">
+        <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="G119" s="8"/>
       <c r="H119" s="8"/>
       <c r="I119" s="8"/>
       <c r="J119" s="8"/>
+      <c r="K119" s="8"/>
+      <c r="L119" s="8"/>
+      <c r="M119" s="8"/>
+      <c r="N119" s="8"/>
+      <c r="O119" s="8"/>
+      <c r="P119" s="8"/>
       <c r="Q119" s="8"/>
     </row>
     <row r="120" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A120" s="8"/>
-      <c r="B120" s="8"/>
-[...3 lines deleted...]
-      <c r="F120" s="8"/>
+      <c r="B120" s="145" t="s">
+        <v>250</v>
+      </c>
+      <c r="C120" s="133">
+        <f>'Pressupost Producció Ràdio'!C120</f>
+        <v>0</v>
+      </c>
+      <c r="D120" s="132">
+        <f>'Pressupost Producció Ràdio'!K120</f>
+        <v>0</v>
+      </c>
+      <c r="E120" s="136"/>
+      <c r="F120" s="132">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
       <c r="G120" s="8"/>
       <c r="H120" s="8"/>
       <c r="I120" s="8"/>
       <c r="J120" s="8"/>
+      <c r="K120" s="8"/>
+      <c r="L120" s="8"/>
+      <c r="M120" s="8"/>
+      <c r="N120" s="8"/>
+      <c r="O120" s="8"/>
+      <c r="P120" s="8"/>
       <c r="Q120" s="8"/>
     </row>
-    <row r="121" spans="1:133" ht="18" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A121" s="8"/>
-      <c r="B121" s="8"/>
-[...12 lines deleted...]
-        <f xml:space="preserve"> (F117+F119)</f>
+      <c r="B121" s="115" t="s">
+        <v>251</v>
+      </c>
+      <c r="C121" s="133">
+        <f>'Pressupost Producció Ràdio'!C121</f>
+        <v>0</v>
+      </c>
+      <c r="D121" s="132">
+        <f>'Pressupost Producció Ràdio'!K121</f>
+        <v>0</v>
+      </c>
+      <c r="E121" s="135"/>
+      <c r="F121" s="132">
+        <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="G121" s="8"/>
       <c r="H121" s="8"/>
       <c r="I121" s="8"/>
       <c r="J121" s="8"/>
+      <c r="K121" s="8"/>
+      <c r="L121" s="8"/>
+      <c r="M121" s="8"/>
+      <c r="N121" s="8"/>
+      <c r="O121" s="8"/>
+      <c r="P121" s="8"/>
       <c r="Q121" s="8"/>
     </row>
-    <row r="122" spans="1:133" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:133" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A122" s="16"/>
-      <c r="B122" s="8"/>
-[...3 lines deleted...]
-      <c r="F122" s="8"/>
+      <c r="B122" s="28"/>
+      <c r="C122" s="89" t="str">
+        <f>"TOTAL " &amp;" " &amp; B112 &amp; " " &amp; (C112)</f>
+        <v>TOTAL  07.01. Altres Despeses Generals</v>
+      </c>
+      <c r="D122" s="92">
+        <f>SUM(D113:D121)</f>
+        <v>0</v>
+      </c>
+      <c r="E122" s="92">
+        <f>SUM(E113:E121)</f>
+        <v>0</v>
+      </c>
+      <c r="F122" s="92">
+        <f>SUM(F113:F121)</f>
+        <v>0</v>
+      </c>
       <c r="G122" s="8"/>
       <c r="H122" s="8"/>
       <c r="I122" s="8"/>
       <c r="J122" s="8"/>
+      <c r="K122" s="8"/>
+      <c r="L122" s="8"/>
+      <c r="M122" s="8"/>
+      <c r="N122" s="8"/>
+      <c r="O122" s="8"/>
+      <c r="P122" s="8"/>
       <c r="Q122" s="8"/>
       <c r="EC122" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="123" spans="1:133" x14ac:dyDescent="0.25">
-      <c r="B123" s="8"/>
-[...3 lines deleted...]
-      <c r="F123" s="8"/>
+      <c r="A123" s="16"/>
+      <c r="B123" s="28"/>
+      <c r="C123" s="42" t="str">
+        <f xml:space="preserve"> "TOTAL " &amp; 'Pressupost Producció Ràdio'!C110</f>
+        <v>TOTAL CAPÍTOL 07.- Altres Despeses generals</v>
+      </c>
+      <c r="D123" s="134">
+        <f xml:space="preserve"> D122</f>
+        <v>0</v>
+      </c>
+      <c r="E123" s="134">
+        <f t="shared" ref="E123:F123" si="21" xml:space="preserve"> E122</f>
+        <v>0</v>
+      </c>
+      <c r="F123" s="134">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
       <c r="G123" s="8"/>
       <c r="H123" s="8"/>
       <c r="I123" s="8"/>
       <c r="J123" s="8"/>
+      <c r="K123" s="8"/>
+      <c r="L123" s="8"/>
+      <c r="M123" s="8"/>
+      <c r="N123" s="8"/>
+      <c r="O123" s="8"/>
+      <c r="P123" s="8"/>
       <c r="Q123" s="8"/>
       <c r="EC123" s="18" t="e">
         <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="124" spans="1:133" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:133" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A124" s="16"/>
-      <c r="B124" s="8"/>
-      <c r="C124" s="8"/>
       <c r="D124" s="8"/>
       <c r="E124" s="8"/>
       <c r="F124" s="8"/>
       <c r="G124" s="8"/>
       <c r="H124" s="8"/>
       <c r="I124" s="8"/>
       <c r="J124" s="8"/>
+      <c r="K124" s="8"/>
+      <c r="L124" s="8"/>
+      <c r="M124" s="8"/>
+      <c r="N124" s="8"/>
+      <c r="O124" s="8"/>
+      <c r="P124" s="8"/>
       <c r="Q124" s="8"/>
-      <c r="EC124" s="18" t="e">
-        <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
+      <c r="EC124" s="19" t="e">
+        <f>SUM(EC105:EC109)</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="125" spans="1:133" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:133" ht="18" x14ac:dyDescent="0.25">
       <c r="A125" s="16"/>
-      <c r="B125" s="8"/>
-[...3 lines deleted...]
-      <c r="F125" s="8"/>
+      <c r="C125" s="35" t="s">
+        <v>41</v>
+      </c>
+      <c r="D125" s="208">
+        <f xml:space="preserve"> (D44+D52+D73+D87+D95+D108+D123)</f>
+        <v>0</v>
+      </c>
+      <c r="E125" s="208">
+        <f xml:space="preserve"> (E44+E52+E73+E87+E95+E108+E123)</f>
+        <v>0</v>
+      </c>
+      <c r="F125" s="208">
+        <f xml:space="preserve"> (F44+F52+F73+F87+F95+F108+F123)</f>
+        <v>0</v>
+      </c>
       <c r="G125" s="8"/>
       <c r="H125" s="8"/>
       <c r="I125" s="8"/>
       <c r="J125" s="8"/>
+      <c r="K125" s="8"/>
+      <c r="L125" s="8"/>
+      <c r="M125" s="8"/>
+      <c r="N125" s="8"/>
+      <c r="O125" s="8"/>
+      <c r="P125" s="8"/>
       <c r="Q125" s="8"/>
-      <c r="EC125" s="18" t="e">
-        <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
+      <c r="EC125" s="24" t="e">
+        <f>(EC124)</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="126" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A126" s="16"/>
       <c r="B126" s="8"/>
       <c r="C126" s="8"/>
       <c r="D126" s="8"/>
       <c r="E126" s="8"/>
       <c r="F126" s="8"/>
       <c r="G126" s="8"/>
       <c r="H126" s="8"/>
       <c r="I126" s="8"/>
       <c r="J126" s="8"/>
       <c r="Q126" s="8"/>
-      <c r="EC126" s="18" t="e">
-[...5 lines deleted...]
-      <c r="A127" s="16"/>
+    </row>
+    <row r="127" spans="1:133" ht="18" x14ac:dyDescent="0.25">
+      <c r="A127" s="8"/>
       <c r="B127" s="8"/>
-      <c r="C127" s="13"/>
-[...6 lines deleted...]
-      <c r="J127" s="13"/>
+      <c r="C127" s="207" t="s">
+        <v>185</v>
+      </c>
+      <c r="D127" s="209">
+        <f>Resum!D15</f>
+        <v>0</v>
+      </c>
+      <c r="E127" s="210"/>
+      <c r="F127" s="209">
+        <f>E127-D127</f>
+        <v>0</v>
+      </c>
+      <c r="G127" s="8"/>
+      <c r="H127" s="8"/>
+      <c r="I127" s="8"/>
+      <c r="J127" s="8"/>
       <c r="Q127" s="8"/>
-      <c r="EC127" s="18" t="e">
-[...2 lines deleted...]
-      </c>
     </row>
     <row r="128" spans="1:133" x14ac:dyDescent="0.25">
-      <c r="A128" s="16"/>
+      <c r="A128" s="8"/>
       <c r="B128" s="8"/>
       <c r="C128" s="8"/>
       <c r="D128" s="8"/>
       <c r="E128" s="8"/>
       <c r="F128" s="8"/>
       <c r="G128" s="8"/>
       <c r="H128" s="8"/>
       <c r="I128" s="8"/>
       <c r="J128" s="8"/>
-      <c r="Q128" s="13"/>
-[...6 lines deleted...]
-      <c r="A129" s="16"/>
+      <c r="Q128" s="8"/>
+    </row>
+    <row r="129" spans="1:133" ht="18" x14ac:dyDescent="0.25">
+      <c r="A129" s="8"/>
       <c r="B129" s="8"/>
-      <c r="C129" s="8"/>
-[...2 lines deleted...]
-      <c r="F129" s="8"/>
+      <c r="C129" s="35" t="s">
+        <v>186</v>
+      </c>
+      <c r="D129" s="208">
+        <f xml:space="preserve"> (D125+D127)</f>
+        <v>0</v>
+      </c>
+      <c r="E129" s="208">
+        <f xml:space="preserve"> (E125+E127)</f>
+        <v>0</v>
+      </c>
+      <c r="F129" s="208">
+        <f xml:space="preserve"> (F125+F127)</f>
+        <v>0</v>
+      </c>
       <c r="G129" s="8"/>
       <c r="H129" s="8"/>
       <c r="I129" s="8"/>
       <c r="J129" s="8"/>
       <c r="Q129" s="8"/>
-      <c r="EC129" s="19" t="e">
-[...2 lines deleted...]
-      </c>
     </row>
     <row r="130" spans="1:133" x14ac:dyDescent="0.25">
       <c r="A130" s="16"/>
       <c r="B130" s="8"/>
       <c r="C130" s="8"/>
       <c r="D130" s="8"/>
       <c r="E130" s="8"/>
       <c r="F130" s="8"/>
       <c r="G130" s="8"/>
       <c r="H130" s="8"/>
       <c r="I130" s="8"/>
       <c r="J130" s="8"/>
       <c r="Q130" s="8"/>
-      <c r="EC130" s="24" t="e">
-        <f>(EC129)</f>
+      <c r="EC130" s="18" t="e">
+        <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="131" spans="1:133" x14ac:dyDescent="0.25">
-      <c r="A131" s="8"/>
       <c r="B131" s="8"/>
       <c r="C131" s="8"/>
       <c r="D131" s="8"/>
       <c r="E131" s="8"/>
       <c r="F131" s="8"/>
       <c r="G131" s="8"/>
       <c r="H131" s="8"/>
       <c r="I131" s="8"/>
       <c r="J131" s="8"/>
       <c r="Q131" s="8"/>
+      <c r="EC131" s="18" t="e">
+        <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
+        <v>#REF!</v>
+      </c>
     </row>
     <row r="132" spans="1:133" x14ac:dyDescent="0.25">
-      <c r="A132" s="8"/>
-[...4 lines deleted...]
-      <c r="F132" s="160"/>
+      <c r="A132" s="16"/>
+      <c r="B132" s="8"/>
+      <c r="C132" s="8"/>
+      <c r="D132" s="8"/>
+      <c r="E132" s="8"/>
+      <c r="F132" s="8"/>
       <c r="G132" s="8"/>
       <c r="H132" s="8"/>
       <c r="I132" s="8"/>
       <c r="J132" s="8"/>
-      <c r="K132" s="8"/>
-[...4 lines deleted...]
-      <c r="P132" s="8"/>
       <c r="Q132" s="8"/>
-    </row>
-[...5 lines deleted...]
-      <c r="F133" s="163"/>
+      <c r="EC132" s="18" t="e">
+        <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="133" spans="1:133" x14ac:dyDescent="0.25">
+      <c r="A133" s="16"/>
+      <c r="B133" s="8"/>
+      <c r="C133" s="8"/>
+      <c r="D133" s="8"/>
+      <c r="E133" s="8"/>
+      <c r="F133" s="8"/>
       <c r="G133" s="8"/>
       <c r="H133" s="8"/>
       <c r="I133" s="8"/>
       <c r="J133" s="8"/>
-      <c r="K133" s="8"/>
-[...4 lines deleted...]
-      <c r="P133" s="8"/>
       <c r="Q133" s="8"/>
-      <c r="EC133" s="71" t="e">
-        <f>(EC43+EC60+EC96+EC117+EC130)</f>
+      <c r="EC133" s="18" t="e">
+        <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="134" spans="1:133" x14ac:dyDescent="0.25">
-      <c r="B134"/>
+      <c r="A134" s="16"/>
+      <c r="B134" s="8"/>
+      <c r="C134" s="8"/>
       <c r="D134" s="8"/>
       <c r="E134" s="8"/>
       <c r="F134" s="8"/>
       <c r="G134" s="8"/>
       <c r="H134" s="8"/>
       <c r="I134" s="8"/>
       <c r="J134" s="8"/>
-      <c r="K134" s="8"/>
-[...4 lines deleted...]
-      <c r="P134" s="8"/>
       <c r="Q134" s="8"/>
+      <c r="EC134" s="18" t="e">
+        <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
+        <v>#REF!</v>
+      </c>
     </row>
     <row r="135" spans="1:133" x14ac:dyDescent="0.25">
-      <c r="B135"/>
-[...12 lines deleted...]
-      <c r="P135" s="8"/>
+      <c r="A135" s="16"/>
+      <c r="B135" s="8"/>
+      <c r="C135" s="13"/>
+      <c r="D135" s="13"/>
+      <c r="E135" s="13"/>
+      <c r="F135" s="13"/>
+      <c r="G135" s="13"/>
+      <c r="H135" s="13"/>
+      <c r="I135" s="13"/>
+      <c r="J135" s="13"/>
       <c r="Q135" s="8"/>
+      <c r="EC135" s="18" t="e">
+        <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="136" spans="1:133" x14ac:dyDescent="0.25">
+      <c r="A136" s="16"/>
+      <c r="B136" s="8"/>
+      <c r="C136" s="8"/>
+      <c r="D136" s="8"/>
+      <c r="E136" s="8"/>
+      <c r="F136" s="8"/>
+      <c r="G136" s="8"/>
+      <c r="H136" s="8"/>
+      <c r="I136" s="8"/>
+      <c r="J136" s="8"/>
+      <c r="Q136" s="13"/>
+      <c r="EC136" s="18" t="e">
+        <f>(IF(#REF!=0,1,#REF!)*IF(#REF!=0,1,#REF!)*#REF! )</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="137" spans="1:133" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A137" s="16"/>
+      <c r="B137" s="8"/>
+      <c r="C137" s="8"/>
+      <c r="D137" s="8"/>
+      <c r="E137" s="8"/>
+      <c r="F137" s="8"/>
+      <c r="G137" s="8"/>
+      <c r="H137" s="8"/>
+      <c r="I137" s="8"/>
+      <c r="J137" s="8"/>
+      <c r="Q137" s="8"/>
+      <c r="EC137" s="19" t="e">
+        <f>SUM(EC130:EC136)</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="138" spans="1:133" x14ac:dyDescent="0.25">
+      <c r="A138" s="16"/>
+      <c r="B138" s="8"/>
+      <c r="C138" s="8"/>
+      <c r="D138" s="8"/>
+      <c r="E138" s="8"/>
+      <c r="F138" s="8"/>
+      <c r="G138" s="8"/>
+      <c r="H138" s="8"/>
+      <c r="I138" s="8"/>
+      <c r="J138" s="8"/>
+      <c r="Q138" s="8"/>
+      <c r="EC138" s="24" t="e">
+        <f>(EC137)</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="139" spans="1:133" x14ac:dyDescent="0.25">
+      <c r="A139" s="8"/>
+      <c r="B139" s="8"/>
+      <c r="C139" s="8"/>
+      <c r="D139" s="8"/>
+      <c r="E139" s="8"/>
+      <c r="F139" s="8"/>
+      <c r="G139" s="8"/>
+      <c r="H139" s="8"/>
+      <c r="I139" s="8"/>
+      <c r="J139" s="8"/>
+      <c r="Q139" s="8"/>
+    </row>
+    <row r="140" spans="1:133" x14ac:dyDescent="0.25">
+      <c r="A140" s="8"/>
+      <c r="B140" s="153"/>
+      <c r="C140" s="38"/>
+      <c r="D140" s="152"/>
+      <c r="E140" s="152"/>
+      <c r="F140" s="152"/>
+      <c r="G140" s="8"/>
+      <c r="H140" s="8"/>
+      <c r="I140" s="8"/>
+      <c r="J140" s="8"/>
+      <c r="K140" s="8"/>
+      <c r="L140" s="8"/>
+      <c r="M140" s="8"/>
+      <c r="N140" s="8"/>
+      <c r="O140" s="8"/>
+      <c r="P140" s="8"/>
+      <c r="Q140" s="8"/>
+    </row>
+    <row r="141" spans="1:133" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="B141" s="153"/>
+      <c r="C141" s="154"/>
+      <c r="D141" s="155"/>
+      <c r="E141" s="155"/>
+      <c r="F141" s="155"/>
+      <c r="G141" s="8"/>
+      <c r="H141" s="8"/>
+      <c r="I141" s="8"/>
+      <c r="J141" s="8"/>
+      <c r="K141" s="8"/>
+      <c r="L141" s="8"/>
+      <c r="M141" s="8"/>
+      <c r="N141" s="8"/>
+      <c r="O141" s="8"/>
+      <c r="P141" s="8"/>
+      <c r="Q141" s="8"/>
+      <c r="EC141" s="71" t="e">
+        <f>(EC45+EC62+EC100+EC125+EC138)</f>
+        <v>#REF!</v>
+      </c>
+    </row>
+    <row r="142" spans="1:133" x14ac:dyDescent="0.25">
+      <c r="B142"/>
+      <c r="D142" s="8"/>
+      <c r="E142" s="8"/>
+      <c r="F142" s="8"/>
+      <c r="G142" s="8"/>
+      <c r="H142" s="8"/>
+      <c r="I142" s="8"/>
+      <c r="J142" s="8"/>
+      <c r="K142" s="8"/>
+      <c r="L142" s="8"/>
+      <c r="M142" s="8"/>
+      <c r="N142" s="8"/>
+      <c r="O142" s="8"/>
+      <c r="P142" s="8"/>
+      <c r="Q142" s="8"/>
+    </row>
+    <row r="143" spans="1:133" x14ac:dyDescent="0.25">
+      <c r="B143"/>
+      <c r="D143" s="8"/>
+      <c r="E143" s="8"/>
+      <c r="F143" s="8"/>
+      <c r="G143" s="8"/>
+      <c r="H143" s="8"/>
+      <c r="I143" s="8"/>
+      <c r="J143" s="8"/>
+      <c r="K143" s="8"/>
+      <c r="L143" s="8"/>
+      <c r="M143" s="8"/>
+      <c r="N143" s="8"/>
+      <c r="O143" s="8"/>
+      <c r="P143" s="8"/>
+      <c r="Q143" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="LvSHMiY0yVob1gFPvfbmWHahZQpFoVCA8fGJZURSx9Rq2Y6Q0fnGD10E74m+kCNVBfY+Ebdk6YDcVogsdTgUIQ==" saltValue="TeUoalldk02e4urKjyPoeg==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="a1rPykLMgzk9zGBGHrtP55aPc/DXQnen1zL/58FNM8cYV4dkauAnPYWotannjZKL2MLrtQqCB9A64k3z8ocvnw==" saltValue="PFkgn7eaAEoIRDVUzPDZMA==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="4">
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="A2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="62" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G</oddHeader>
     <oddFooter>&amp;L&amp;10&amp;D &amp;T&amp;C&amp;10Pàgina &amp;P de &amp;N&amp;R&amp;10&amp;F</oddFooter>
   </headerFooter>
   <rowBreaks count="2" manualBreakCount="2">
-    <brk id="71" max="16383" man="1"/>
-    <brk id="118" max="16383" man="1"/>
+    <brk id="73" max="16383" man="1"/>
+    <brk id="126" max="16383" man="1"/>
   </rowBreaks>
   <ignoredErrors>
-    <ignoredError sqref="F36 F90 F103" formula="1"/>
+    <ignoredError sqref="F37 F94 F107" formula="1"/>
   </ignoredErrors>
   <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr codeName="Full4">
     <tabColor theme="2" tint="-0.499984740745262"/>
   </sheetPr>
   <dimension ref="A1:M37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:B1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A1" s="284" t="str">
+      <c r="A1" s="283" t="str">
         <f>Portada!B1</f>
-        <v>Actualització a: 12/02/2026</v>
-[...1 lines deleted...]
-      <c r="B1" s="284"/>
+        <v>Actualització a: 07/07/2026</v>
+      </c>
+      <c r="B1" s="283"/>
     </row>
     <row r="2" spans="1:11" ht="21" x14ac:dyDescent="0.35">
       <c r="B2" s="67" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="3" spans="1:11" ht="21" x14ac:dyDescent="0.35">
       <c r="B3" s="67"/>
     </row>
     <row r="4" spans="1:11" x14ac:dyDescent="0.25">
       <c r="B4" s="17" t="s">
         <v>48</v>
       </c>
       <c r="C4" s="8"/>
       <c r="D4" s="8"/>
       <c r="E4" s="8"/>
       <c r="F4" s="8"/>
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="26"/>
     </row>
     <row r="5" spans="1:11" x14ac:dyDescent="0.25">
       <c r="B5" s="17"/>
@@ -29716,673 +31369,986 @@
       <c r="H20" s="26"/>
       <c r="I20" s="26"/>
       <c r="J20" s="26"/>
       <c r="K20" s="26"/>
     </row>
     <row r="21" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B21" s="17" t="s">
         <v>60</v>
       </c>
       <c r="C21" s="26"/>
       <c r="D21" s="26"/>
       <c r="E21" s="26"/>
       <c r="F21" s="26"/>
       <c r="G21" s="26"/>
       <c r="H21" s="26"/>
       <c r="I21" s="26"/>
       <c r="J21" s="26"/>
       <c r="K21" s="26"/>
     </row>
     <row r="22" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B22" s="17" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="25" spans="2:13" ht="21" x14ac:dyDescent="0.35">
-      <c r="B25" s="175" t="s">
-[...3 lines deleted...]
-        <v>183</v>
+      <c r="B25" s="167" t="s">
+        <v>184</v>
+      </c>
+      <c r="I25" s="167" t="s">
+        <v>181</v>
       </c>
     </row>
     <row r="27" spans="2:13" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B27" s="176"/>
-[...1 lines deleted...]
-      <c r="D27" s="177" t="s">
+      <c r="B27" s="168"/>
+      <c r="C27" s="168"/>
+      <c r="D27" s="169" t="s">
+        <v>174</v>
+      </c>
+      <c r="E27" s="168"/>
+      <c r="F27" s="168"/>
+      <c r="I27" s="168"/>
+      <c r="J27" s="168"/>
+      <c r="K27" s="169" t="s">
+        <v>174</v>
+      </c>
+      <c r="L27" s="168"/>
+      <c r="M27" s="168"/>
+    </row>
+    <row r="28" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B28" s="168" t="s">
+        <v>175</v>
+      </c>
+      <c r="C28" s="168"/>
+      <c r="D28" s="169">
+        <v>1</v>
+      </c>
+      <c r="E28" s="168"/>
+      <c r="F28" s="168"/>
+      <c r="I28" s="168" t="s">
+        <v>175</v>
+      </c>
+      <c r="J28" s="168"/>
+      <c r="K28" s="169">
+        <v>1</v>
+      </c>
+      <c r="L28" s="168"/>
+      <c r="M28" s="168"/>
+    </row>
+    <row r="29" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B29" s="168" t="s">
         <v>176</v>
       </c>
-      <c r="E27" s="176"/>
-[...3 lines deleted...]
-      <c r="K27" s="177" t="s">
+      <c r="C29" s="168"/>
+      <c r="D29" s="169">
+        <v>1</v>
+      </c>
+      <c r="E29" s="168"/>
+      <c r="F29" s="168"/>
+      <c r="I29" s="168" t="s">
         <v>176</v>
       </c>
-      <c r="L27" s="176"/>
-[...3 lines deleted...]
-      <c r="B28" s="176" t="s">
+      <c r="J29" s="168"/>
+      <c r="K29" s="169">
+        <v>1</v>
+      </c>
+      <c r="L29" s="168"/>
+      <c r="M29" s="168"/>
+    </row>
+    <row r="30" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B30" s="168" t="s">
         <v>177</v>
       </c>
-      <c r="C28" s="176"/>
-      <c r="D28" s="177">
+      <c r="C30" s="168"/>
+      <c r="D30" s="169">
+        <v>2</v>
+      </c>
+      <c r="E30" s="168"/>
+      <c r="F30" s="168"/>
+      <c r="I30" s="168" t="s">
+        <v>177</v>
+      </c>
+      <c r="J30" s="168"/>
+      <c r="K30" s="169">
         <v>1</v>
       </c>
-      <c r="E28" s="176"/>
-[...12 lines deleted...]
-      <c r="B29" s="176" t="s">
+      <c r="L30" s="168"/>
+      <c r="M30" s="168"/>
+    </row>
+    <row r="31" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B31" s="168" t="s">
         <v>178</v>
       </c>
-      <c r="C29" s="176"/>
-[...5 lines deleted...]
-      <c r="I29" s="176" t="s">
+      <c r="C31" s="168"/>
+      <c r="D31" s="169">
+        <v>2</v>
+      </c>
+      <c r="E31" s="168"/>
+      <c r="F31" s="168"/>
+      <c r="I31" s="168" t="s">
         <v>178</v>
       </c>
-      <c r="J29" s="176"/>
-[...7 lines deleted...]
-      <c r="B30" s="176" t="s">
+      <c r="J31" s="168"/>
+      <c r="K31" s="169">
+        <v>2</v>
+      </c>
+      <c r="L31" s="168"/>
+      <c r="M31" s="168"/>
+    </row>
+    <row r="32" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B32" s="168" t="s">
         <v>179</v>
       </c>
-      <c r="C30" s="176"/>
-      <c r="D30" s="177">
+      <c r="C32" s="168"/>
+      <c r="D32" s="169">
         <v>2</v>
       </c>
-      <c r="E30" s="176"/>
-[...1 lines deleted...]
-      <c r="I30" s="176" t="s">
+      <c r="E32" s="168"/>
+      <c r="F32" s="168"/>
+      <c r="I32" s="168" t="s">
         <v>179</v>
       </c>
-      <c r="J30" s="176"/>
-[...7 lines deleted...]
-      <c r="B31" s="176" t="s">
+      <c r="J32" s="168"/>
+      <c r="K32" s="169">
+        <v>2</v>
+      </c>
+      <c r="L32" s="168"/>
+      <c r="M32" s="168"/>
+    </row>
+    <row r="33" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B33" s="168" t="s">
         <v>180</v>
       </c>
-      <c r="C31" s="176"/>
-      <c r="D31" s="177">
+      <c r="C33" s="168"/>
+      <c r="D33" s="169">
+        <v>3</v>
+      </c>
+      <c r="E33" s="168"/>
+      <c r="F33" s="168"/>
+      <c r="I33" s="168" t="s">
+        <v>180</v>
+      </c>
+      <c r="J33" s="168"/>
+      <c r="K33" s="169">
         <v>2</v>
       </c>
-      <c r="E31" s="176"/>
-[...49 lines deleted...]
-      <c r="M33" s="176"/>
+      <c r="L33" s="168"/>
+      <c r="M33" s="168"/>
     </row>
     <row r="34" spans="2:13" x14ac:dyDescent="0.25">
-      <c r="B34" s="176"/>
-[...3 lines deleted...]
-      <c r="F34" s="176"/>
+      <c r="B34" s="168"/>
+      <c r="C34" s="168"/>
+      <c r="D34" s="169"/>
+      <c r="E34" s="168"/>
+      <c r="F34" s="168"/>
     </row>
     <row r="35" spans="2:13" x14ac:dyDescent="0.25">
-      <c r="B35" s="176"/>
-[...3 lines deleted...]
-      <c r="F35" s="176"/>
+      <c r="B35" s="168"/>
+      <c r="C35" s="168"/>
+      <c r="D35" s="169"/>
+      <c r="E35" s="168"/>
+      <c r="F35" s="168"/>
     </row>
     <row r="36" spans="2:13" x14ac:dyDescent="0.25">
-      <c r="B36" s="176"/>
-[...3 lines deleted...]
-      <c r="F36" s="176"/>
+      <c r="B36" s="168"/>
+      <c r="C36" s="168"/>
+      <c r="D36" s="169"/>
+      <c r="E36" s="168"/>
+      <c r="F36" s="168"/>
     </row>
     <row r="37" spans="2:13" x14ac:dyDescent="0.25">
-      <c r="B37" s="176"/>
-[...3 lines deleted...]
-      <c r="F37" s="176"/>
+      <c r="B37" s="168"/>
+      <c r="C37" s="168"/>
+      <c r="D37" s="169"/>
+      <c r="E37" s="168"/>
+      <c r="F37" s="168"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="h1rKLiChERIZhJJSEA1YO/1HpGm924vkcEOc1v69VLoYBmA0osLk49ex+FrJpWlr6BgKPUFSDr/lHRQvbcw7Uw==" saltValue="C2F70AN/ZUhu5TC0O+YQlw==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr codeName="Full8">
     <tabColor rgb="FF7030A0"/>
   </sheetPr>
   <dimension ref="A1:N16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C13" sqref="C13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="48.7109375" customWidth="1"/>
     <col min="3" max="14" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A1" s="76" t="str">
         <f>Portada!B1</f>
-        <v>Actualització a: 12/02/2026</v>
+        <v>Actualització a: 07/07/2026</v>
       </c>
       <c r="B1" s="76"/>
       <c r="C1" s="75"/>
       <c r="D1" s="75"/>
       <c r="E1" s="75"/>
       <c r="F1" s="75"/>
       <c r="G1" s="75"/>
       <c r="H1" s="75"/>
       <c r="I1" s="75"/>
       <c r="J1" s="75"/>
       <c r="K1" s="75"/>
       <c r="L1" s="75"/>
     </row>
     <row r="2" spans="1:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="75"/>
       <c r="B2" s="75"/>
       <c r="C2" s="75"/>
       <c r="D2" s="75"/>
       <c r="E2" s="75"/>
       <c r="F2" s="75"/>
       <c r="G2" s="75"/>
       <c r="H2" s="75"/>
       <c r="I2" s="75"/>
       <c r="J2" s="75"/>
       <c r="K2" s="75"/>
       <c r="L2" s="75"/>
     </row>
     <row r="3" spans="1:14" ht="18.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="289" t="s">
+      <c r="A3" s="288" t="s">
         <v>70</v>
       </c>
-      <c r="B3" s="290"/>
-[...11 lines deleted...]
-      <c r="N3" s="190"/>
+      <c r="B3" s="289"/>
+      <c r="C3" s="289"/>
+      <c r="D3" s="289"/>
+      <c r="E3" s="289"/>
+      <c r="F3" s="289"/>
+      <c r="G3" s="289"/>
+      <c r="H3" s="290"/>
+      <c r="I3" s="182"/>
+      <c r="J3" s="182"/>
+      <c r="K3" s="182"/>
+      <c r="L3" s="182"/>
+      <c r="M3" s="182"/>
+      <c r="N3" s="182"/>
     </row>
     <row r="4" spans="1:14" ht="18" x14ac:dyDescent="0.25">
-      <c r="A4" s="179"/>
-[...1 lines deleted...]
-      <c r="C4" s="287" t="s">
+      <c r="A4" s="171"/>
+      <c r="B4" s="182"/>
+      <c r="C4" s="286" t="s">
         <v>63</v>
       </c>
-      <c r="D4" s="287"/>
-[...1 lines deleted...]
-      <c r="F4" s="287" t="s">
+      <c r="D4" s="286"/>
+      <c r="E4" s="287"/>
+      <c r="F4" s="286" t="s">
         <v>63</v>
       </c>
-      <c r="G4" s="287"/>
-      <c r="H4" s="288"/>
+      <c r="G4" s="286"/>
+      <c r="H4" s="287"/>
     </row>
     <row r="5" spans="1:14" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="78"/>
       <c r="B5" s="79"/>
-      <c r="C5" s="285" t="s">
-[...4 lines deleted...]
-      <c r="F5" s="285" t="s">
+      <c r="C5" s="284" t="s">
+        <v>219</v>
+      </c>
+      <c r="D5" s="284"/>
+      <c r="E5" s="285"/>
+      <c r="F5" s="284" t="s">
         <v>71</v>
       </c>
-      <c r="G5" s="285"/>
-      <c r="H5" s="286"/>
+      <c r="G5" s="284"/>
+      <c r="H5" s="285"/>
     </row>
     <row r="6" spans="1:14" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="80"/>
       <c r="B6" s="81"/>
       <c r="C6" s="86" t="s">
         <v>72</v>
       </c>
       <c r="D6" s="86" t="s">
         <v>74</v>
       </c>
       <c r="E6" s="87" t="s">
         <v>73</v>
       </c>
       <c r="F6" s="86" t="s">
         <v>72</v>
       </c>
       <c r="G6" s="86" t="s">
         <v>74</v>
       </c>
       <c r="H6" s="87" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="7" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A7" s="178" t="str">
+      <c r="A7" s="170" t="str">
         <f>'Pressupost Producció Ràdio'!C5</f>
         <v>CAPÍTOL 01.- Equip</v>
       </c>
       <c r="B7" s="77"/>
       <c r="C7" s="82">
-        <f>'Pressupost Arrencada Ràdio'!K42</f>
+        <f>'Pressupost Arrencada Ràdio'!K44</f>
         <v>0</v>
       </c>
       <c r="D7" s="82">
-        <f>'Pressupost Arrencada Ràdio'!FB42</f>
+        <f>'Pressupost Arrencada Ràdio'!FB44</f>
         <v>0</v>
       </c>
       <c r="E7" s="84">
-        <f>'Pressupost Arrencada Ràdio'!K42 -'Pressupost Arrencada Ràdio'!FB42</f>
+        <f>'Pressupost Arrencada Ràdio'!K44 -'Pressupost Arrencada Ràdio'!FB44</f>
         <v>0</v>
       </c>
       <c r="F7" s="82">
-        <f>'Pressupost Producció Ràdio'!K42</f>
+        <f>'Pressupost Producció Ràdio'!K44</f>
         <v>0</v>
       </c>
       <c r="G7" s="82">
-        <f>'Pressupost Producció Ràdio'!FB42</f>
+        <f>'Pressupost Producció Ràdio'!FB44</f>
         <v>0</v>
       </c>
       <c r="H7" s="84">
-        <f>'Pressupost Producció Ràdio'!K42 -'Pressupost Producció Ràdio'!FB42</f>
+        <f>'Pressupost Producció Ràdio'!K44 -'Pressupost Producció Ràdio'!FB44</f>
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A8" s="178" t="str">
-        <f>'Pressupost Producció Ràdio'!C44</f>
+      <c r="A8" s="170" t="str">
+        <f>'Pressupost Producció Ràdio'!C46</f>
         <v>CAPÍTOL 02.- Altres retribucions</v>
       </c>
       <c r="B8" s="77"/>
       <c r="C8" s="82">
-        <f>'Pressupost Arrencada Ràdio'!K50</f>
+        <f>'Pressupost Arrencada Ràdio'!K52</f>
         <v>0</v>
       </c>
       <c r="D8" s="82">
-        <f>'Pressupost Arrencada Ràdio'!FB50</f>
+        <f>'Pressupost Arrencada Ràdio'!FB52</f>
         <v>0</v>
       </c>
       <c r="E8" s="84">
-        <f>'Pressupost Arrencada Ràdio'!K50 -'Pressupost Arrencada Ràdio'!FB50</f>
+        <f>'Pressupost Arrencada Ràdio'!K52 -'Pressupost Arrencada Ràdio'!FB52</f>
         <v>0</v>
       </c>
       <c r="F8" s="82">
-        <f>'Pressupost Producció Ràdio'!K50</f>
+        <f>'Pressupost Producció Ràdio'!K52</f>
         <v>0</v>
       </c>
       <c r="G8" s="82">
-        <f>'Pressupost Producció Ràdio'!FB50</f>
+        <f>'Pressupost Producció Ràdio'!FB52</f>
         <v>0</v>
       </c>
       <c r="H8" s="84">
-        <f>'Pressupost Producció Ràdio'!K50 -'Pressupost Producció Ràdio'!FB50</f>
+        <f>'Pressupost Producció Ràdio'!K52 -'Pressupost Producció Ràdio'!FB52</f>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A9" s="178" t="str">
-        <f>'Pressupost Producció Ràdio'!C52</f>
+      <c r="A9" s="170" t="str">
+        <f>'Pressupost Producció Ràdio'!C54</f>
         <v>CAPÍTOL 03.- Despeses de producció</v>
       </c>
       <c r="B9" s="77"/>
       <c r="C9" s="82">
-        <f>'Pressupost Arrencada Ràdio'!K71</f>
+        <f>'Pressupost Arrencada Ràdio'!K73</f>
         <v>0</v>
       </c>
       <c r="D9" s="82">
-        <f>'Pressupost Arrencada Ràdio'!FB71</f>
+        <f>'Pressupost Arrencada Ràdio'!FB73</f>
         <v>0</v>
       </c>
       <c r="E9" s="84">
-        <f>'Pressupost Arrencada Ràdio'!K71 -'Pressupost Arrencada Ràdio'!FB71</f>
+        <f>'Pressupost Arrencada Ràdio'!K73 -'Pressupost Arrencada Ràdio'!FB73</f>
         <v>0</v>
       </c>
       <c r="F9" s="82">
-        <f>'Pressupost Producció Ràdio'!K71</f>
+        <f>'Pressupost Producció Ràdio'!K73</f>
         <v>0</v>
       </c>
       <c r="G9" s="82">
-        <f>'Pressupost Producció Ràdio'!FB71</f>
+        <f>'Pressupost Producció Ràdio'!FB73</f>
         <v>0</v>
       </c>
       <c r="H9" s="84">
-        <f>'Pressupost Producció Ràdio'!K71 -'Pressupost Producció Ràdio'!FB71</f>
+        <f>'Pressupost Producció Ràdio'!K73 -'Pressupost Producció Ràdio'!FB73</f>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A10" s="178" t="str">
-        <f>'Pressupost Producció Ràdio'!C73</f>
+      <c r="A10" s="170" t="str">
+        <f>'Pressupost Producció Ràdio'!C75</f>
         <v>CAPÍTOL 04.- Altres</v>
       </c>
       <c r="B10" s="77"/>
       <c r="C10" s="82">
-        <f>'Pressupost Arrencada Ràdio'!K83</f>
+        <f>'Pressupost Arrencada Ràdio'!K87</f>
         <v>0</v>
       </c>
       <c r="D10" s="82">
-        <f>'Pressupost Arrencada Ràdio'!FB83</f>
+        <f>'Pressupost Arrencada Ràdio'!FB87</f>
         <v>0</v>
       </c>
       <c r="E10" s="84">
-        <f>'Pressupost Arrencada Ràdio'!K83 -'Pressupost Arrencada Ràdio'!FB83</f>
+        <f>'Pressupost Arrencada Ràdio'!K87 -'Pressupost Arrencada Ràdio'!FB87</f>
         <v>0</v>
       </c>
       <c r="F10" s="82">
-        <f>'Pressupost Producció Ràdio'!K83</f>
+        <f>'Pressupost Producció Ràdio'!K87</f>
         <v>0</v>
       </c>
       <c r="G10" s="82">
-        <f>'Pressupost Producció Ràdio'!FB83</f>
+        <f>'Pressupost Producció Ràdio'!FB87</f>
         <v>0</v>
       </c>
       <c r="H10" s="84">
-        <f>'Pressupost Producció Ràdio'!K83 -'Pressupost Producció Ràdio'!FB83</f>
+        <f>'Pressupost Producció Ràdio'!K87 -'Pressupost Producció Ràdio'!FB87</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A11" s="178" t="str">
-        <f>'Pressupost Producció Ràdio'!C85</f>
+      <c r="A11" s="170" t="str">
+        <f>'Pressupost Producció Ràdio'!C89</f>
         <v>CAPÍTOL  05.- Cost de promoció</v>
       </c>
       <c r="B11" s="77"/>
       <c r="C11" s="82">
-        <f>'Pressupost Arrencada Ràdio'!K91</f>
+        <f>'Pressupost Arrencada Ràdio'!K95</f>
         <v>0</v>
       </c>
       <c r="D11" s="82">
-        <f>'Pressupost Arrencada Ràdio'!FB91</f>
+        <f>'Pressupost Arrencada Ràdio'!FB95</f>
         <v>0</v>
       </c>
       <c r="E11" s="84">
-        <f>'Pressupost Arrencada Ràdio'!K91 -'Pressupost Arrencada Ràdio'!FB91</f>
+        <f>'Pressupost Arrencada Ràdio'!K95 -'Pressupost Arrencada Ràdio'!FB95</f>
         <v>0</v>
       </c>
       <c r="F11" s="82">
-        <f>'Pressupost Producció Ràdio'!K91</f>
+        <f>'Pressupost Producció Ràdio'!K95</f>
         <v>0</v>
       </c>
       <c r="G11" s="82">
-        <f>'Pressupost Producció Ràdio'!FB91</f>
+        <f>'Pressupost Producció Ràdio'!FB95</f>
         <v>0</v>
       </c>
       <c r="H11" s="84">
-        <f>'Pressupost Producció Ràdio'!K91 -'Pressupost Producció Ràdio'!FB91</f>
+        <f>'Pressupost Producció Ràdio'!K95 -'Pressupost Producció Ràdio'!FB95</f>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A12" s="178" t="str">
-        <f>'Pressupost Producció Ràdio'!C93</f>
+      <c r="A12" s="170" t="str">
+        <f>'Pressupost Producció Ràdio'!C97</f>
         <v>CAPÍTOL 06.- Despeses generals</v>
       </c>
       <c r="B12" s="77"/>
       <c r="C12" s="82">
-        <f>'Pressupost Arrencada Ràdio'!K104</f>
+        <f>'Pressupost Arrencada Ràdio'!K108</f>
         <v>0</v>
       </c>
       <c r="D12" s="82">
-        <f>'Pressupost Arrencada Ràdio'!FB104</f>
+        <f>'Pressupost Arrencada Ràdio'!FB108</f>
         <v>0</v>
       </c>
       <c r="E12" s="84">
-        <f>'Pressupost Arrencada Ràdio'!K104 -'Pressupost Arrencada Ràdio'!FB104</f>
+        <f>'Pressupost Arrencada Ràdio'!K108 -'Pressupost Arrencada Ràdio'!FB108</f>
         <v>0</v>
       </c>
       <c r="F12" s="82">
-        <f>'Pressupost Producció Ràdio'!K104</f>
+        <f>'Pressupost Producció Ràdio'!K108</f>
         <v>0</v>
       </c>
       <c r="G12" s="82">
-        <f>'Pressupost Producció Ràdio'!FB104</f>
+        <f>'Pressupost Producció Ràdio'!FB108</f>
         <v>0</v>
       </c>
       <c r="H12" s="84">
-        <f>'Pressupost Producció Ràdio'!K104 -'Pressupost Producció Ràdio'!FB104</f>
+        <f>'Pressupost Producció Ràdio'!K108 -'Pressupost Producció Ràdio'!FB108</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A13" s="178" t="str">
-        <f>'Pressupost Producció Ràdio'!C106</f>
+      <c r="A13" s="170" t="str">
+        <f>'Pressupost Producció Ràdio'!C110</f>
         <v>CAPÍTOL 07.- Altres Despeses generals</v>
       </c>
       <c r="B13" s="77"/>
       <c r="C13" s="82">
-        <f>'Pressupost Arrencada Ràdio'!K114</f>
+        <f>'Pressupost Arrencada Ràdio'!K123</f>
         <v>0</v>
       </c>
       <c r="D13" s="82">
-        <f>'Pressupost Arrencada Ràdio'!FB114</f>
+        <f>'Pressupost Arrencada Ràdio'!FB123</f>
         <v>0</v>
       </c>
       <c r="E13" s="84">
-        <f>'Pressupost Arrencada Ràdio'!K114 -'Pressupost Arrencada Ràdio'!FB114</f>
+        <f>'Pressupost Arrencada Ràdio'!K123 -'Pressupost Arrencada Ràdio'!FB123</f>
         <v>0</v>
       </c>
       <c r="F13" s="82">
-        <f>'Pressupost Producció Ràdio'!K115</f>
+        <f>'Pressupost Producció Ràdio'!K123</f>
         <v>0</v>
       </c>
       <c r="G13" s="82">
-        <f>'Pressupost Producció Ràdio'!FB115</f>
+        <f>'Pressupost Producció Ràdio'!FB123</f>
         <v>0</v>
       </c>
       <c r="H13" s="84">
-        <f>'Pressupost Producció Ràdio'!K115 -'Pressupost Producció Ràdio'!FB115</f>
+        <f>'Pressupost Producció Ràdio'!K123 -'Pressupost Producció Ràdio'!FB123</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A14" s="180"/>
-[...6 lines deleted...]
-      <c r="H14" s="183"/>
+      <c r="A14" s="172"/>
+      <c r="B14" s="173"/>
+      <c r="C14" s="174"/>
+      <c r="D14" s="174"/>
+      <c r="E14" s="175"/>
+      <c r="F14" s="174"/>
+      <c r="G14" s="174"/>
+      <c r="H14" s="175"/>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A15" s="180"/>
-      <c r="B15" s="184" t="s">
+      <c r="A15" s="172"/>
+      <c r="B15" s="176" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="83">
-        <f>'Pressupost Arrencada Ràdio'!K116</f>
+        <f>'Pressupost Arrencada Ràdio'!K125</f>
         <v>0</v>
       </c>
       <c r="D15" s="83">
-        <f>'Pressupost Arrencada Ràdio'!FB116</f>
+        <f>'Pressupost Arrencada Ràdio'!FB125</f>
         <v>0</v>
       </c>
       <c r="E15" s="85">
-        <f>'Pressupost Arrencada Ràdio'!K116 -'Pressupost Arrencada Ràdio'!FB116</f>
+        <f>'Pressupost Arrencada Ràdio'!K125 -'Pressupost Arrencada Ràdio'!FB125</f>
         <v>0</v>
       </c>
       <c r="F15" s="83">
-        <f>'Pressupost Producció Ràdio'!K117</f>
+        <f>'Pressupost Producció Ràdio'!K125</f>
         <v>0</v>
       </c>
       <c r="G15" s="83">
-        <f>'Pressupost Producció Ràdio'!FB117</f>
+        <f>'Pressupost Producció Ràdio'!FB125</f>
         <v>0</v>
       </c>
       <c r="H15" s="85">
-        <f>'Pressupost Producció Ràdio'!K117 -'Pressupost Producció Ràdio'!FB117</f>
+        <f>'Pressupost Producció Ràdio'!K125 -'Pressupost Producció Ràdio'!FB125</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="185"/>
-[...6 lines deleted...]
-      <c r="H16" s="187"/>
+      <c r="A16" s="177"/>
+      <c r="B16" s="178"/>
+      <c r="C16" s="178"/>
+      <c r="D16" s="178"/>
+      <c r="E16" s="179"/>
+      <c r="F16" s="178"/>
+      <c r="G16" s="178"/>
+      <c r="H16" s="179"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="5">
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="F4:H4"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="C5:E5"/>
   </mergeCells>
   <conditionalFormatting sqref="E7:E15">
     <cfRule type="expression" dxfId="1" priority="1">
       <formula>$H$7:$H$15&lt;&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H7:H15">
     <cfRule type="expression" dxfId="0" priority="31">
       <formula>$H$7:$H$15&lt;&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000E9E520A4007E448BC62509D5E8F15B4" ma:contentTypeVersion="20" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="2352cad9a25f8b08928fcd4403f541fe">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7c6b2e20-cf54-4c47-a81c-33b8e181bf34" xmlns:ns3="29c93d2a-a3d4-497a-a8ca-e1482f77e783" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6f334499b251b1437828283b64f01640" ns2:_="" ns3:_="">
+    <xsd:import namespace="7c6b2e20-cf54-4c47-a81c-33b8e181bf34"/>
+    <xsd:import namespace="29c93d2a-a3d4-497a-a8ca-e1482f77e783"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7c6b2e20-cf54-4c47-a81c-33b8e181bf34" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="11" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="15" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="16" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Etiquetes de la imatge" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="fc276172-7777-4c9d-9b38-82273f166742" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="25" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="29c93d2a-a3d4-497a-a8ca-e1482f77e783" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="17" nillable="true" ma:displayName="Compartit amb" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="18" nillable="true" ma:displayName="S'ha compartit amb detalls" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{c39a6927-c510-4fee-832f-ea0bb53a6033}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="29c93d2a-a3d4-497a-a8ca-e1482f77e783">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipus de contingut"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Títol"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="7c6b2e20-cf54-4c47-a81c-33b8e181bf34">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="29c93d2a-a3d4-497a-a8ca-e1482f77e783" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9005690F-7B6E-4AF1-AB34-2A39476D9128}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{01921217-CDB8-4FE9-A18E-5C18E30FEC5B}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B490B7AE-7840-4D72-BC43-02FF2656E368}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Hojas de cálculo</vt:lpstr>
+        <vt:lpstr>Fulls de càlcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Rangos con nombre</vt:lpstr>
+        <vt:lpstr>Intervals amb nom</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="18" baseType="lpstr">
       <vt:lpstr>Pressupost Arrencada Ràdio</vt:lpstr>
       <vt:lpstr>Pressupost Producció Ràdio</vt:lpstr>
       <vt:lpstr>Resum</vt:lpstr>
       <vt:lpstr>Portada</vt:lpstr>
       <vt:lpstr>Realitats d'Arrencada Ràdio</vt:lpstr>
       <vt:lpstr>Realitats Producció Ràdio</vt:lpstr>
       <vt:lpstr>Indicacions</vt:lpstr>
       <vt:lpstr>Validació</vt:lpstr>
-      <vt:lpstr>Portada!Área_de_impresión</vt:lpstr>
-[...8 lines deleted...]
-      <vt:lpstr>'Realitats Producció Ràdio'!Títulos_a_imprimir</vt:lpstr>
+      <vt:lpstr>Portada!Àrea_d'impressió</vt:lpstr>
+      <vt:lpstr>'Pressupost Arrencada Ràdio'!Àrea_d'impressió</vt:lpstr>
+      <vt:lpstr>'Pressupost Producció Ràdio'!Àrea_d'impressió</vt:lpstr>
+      <vt:lpstr>'Realitats d''Arrencada Ràdio'!Àrea_d'impressió</vt:lpstr>
+      <vt:lpstr>'Realitats Producció Ràdio'!Àrea_d'impressió</vt:lpstr>
+      <vt:lpstr>Resum!Àrea_d'impressió</vt:lpstr>
+      <vt:lpstr>'Pressupost Arrencada Ràdio'!Títols_per_imprimir</vt:lpstr>
+      <vt:lpstr>'Pressupost Producció Ràdio'!Títols_per_imprimir</vt:lpstr>
+      <vt:lpstr>'Realitats d''Arrencada Ràdio'!Títols_per_imprimir</vt:lpstr>
+      <vt:lpstr>'Realitats Producció Ràdio'!Títols_per_imprimir</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>CCMA</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Falcon Panella, Josep Maria</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101000E9E520A4007E448BC62509D5E8F15B4</vt:lpwstr>
+  </property>
+</Properties>
+</file>